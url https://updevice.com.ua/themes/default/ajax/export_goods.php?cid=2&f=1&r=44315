--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0a3e17041e537b4574cc38108ec601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832c769cadd37282bb8650a795ef4792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2df8b7d49439620de1f0da90217da73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b9a349626de794e4ba4149db0ed514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5869aef68bfe01f60d22b71f8382f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab7abb04d89db4c8adefcef51e84fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb07db5acff529e6aef386992856927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182df20ff851b0486c793c17c0822a4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05834359557613e953a9cb1dcd7ec07e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac57636b9ab4fb1c616555cb801128110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eae3e649bd5a325a07bc8f29afda1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ab0de6d345a4956a1ca6b70ef210612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278712453d8cd3bffc99343b3eb7bd613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1179d98d98cefddd8a687c5bbd9ead14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1a46b8202092a01545acf3a6af7eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186eef0588ee58ceeffd6280f53149316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbadfe36431b00385e2cfe74342cfa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9dcf5b6f3d4be8bb70ee228f40c5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a899d5603249150ff87f0585d5b91e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a812cbf58c9ef32cb3ffbefb9503420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9235dd77631689059f3c1fe6c62b5d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46270a8a30784ba39d1817e1ea5e75622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bfaaa264801d3664c4a5d2b26248a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776313c348a19a9a37bc486a845b3fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4e6e33ab8aba46e231d521825108125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ad1d6feb2dbef8a3c541b81afa68726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85177b2c0b3907eb2d188e7446ec919227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98be82068e14210998081834469b7ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c71b4e76f1062aa4139ea57185f1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5ca644e3dccd65e6059ebf501617d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c51784baacbfded4f61032eb331b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8077220bc3abf2568b4cda7c657f7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a735eae1c63e4bfa7a88aa4ffa7837233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050eb9721da813d4cda903a1a7b2ce434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2d8567a5046036879b3cf68f1067d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b652d44696fa1cb7349560a9732d6a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448264cd351dcf8abaa2d2bb0fb783e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4208c5dbce02b5a3b638226c239a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc3f22d97221e509a369531999028239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9d8b725caf5245986e7703b06f45640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817bdb5ed1dab1e668a909561a2eb9741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcfc4c0023f4e85fafb0562405171d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba0bd1cf1b4f1bac7318931d5a728243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd692164e273c21d05e0255cd46ff0a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cd75eeea6b2b41bdba1b98352fec145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a39346f128060db305c2c3d5c370e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc181746b472c88ce4e75fe60d256ed647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029286e04fbc88bc136c606a9d726e5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac52bdbc33593159711cb88311653f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2879390e1fa4b87bb9e66550171bfbf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e65600266133a0946c4f402ab2a0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae116da232563e56c30caad2185da3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538028e792e579081475120b51ca7c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef2880ab1ab113b0e038eb66b1d4b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d1ad996fc4265765c6302fdff2be055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341b6ce2b014b69d0f92bfbfa8fef7c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23f193a494ca0ecf82d007ec20a83757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d610f0ca7f871aa8532928342eb96158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993373d50f280b6d42be4796769c6d4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e093b31bf04082e636d725718a1f17160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c35b92a2a668623b265a20f07ccfc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf046c53a5b3cca14d36d31af94ad76f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c09e5e29872a3d0fbdc6967b8bda9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d60f2807009d1a090f4241a0bb147564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf309f8016832119b69f9f9358546a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e0af468c8ebf43996e34fb0d4f78166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1d035c9c09fa869953ce521227b3067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558d5d0de44f015a2afdee0e4cccfc668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adcb658db15788baecb68eae11472469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d850ca07b68e1a6d1f30f5f51054170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacdfdb51dc0059ba4e6ba68f855a6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47357db553c7138feae8210b1112132f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06534beb8eb87f04e87629e79c1e9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf10f7d6b8752a3722f0732b58d37b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ad5bdaf7305ddca7831b2187d13fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafecf55e01506304fde520f14df1c8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5df0759a0bf036a18833b85f397ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aee33d43c0e9d6ee1154d521e292ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa12465313fa833b5b0c4388c0489879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05279367e9ea7159f1a9b2c77ccf318980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7519c742f46a1ecfa7c3b5f2d0be981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee91db16981d1e1131506ee8151cba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3888adfa1f9c61e6611558808bf32b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096cd19cc23ada2755bf36b949d26fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f0db95e15f41f2f221e48005494e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43779701542185d5ab58bb163567ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26f6a2609eca1a0e778a0935d08fd987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7787fc850cb2ba4ad4a5aac680c124e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3abaac3835a42c114db127148503189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b33ede38183da32c88ee6c7cf9f91b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a560e4470372d2e72721e52183aa54591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d516213907659958b9caab0e2d2f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395255ffed1075b1ac9658b592b3ad8493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19013fc6fee8c86793222947c8afe3e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54ed19ed5f6a627e0c5121a85889f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1620863295d1ce0317ab96d9db1e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbda15bae32b03a64286615f378dd997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec6e3c203e1f3dff8629fa351c729398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc52627b57dc0aa4bdf820402788ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec023f32a1d4f3db77051fe9aef1494100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f77ee4a7be94cf4e908b6b3ceb538101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a6c031cb5269beecbeee1230fe1f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6f207e0da7c2261decca2ae192a6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df3c6406f18232914c82f7df686efc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243cfce1b8100e275a956208eb7f779105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cc29b6b0fc14ac1bba0e0d07b53e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26303087af7ebb2b9cc59707facd07a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbaf65bc00214bb67a6a55589243919108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd37780607640f02f162fffd4fdbfc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8f372ffd9b1e45af016d61af408b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be7c1d5581b60140dae99f91d703b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66d4087596b982293b5dc63c194d60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e48cb0accbfa2612e75432ec7ebf3d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a360153e1886562893cbd6e57cac16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a22c790f746d3c4232396b05a00a20115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b59f29695dbee81492c651596c715b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ec38a611c7beeaf87f94e065d6de1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011511c607a029d3abdd1e9fc022c60118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf81c05879ea9da73eead33635b1dc5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952eedbf6601a483735bf8fd124bf43120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9247f547ab85da4678d50f32e8206121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f3693af0a811340378bc474dac027122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042e2439971633e5a1a12506f6b8ea0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa200057b585d471f7ca8307c714e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a6dfd6847118de20b4f20c1fce406125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e4349072297719907c2fa2cd9f86d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721faab9dcf84f972f8f6b185ee3332a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864aa0a59763f3080d0e14d05af1d75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1c361a81d48b6f26f2ceea52671b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7478d75f8809d3468a6afa6ed12cef2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca670aff72ee7016902642f3683846131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae8d5deb3b7d0eecfab38cf9a40ca4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744ba728676db15cb5226b0f34a3f91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9de8e9a9b7ff12b7098a3f48703d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb24cd3d91f2b132332d69bb5176be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a94276f3b6a5fc1beda658d1f714b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ba9ee1d465eed5f399f99c27d8ab6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e5a0c79c4e79f49faa7bce2990279138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e31035137328ddd8cb822991197b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c055463d01e7a751c2dabfb9e34b5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c6e50c2538e50fffc1037bab9e0d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387853cd5bcb940f2e61728c7a28dda8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b97c01e7830b4f0a811b1a2e35a1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2becfb185084be1b0e4f1c2eb9a140f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d959d8cb807ac08074118d82154a168145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9d34ad779eb136d975c721fbcd29e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d061baa4e83e24926c6c8bf4813342e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55469e4e48662e0a0b46abd6d1be176148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec804116c1b6f1932753b4549be122149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db409c9ebd8d1edc6cbf588256a5c9cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a21ceb91096fd8aa8b8f70d824f3f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697abd4270dd2de2ca6f9bdf9615ecd1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd5321b89876e4d1e7b99998e922df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c3ecc1d62c6da1c6ecd51fbba8a7d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d813e52254ec35746917cb5f76c020155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65fc35fb2b9c8b6f4cfa3b3e0e931b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b066a5d262a227a402f444be31a59b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bdccb22dd76e2a936db2d68bc3948158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418e1584c14313bec5cf3ac00413fbd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddec114a00226502694885a911b418d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592f7a2aafae9ed25d7d2e4a0b836f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba013811cda3e8e099f6fdd89e52e2e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f167318530faf937d341e6d13a6b71163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac46a827a5e73e805e086b3193650b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e8e74a9e625adab6cba2ba4261784165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b820fb7ffc6be5f72b3d7faa1aad3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2a7b09eb8ffbc9ce5cb8276f1d0b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f391d96d547380efaf82679f8a45070168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c023198ba9248450de38a7a316314169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521cd941c628d1bcf74256659ae8642170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3206c85b955f256c75d2081878855171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a059bc4d7575907a73ca328f6b9c2c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442c1c45dd3763aae7113d7f161b6c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f19fddf28cbe88af52e54c206d4b47174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c7d1c9f72bfd372985f7ade0ab85e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee65f510a6e447d3ee7ef83608a27fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f1e21355820de6a12b00a3145d510177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c96a1d728e006eece44e7e0aff649178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e33e93814249cf9d96f22c7411bc49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76abc8e6af1a32747feb4d3eeafa781180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3fd984bdc3afaee202c1c1066afcc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a966f1ee816d3683aeaa8c6b287c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe850f310f220d74872f7afdbe38dfe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af52ed269dc66f376423005ff702fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc3f47e768947fe41c967712510015185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c468cc002b909cb732b059326b9f45e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94162cd6c9aa2757a5cf77f21f8a35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097380b67a935dacf47d5d7dc92746c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a55faf5691cb4363a2f7949f7e172189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7e3c00491500a72857e8d7130db30190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860899468e22cf2dfc5d81b487fb8cad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90caa4e7e353f5f99733454ae3b8a3fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9b2228b1169cc0fd5374acaa202e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005525b0afcf18cdc519f0429f44b7ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571f8d6edeb9ced1a34503239cdd485195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068024b6cc6fbc8e3899357fe245395196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f80e247b6760aa94623febdc7f5b4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc98e75afd5e5d0846d9761fb79b5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dc3c83cd4083bd505ddbee4546eda199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cca12e79ce989f09346f55dc6fbd7e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31d6e6aed0e815b798411655415a28201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06843eef852f712e9c305e38950cab6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ec52379522fb0d10f6d49ec647d1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106afda1e2e5fd65df34ed0ad5cfd1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9857680bdfee699ae2593beb59e286205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e879f01653af11665dbd2aee0e6cfcc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abde908b52c76457293f47ca9038d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d5fc34a3da87a8fa20240df6f893a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90c782c31933b45058982ffb4c7d96209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccaae68cc2fd17ee90050d9d327437e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310845a19fc9e04f93e21b597dc579d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bf96bd8ab61499da5fa83b3836e22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ca67b231420eb194f016d35772726213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa212e12dd5c9e7659928b1ded2fcda0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf29b217ab55f6299815c6c04ef560215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22574593bd090e1c3f3a3da1d81f94216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e004dec458c7c21ce3143eca7065870217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b62e2c5341a6fede5e6cc873a7124b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9e796253340738c73ccd81934ffb4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a409fcb4787ce4eb94c10943b1090c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43f11e82768c8925323af63d52a15a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffba4b4420cdd320d62f9bcba56f7f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14de0dd725a20e7f0e5afe5a7bbec49223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76988e7cc4ca9b38696a84109e9bad72224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25758a1a030c281f3f4cb7e29cb0ad13225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee0cef70e60669d0a463d581f62765226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694e6a5ef304908c24c97b158fb1b25227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665256d89b17e9f0011fb63f9015e617228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732eb75b1a0f6b2ba517b97a7080a90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166d13aa955b06ce16554c3c519d350230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef185e567b53bac852ae4158f76d91ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a459c90e084f448288fe3d82fcd449232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31eb37e341cc8eb57f0a4b8a314ceb8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f918111c9d524e0bdeddc56dee180234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883980c84e5671d355fe316af6d5cb7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2606c6485dab93ffbe78857eb489384236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc4120b2ca7a1954968f38b07c99b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb49663fee1187bb95910a4d9f8168238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a259d04618e64903c1a47975f712e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b01220db23ff5add12af7d3d87b84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58839cdbe4b8d3b6c50c3711a779ebe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa447a232693d394dbf0b6167be5fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200e55b4b7f7a1401c6838cf88a9d9e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef65a53c54dca7dea492bc625d56ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ebe50cb19b4042a0c5f7ee51fd228245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2c19f06c9f6d694bf525b80e97e2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33633bff6427e1415c548933eeb019ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ff9cdbf3aa4f420f601e9790019d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad97932e66a7d1480815c3c4cfa194249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8bba9fff23a37c2a924ce9302c3aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bc1d60e9ed0026553f1d7103a8204251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9090536a9c4f748ac058e50db0fc75252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbe9fa6f582d3e7861a663db2662cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a88979668fcd28fc24f5f2506d04b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8ed22b31a7ae504d12ca0f97843dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3fb4ea2260dddb89b258f15d3d94e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137de1d80159cec3b17bb0d1cd00e54d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc5e3a48e51c192518fa6f2316b1b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9667ae1e58d261fdec2ff3eb40bcb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3658f157d3322ce9d980578b9f88c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fec6cbac5b2938c4767fbbe7482af2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac55d998fc12aa06f32d7663334b95262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d06d11d503aef2f72931dbdac1815f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aead617808a86b12839e0bb1fe7bcf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f7eaeeb1ae181ccfaf1fc8d52a42c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab34f3b5b47311b8b6f095230917b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e15056d4fa0016e0387667f1be05d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d880e2ff30d53e66bd655ad0509ad7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c6e549b5a9b961b3701bd06ca8071269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac545b59903e91f7afd1b2125f883c73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc72472cfef0674a70859a389b70049271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc740c74e35117b18f76ca4d7638ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509aeb9b48cb744990324365a53be607273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff3334dc993886489bca1f111f6004274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf98d5eec42299dece1bd2b6815c43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3422595bbabb7f3f56d0c84fcdd79276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4d5bad85dfd8a2c090ffd64cc73a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa37abe8171f7419dca89a0686d416278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624754ab4610f2c05879c5a37276edbd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e8e59b4e2e610902bc8b9eca239bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9561c43e5c24ec7a59135b86d01572b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1678d06a648cfd7c76185685078db7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e45e8c639e15e907ea3030d63accda283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b909cb75c9be00cc8c215e2f48460284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f9321c223ebeac28c1a3e10212eb1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7843ea9e22e6aad36f19930b2cc445d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d51d1c127186e5256af21ecc405cf9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4203a55f12371f5c672ad60e0c8e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151bdbab7784a8ca66aa21b0c2b33bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6a69d3dafd1777a2b791e8f7ac1bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff4d3589b5d3e600d18173cfc2a21b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e23ca805bb09d071b19340cae1f04292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0e1351d6395042018323586742bc3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b245367bb35de7ff2a5d8a07baae5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b5c858d59b2e8257f77b1fc939757295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1e40dda7e8f4b722883c82b061e72296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc5544b62cd182612982f9cf827286297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a402b500409283daa63e7c6f272ba4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3d2b3f5f0800dc4e06a9a0d4725e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d149785efae46dc33ecde37b4681c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90dc9a5742c80b33e9a3898221f822301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3af4fad3a5abe0a4e8386634c733f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373efb0e329b81f8b5cb58b252cb42f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9df95615adc97b92a34e349fa24ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512a102f9f99d4984133ffd97861d6f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381245846f7ea209fad34a303325c72e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e7dbe4a67d18e81ab8e6e44ffe9a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b087bd424fbeb0a44efcf993f65658308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce394e9467aa7e05cf5dddb6246e4a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fb2e614739392ef57ccc6b69b3be9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b60d9bdff84b804a4f2dbec623c040311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be720a0c8f0f05ea3bc7bcc1288e346d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003f5f86b019ffcff61beb50ea78112313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df62b7de017d8c4481686c4e9e33bcf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7de877630f1629c4c8e617805af786315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af834702ebe697a219ac071882bad82316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91f884e1842044690ccf39bef2e2c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c606aceda7d22c6f8ae3d88a5fac4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec29584a0b91694144c51608730295319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec5ab1d35aa903589c8df6e997e804320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c742171c4372e4f32436549f76b609321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab4a31eb280bb14d0325490a65c5c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391179521ee1a984ed39136b724e454e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592aa6910aaabc8dac8af1cdca1a57fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff869eff29cbd9802896e7cf94ac1575325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f809377cf205519004994ff9fdbd1f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bea48ef540d813834066fbb7ef842327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60894212d30ad5eed2521a71f640fd1a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef71e515fa9d771d809588487397d52329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343e9159efdeb040b1d49f9398ff035330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d77e0418aa032c2f69c432e1012c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1344d331f602c6eb59f4d075bb150332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce234b8b3c91a4c59604927215f1ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b2c8c79665cc003ce941827c706fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa2dc626963c79e044a04c9d7e1838335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6398159e7d63833181d98337765d58c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e1a82f526a4dbb5aeda8ae74f0720337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad3284c39fec45d6f9a7d1c714fd77338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce93130cd9edd62c85312337493374339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d8e3c7a6fdc45c8173e5378832a66340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834641600c83cccd272e4a278aa98a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9c3d1488c1e522dc794e341f79a4f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ad0ebdd3b40cf0e58988fe2240e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c6239cfb7ddc32b18383760a1043b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442a317aa5d28e72e59ff5389e541cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cc320cbe01a94957b15d7600c5072346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e681780cd3ecfc1f5a1dd89a87b057347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b5d5ca931dd301a4550b9ee7b7916348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeec044c43d714616c15038bc190cb2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810110f5281960d61f5ee7f19bc0050350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431f5bd336ce8d8d9a4e8515d7fba9f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be549f80d0d14d7ae107a5db13997a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94d865568502fe1fa8985fe0ebfcad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fd58ea0f1a62a5c7d3e6c9f364708354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3099c461b9f099e326e99bbb2c607a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ba68940c095b7f82782e7eaf8acc8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce63486a3a6bad2b4b412c40151a1f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb75a07f2cb2b1cb6c13e89a5095e66358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb325cf63636496bcfe24cc68aa81a3d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36ee824874131554017763c0837858360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c2db79d5f591ad0318f6096701aa0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc3bb64aa72dcd1227facef1d2973b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5acc00e4a7541e64a7f704371ee66f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f6f3a01d76c8585b309ae3a7b9142364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff1abdc20f9996d759efe28227e4a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c6f9a2357871d4ce8f8d7a3952dd9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8733b3e3ddf5d4fc9a1de9f8f32d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7841c339974836c04618e2d6701c9f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07974930559a91377ac4468ea1541bb4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6f64e94e3dc880e12f0a953b038b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5696a72b76392fd69baa5e77c1897f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad45480f56a9839de2dcae6b972b4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163df4838199c632b3242635fdeed5c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e518fe0751137eacb62050d2777f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e5909e64aed3d02b3f1ff7e601e0c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804c56f319a38af73e0bea563531e00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a822eee922e1a8e4197300969718e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255e50bba1a75c900558fe584df59a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae41c38d77733471e9d34d40d789b69379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94742bcb1ee814d561549fa4e4b78e45380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ceebd15ce66280fbd6099e3b08e2cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffc4b3a737395eed9e441621b4264f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd04a6060b61437dd102f949eeb990383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d802f76820bc825b9a3b9d80d1ad8ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a6eb97ce7d19f935e52739697d950385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dda7398cea732db1b5a93aac00bc1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232d64044d889abf1b5c6e5c0caef95387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b285ba31c76bf6bd3422a21416a8a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d451c7ddc6ca7fb82033050c0644fc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3cee164489d6be315595c80cd6e13390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6787d8cef22ab76cc0ea343f827c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6063eb18c6f6af7ac825b0c699be90b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fa0f3fa3a24751e87464387c85d07393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19dc8340bb99aad9affceb29f97c8c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef646bc127f69652c9bfa1910c24b5ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda9b3f0fd92f71f5c60d462b3385c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515071fa4b8a905ee56c6981e20384b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8dceabc27d1c24a7d8ed0d84953582398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f010978743354486b743592e067fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f05b2516ef63006e7fba9fdbbe35b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db640aad24e8e33617fb7b6f949c32401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93442ce9dd36bf98a58d08580fbf7864402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261dcc0919f86146355c0ec8332355f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c74cb4487c6fdfe59f2d1981d78c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c9a4c3704fc3c538c3ac34ced4ac3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22264a61b81ec051d177991fd99b7d7c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbf7829a9837ceb15f3036a9187c15407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd30a7a9690d6606bbfc03a289ca20408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c67325828d16ce5e8dcfd20d09529409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812cb94836c4e9a368a2c03f32b994a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0aae2cf6ea7dad3bd5af084b32f8f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc9c42c3275cd7d85ee75fd341565a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc8d72677929dd118df8a5d838b209413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b175f4c7d813ff46633a337a49d521414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e774f7ca10738c968485da3a17166415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370499c2d052a21cb94a8ff7d463e3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27ade99f960f5cd7d75ede3a201b3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87d26964699147864d2178dd99e3f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f11b060ce80474cb519cc9a935a46419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c00afdf70bbfadc6971af71e18972b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be423bec2ebb85a6a38b29335e06cebb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db51fd04b920681d4cba8f8fad4b4b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffebdb4e60dd7d6ad4eedcda00946aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcf979ccd37dc5eeb631272a19f051424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6edd8516b445bef2646703eacc497b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a09e0401484fa6aad647d388cd1c35426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf3fd7232d47e280c62a2910aa864d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6795bf6d9a24c775ea4676dd76d443428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e94ba82a544d55a44f9a58c0bcfbe1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01b44bc1729e9534c4188f69aab62f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2cb3de63c73249b89939a32ea70d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e77599b1c0ecf17119414f781cc62432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12adfc86301a2163b7bcdbbc637341433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25828112fd60199d2f6768e10cca1716434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73288f2d6dd8d456ebaff26ea84236435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056889fa53a8c9645e15534a6b906f05436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a137df12d71bd8e76cd0106656b731437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b5247a75e478de098238b418861e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4668b499973425eab23854258f99d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34eeae92866ebce760488e1073beba4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8da5ed6d4f4054055f1124ac344051441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a559c1a68c1c1a68385d1cfbfad21442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fa9450541924f604b2eeea479cddd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bde2e150345249060bd613ca56374444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53893a0b7939991f14d38c0a0de0e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56306834fe7a8880076588d13bce2571446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1924e255c5bb2b74a4d5aef70bb82b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16687c0a271c02642f92d74991e628448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd62ba70484570928ee0c0e661fcff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ec2ae750f81b33ad17b11c66ab273450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008955ff9832e6e137c55144f048dc7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7561c261948d7c46a211d5f970f4f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ba5e819ce75ad52e8ae5cc3acd1c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e093a569d666ac054543cd7edda290454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53019a0a48643163fbd86179c9ef2c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55988dfe752b91722521266f1f6ce1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079f33af5f58a65cdf555d3dc08b2ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf09d3b88d221540d459a6de007613458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2db6520721b9f43000faa439bf2485459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affe90f6781bc576094341d0176adcb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fa3e199e5106e222f2686d8492d5c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75430d371dc0fca2c2c3e98ddc07cbf2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf700ef037984800e13b5cd6057b0fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d218fec57ebf6f9c39b04fec5411bf7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73591e735129db611e8aef6a9776a01465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075973ab6863ccad6d2f14e244a8b8cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fcf07c5e9d506911c997e52b68300467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5601785dcbdad9883f52f4ffe1195f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ac0d5a66adc5f932be3f1f2e83ee0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d246e127dd54f6c55139021b289d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a029fd0f35307a6f16fe66b17693cff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17382a1f706f1ce0a40b2d10328f4db3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771749ea03ba8ab581e33c85173616cc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9608dd921fa62b01d8ea3d567ef4a3f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44fee407b5fa4512bc425d439b0cc5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11f7c936fc281133b26449e6f83906476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f79df543d2472ea8d2d43a2c5c866477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a066c954e6b7bc7cb1ec7885b3711478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2633016ed11a463e87478e706ccde5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dba8245c821012fc55efff1380e05480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352f08562ddd381ed572b5be1dd0513481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29a6b65d2c586e419d3793eab7f3f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aad1fde7e29b5716b8f1b7684273bb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516ed8d94268c0826774362d8687a57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd21f9a488daec4d47f212e004ea66485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520d2202268b3ac2118867c0bb70f33486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78602b0aafea30bff623ab7df65dcab7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4328d16bc270b9345f362850dc965488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b42ea0e5b8a3ebb8dd345614b68702489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bcaf06a48124afaea33bf97aedb45490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18323b5a4087283386854eb6782d81491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e18390a3d686b4d94c454821595e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e482f8b30d3fb5a606bbe78a4c38e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626be0e88d88421e00d1a06e895c837494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdff5ddadb0eb536a3a70f0de53410495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ea5121ce7d28e4676734c9c6845ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3e9e486dbb81131faf7b28883a584497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea139de02048de7807a36d96578bdd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248ce061fc4a58e2189190d86d99dbb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc966494e79ddd3c75bcb1e133357be500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd876c17f25a4a261143e8c9abbac8dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b5ac29c492097f338dffcb4cb657d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61baf058d34d7a477dee24ec88a2db5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72558f57d096ae5dce82ae389c131e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8146b4376faee5a27e22cb52535930d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ecd5486417ade0855d3555c039178506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec665db1b8035e003615f78101c6a3e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54aa45530ab9f37da87d1b716b1e1a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a43e00a808b600237d2b77a95a1042509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318c007e7b72dc8f4c759376967739d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7771a0f1fbb9c39545a54af0d5bf915511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9658f11fcf8d0f1ba543f9eab1a9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d998c989cdbc11b97bb0313f3a8631513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e625897aa1de75fd4530164d1838af1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5f5cc564300c6d9289bae608bc6ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb233716951f9abf16cfe95b948989fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ad1d27132c1c8dc068f9195d6bc41517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246de027ed97ca302b1d17401b1a4de8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14839af3e6a150b2b7bb5a0346a0e7fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34808b6ee320183aabb3fe40ddb52fe6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f7977d5f0ad726e5614e3071c7ba5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a60690ccf4497367ba5ed9f499600522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b315a4ee9745cc1d889148dd2d54f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df63ee0168219f9b23c84bb4decc037524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124f51f472589748ce6e768a5deba78525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fcff4b33391f96de879c256248a48526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b979af3be684fbe20c0aaa97d0f2f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee01743b8bb558063a62d1319fe2621528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694ec8dd4a3c199bc8d529edfd4d5aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612dab9aab740cadc460c99ead044d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194059e80338d63121d81f5d0d8032cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c161dc4af008b38de9c214d5f91b14532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497cf9715a91b24c62cffbe8dae8539533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e00db364c1ce2ff163dba79fba8fe9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d0d3bf48e4276bf88e42e92a602fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a84d267dd5f39315816656fe59c1d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709c63e0734ba0141c243239a620141537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fd800e685b16a3775c689d3984413538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c19358d5808d6c606f6226d55ae73539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319be767c330a308f48f708df1a8c51540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c991e4351825a3219783e23b150ded541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7d05a0fd0b2633db5a61b98d14878542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7da0cf8c350e3ac0a34698a19879f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f79b2f8c42be05bfa1e7c75d2ba2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f57452d6dfaa8803fa743e0a8de52545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966d6da8b7f160e00305d7f0c748a07546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3cfe099012b77c830bb54df9914f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685ddd418eda1982a0b8750d71b9eec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ad8ae680e5b29b81f547800697489549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58bb9ce4d23aba7467742e682d3ffc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba690551f69e1bb028f560ed7148f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636270719e46dcea312d3a7544234777552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc0bae678a1347c67f4bb622b77aa2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0683f338285866dca2855ffc27f74554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d7c9cdc98811bb24f4e982f6705df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3377491873fb6d260c9159a88b2df2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae4ffe4c6072e558c604562364243f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aaac45e5717d2ac78211c8f9cca4c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c16cdf2a961139df4b672ab5218850559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74ba21621615d51eeda71ecec643b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c5a2f826bb58503cf68dd1d1d6911561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5345d6096ce7c15bfc21fd16b99c4cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1f15bce8debdebed29a2e0ce60e77563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cefe30d558426fef0de434da80d870564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17702d3a2ce190c4b892ef8b55574f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8c7ddac93d163b1d4e14ccafc2549566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdf29ef8469851bf77423fb545135c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f57db7f5abdf29049c64cf0d6ba2b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974d2d16d814e5e7c8fb45c836894d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642144acf05ccbf1600fad28e35e05a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a48c5d9d012e7e7740aee1cf9fa8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab913f0ba7bd41bf73e6c2f75f3c1ead572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df73805f1954383d93d375a56a2dd5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4ac2a28d04120684e0466de2e70ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc09dfa7492d52bd84b7baeddffbdd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5b136f422286ab3c165d7847520d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6c2808bfe01b936ac810875c0044b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39748e1d76600e7aabca4e88938592578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dc465d7c066baa4a341b80ca614f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6140a58da6984b514121e0938101cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93a65418e5d847ce6ff9f6f6f7c583581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb1f6dace562a29eed89d0df316564582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd85853a395b72645311f0bb63f1edd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f57091e3258ffde5b4363bda2c7193584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121a2eff4a7b232e294f397a6d23082585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89abb4a57cb083607513f06b837856586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec0853c29e9d5b5f3017a30299db3e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62234f80155a0cbd81b20d25764fd8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc29b4cef1f9629ce64d70b7ed0f1f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a28a4a0d3de49656500187172e4492590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a83297a8f74b1a8eda1306c864e299591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31438a3e5f06a965596e3e606f46d7f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049486e995634fec0a7f1cbaa18dd69593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26977353506b1ed20af00febb68d215f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c5306d0d75cf325aa9c5048d81b56595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01581af1545e041bc5aef864fe2ae36596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876137235c2d0ae3e4c41dba55afe74597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ff35367f3b334eb45deb15c204ed9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1209d85550943b09dfca8c2ec8e4e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15462c6d7a4aca615ab5cc3c8b9555c7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3ac6f426ff5cd413c9bd03ea14578601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26eaf8c29c8fb64cb6e24763232bf0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7968f163418b90b3df7c0a6a8fd44e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be5de95361cb7ac2360e243091db67604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e0faa723c4b032d3449c44d4d9d2d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a33069692e7b4a51fcc6b48aa7fda8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e89d12e95142545e41a37e675e654607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be13bb62859f63cfff5885139a3627608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825048b39c14a3c837881a04ca8501c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4af7af95acc1bb098ec4a8646c80d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f5a0c42feeb779b743141b3c39b54611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18a10082a6dcf415fe888b7a9aa137612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b06d4f7588049ce5150b2676a31bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a242e231a56a566464b3c48be98ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551b4b1acc68ce41c11c5ca6cdcaf76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c7239b3d4be2171f07d417afc33fe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005d05a0c577bc28838119f74ad27bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef86b052342d4a0449470589774998c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e96ff7f0a483094a94a64ee892b93619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27af146f0e56cb690a13924430184f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ddafa8519fc3a8c16e8204d744c5c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db539cf3f3204e7c3af94a13d6448b49622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5650b9e2f213b8a133b7eae7634dec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88713dd21c359a9a76c592dcfc6ac256624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a8a8cf1e2beb7a052ee1e268f47fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bd29f0c756419b0a957691dcde7bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f80c9f8b597c14ea7932eb9c1b70c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cab3d43135b475e6c621b7a3779b29628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d252b10d66aaeb44f71cbebdb3e48629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf505087e047751fd76fdcc5e5408a44630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f845ebd6509bf95ac5290e60415d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff121a102845c989e1efbf6dd0eaee61632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ecbcf404c65fc67583e7c9c4eba0f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5627b84a0a168b1c262892bc9fa8324634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b65b151b1861170da6efbee12e1339635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afe5a45ff18cb94c01a83ddd11dbc5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09453cd248e863a90cb763f1eb0f147a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef355b62aac66438c7e1ab8029ec3f4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6b72db8ddb028adace15decff1057639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241deb6d745895ff60805cf560fafa7f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c19583835a21a92e598f011ea00174641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7fa648e5f41751148b51f2152a619642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3a9bc647b3f4e9de01ae0d267845a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ef750b48b0e2a970ac191525d529d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb659c286647c54ce9b467e168ffe8d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fbb525aadb78bf3ef9ba58b1b801a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5955f8924ee14f18cdc04683094432647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddce24bb3af0e7a6c8f8251924251c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbd212b5ef18b58a71e36119c32b52649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1913190b4b68b793f4a1ab9b648cf9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc4a484f34735c28199953a5a8cf15651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc27fea23b7f4f70ed5d2563c8ee1ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3532ae7a94ac5b59190c8d1957cab8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d2bddb71d05737ec3fc1a79ead2a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad74fe8d027f3c2fef76bd032e56f9c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5add5f11ea1eb9750d96ae0f1c012656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d736e242a441b4e04a317d741f0d843657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4056605f81eb939a39972c5df47ff3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4e674d190480b28b2550eb24ef7d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c84c7ebf2f59ca10147e6832c365eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083e54e66d68762c3997159cfaf1275661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddd17e5551e6f78166945d7bdc8b5d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae47598cf41cb48d203d48599ad84a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39511646e1a552ffbf7dcfe1771590664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cd4c536aac221b8dbfecee6cb1c40665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410df319eaa47ba28a33739d46bda75666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b87a50add33cc2ddfb6a0e5af49b78667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033935570cb9f66031c3ed2a229d656b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd59e6faa7e53958a73f4a9f5d5f517669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafcf0adf15ff442de088f14d9917f3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa503580308cd168f5214998a71f6046671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd043a460231f7fd2177e92f9cd78391672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50200ddaf4498fef046de6602c9e8ba0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58deb1add523422ff260ef602afa8ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e322c2b91f34a6a2669d7d7c755ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea5d9c94f82767fa1ded7c0208b67a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afae16cc2b7dfeb9f92c8bb02da6c5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b32125453e9d9a60cfd07634f3dea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869b6f9a6027706eb05c2b8168e579f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cad1063759318549519cd3b4b4ff6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46b0a1fd56d6688215594571388f27681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cccb8cb2470b964f6a27f67855ccba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722b9e0616f5162f23d3b0bd1fc6ac7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bd8d3522a4c8fb84ddb1a2ea31f52684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9a79cf7fb1621ed79b770da0d41aa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8800c87e336a68fbc59ad050489da3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32985dc0fb66ee1bae50723390951f5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5ddf420e22dbaca5a3eee83ad0ec4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e93c0a0645ba30dfa3e35f873dc28f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043eadb40c51d0cdbf1ef0a13ad79bf4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03643d14d01c622eddf7517f4aae638d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56931a537e7167bb6f388d33499d08692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33efb8c60414fcdc8230dfae3f07a5d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0395d75e735c02cf51e29d965fa7ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b187bb8c23b67eabf9f2a181146bba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce16d3b5e4f18c575f1482bca09a80696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e008c4818362f0646d521a6896bc63f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906057208b58d119542241a2a28e346698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288911b3d18318d0f47e19492e439bd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649a1eec99313edca14e896b5b76499700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8a0988f03f7d8257079a76eb0f590701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91e999968783982de284f21a07baf5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a792c56e24ed3360f8b03853b037f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c918a78103cd8d2f5e04103fcf749c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccc9946c214618156277b539a381a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d5429b73431bab1473cb526265843706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467060d77952cdb1fc56ff551f68d670707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9610565252d91ab91e166981cbacf7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b67ad20bb51af3d69c043748d4df08709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6953919f7548dc188dd4984e117c3d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296e800cdda74af9fe5ef86c27bd045711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a31155e96e118526bf48727880f4b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e9bb82b4a69add56a483c61b98dbd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f9490de59cd09f0fd7e9359d7c16b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33140eb45c60795319d14e0990409b0a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d826edd69a4d33a03987bad945904716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471069e956f9c15a87c4cfb0b4765511717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c5b85ebc6c950370c29cd17c268bc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a07b7fefac124c4c3891befbbac335719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c7f7db79daadc9d612daaa87fcb89720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653108f1bfbffe99e9936e152dcce3d0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bb8397527b5292b44075ec6b1ee92722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6381ccff2202dceb6c32875b7d24a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d1b928ddcc6094f80e1246b0db198724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9f6ca6ef1bf3300cf22599288b304725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3dc0e935346510f19e030d7834bea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7e9228b876d82d5d4737246fb05c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719deffc14ff98b51e9e8aaefecfaa5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25ff65b31e32ec1a72d138fb5b51d9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997c67a679454ab014ea56782c3fc5b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fbac4a6c77bfb6ac5cadbda0ee916731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce11d97388f4327fa9e34806b736fbd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ffff6b271bc1900aa6aec4ea65e62733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c897569106bbff735bc80cd4aefea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcb9e0d539019faf43025ae20fcc87735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ce9e29b660de4e929bcd5e5cc4bcf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef6e26e167d1de4f29b542c169ceca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78493f99a6361fe66a57fc7b6da90872738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3978866784b12623e80a0a5bffdfa3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5427be78b2d5064536628563651f2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa7a7d327d17599d6b0073ee904f23741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a6bf2cc54fd892639a15fbaa50d68742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23b3d36b3ac0a8d64492f93c0cca2b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd2895b58779afc74cd25fd2eaf80f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b602fba5d6521b7f9bcc8c258d976745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb7d07b1004aa2918b177f0c687906746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a269397d12125fa99426a6850af81e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b009c556920ad6a33b56ebf28597cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dced12a7e3a7321d1dcc426ae8f9f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32fcd4abd9264df18f80cc8c4d57db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db722e0b6dab1a65b21214ef1ad9f8e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfbb693c57b9dd0c06caa86f46e1cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87876ddf303e69329b4614be346b3d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27beb945dbefe0081c821be2229254754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab383770f012718295e929221f25efc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5115260baebabe39b3d579b43cf68c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebaaf09def5a5811b699cc1cbecee83757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8ec9801fd71b2c9e933f6353f84ef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b70104f54c1f67ba13922f82afa10759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f698a25b54cfb1fca541bd9c91ddd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94094535c17943290a3b8ce2dd5614dc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330b49587eab6e9605ce4d328952066762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8cc595d89337a6201b12e87d67f5d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d836bf13d6b21c5d349eda5501dc7b0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891ad22aa44ddfe26d4838b4cf20aec765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a778dea20ee40abb6c7b9df61b11b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1ffb4a18a54849b682e39b1ebea35767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852025c6a1865e9b554dca5514b060db768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7302b0a460eb8024d9c74920b57ae769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563c176ff178a3f021fa0ef01b3314a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351a5ee83c2f49cdfedbfcf536edaa4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37c97fff2f75778ee9fb9e867eb2ea772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddae8ea57f303b59dcef9ab5ec1cb1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1b2ccff2689a3566b690c0811b7d6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafb36f5025437d2f19399da91bf96d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ba888000a755dcab1898cb13f89bc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d581720f78c2d54268290bc1a1c16a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6b74c6ccbf9fe733e64923abfdd04778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4d577726b29b99813bc344fdf1302779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e131f93da50663e18585a5e1b6d6b21780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a593f772cdd911b47e504cd82b544781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac85a9cb797dd9480f9d997f2233ac782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f284cc3277c63025bbdfea9b2d5c98783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3cadafb9a08ea0b38605deec8fd0f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6f99b6fc7933270fc02ea6f3ba40a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbc737305de05f1e84cf5b4247832a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789e8dac73f30dc53cf330edb1a1f07787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd65940677c64657c8dd2a3ab94547788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c7d3e2c6a8bacb06f430a94102636789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a7adb3b176df5a680fb8db9e2ebb9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b45697fcc6e5c04700bfb29ce9936791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5ed08e1d3a888103cd7d77f13fd16792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b75684b745df617f84312f72b01241793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca0aaf26864bfcf5e90ee534edc70a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203052a4920a8ae9204d3eaa38abdede795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97282f7dcd2db00afa0306bd03989bbe796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cfb64fa6c719eba2eb4034dddac5c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095173bd33a3979acaf89a5a74804cee798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b34c58c3901707adea78468cab919799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aafa36be4d039a16445ce45feb092b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9792609c5a1da5289904b53a8066ec6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9955efc6fc8e153ec605c6924a105802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce1d6b59cfdb7b10fe5d3187bdabf0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0ccc783d2fb9bc4f23c1c5ac366cd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c79344b7877d2830f090876cd48bf2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902eaebd0acd4cb857b94e730605488806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d2317e18aef6677b4abd7509317ce807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a47904120152b1daa89e40e0ca718f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9480f313f785fecdf39a5da62f3bedd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381aacd692f43cd6b29fcb3f0cf56c9d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cd8a2b3a03c15b8d7915737ceeff8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16212bb6c6ef6ee4c290ffaf1bb891812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f0926bd491226abd0780e99005936813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e6dc2cbc2c7e6d8ed364a7cbb06db814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87d9efb507d691658ac544010f4692815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48461d3233841da6ca38dad85d7c18816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d716f1847686010440e940fc1e6de7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bea83b1579ba1cd87b911176911d70818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee68a9413accd26d633fa5f80e1b06819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292b24e2c2c354dace5aa8956b91e3a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41770dab84072e0a277f8e14df4a11821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f64b26734066ab18e18ba2ddcf169822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fc8b30a6f61f16dbb4e5f01e8ce9d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d40f8e2c63215565ce1f78b6a19472824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b697b25ea133ad8b9063eb2d403bcc8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd2a53e83463f6fbc55166a0fa0ef8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93096ccb1e41205f41955cc2e37a834d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bb545f61a09f174036253013e4682828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dd47410159fa65b2e516bc06fe466829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79b46a0437c84ccea1ea8e58ccc2ec830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20972a862dc85a79ecf1cfc93ee2ae4c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029741f7a6e5f555e67988bdc8916c2a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20f07f403bff1a207ec6fb4d4215ea833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d171a07eb38fbbeb7a88019ca3ecf2b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e326ffdf68c987674c4176a087f01835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c319586a421e47b03935b18b573117d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00c8d58106694270c27a4b215c36c3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494398e467d9e5fe3dc4c2a8dd91170a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a31263a9d478150e06b243ad79f06839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede08ff78a60f9820f735413e53b613c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcc0f1fc0ce6294311257e331377b8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3906e5ea79f2cac022140ac1ef34e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8776ef2249931e98320cb35a06049843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace40dbf845739da5ebdc38da1b1cb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2e575c751ecf7485f6f3290ca2c502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c64a3dc25e5be5034ac9ca86490d4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef33f679908e06b72bf0c1d1f1947eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88be4b95ebf4da0c030dd06a1faffc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10f8905194b3b286b9e5b1224472f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792a9e554c49087e237638b8081b1507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a25326d025a4724388ac76eeded9128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9dd5ec04cdb90b2525f560f10e8059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74fa793e64624b0829012975f2ca7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc610a49f0ea639bfd306dc1bb539cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bccd9a25bccc848c591a3bbed39d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ee01df954bc2218835996186a67f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcf62b66317f29a2bd1f9c80b9f85414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4d43b1d8de4d46b16af4c443f9a0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a130f27265804d3b6a054c341c53c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9940fdb9bde7c437b6041368a73053717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044203d0faf6ffa25b3c22533577fb318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfec863d664ddeb6dba0810830ac0c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb12888dd477ecc6c369afb605099920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d09290cf0e4266bbdd085aeb915c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dad796bfa5cacc227d56d33f7858622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e63d070d3e6b13ff6ea517114503723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1361e0de40e6fbd5d988a937bc8c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8d6378a77642b5a7af0d0599debc125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a888580f9fcc431016210337f8776626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58cc6a291ca3434a02bc46d19c3c4227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf435e78d876ba4490b2ca5471b40ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a25eda9392a75e7d6a5d61f8639a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3904bb074254f5c8da9500119ef54530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbb0e395e894ee077f02a2146c9d7531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06a7677859c94045e6d49f1297134432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75913c477b6a2dbd6001d1db6d342133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb47a33d651735984e18cc859bd727734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ca44986c73327c8d96a59c1527fff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dcb92f51acee706f4f9e7a2188e6036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c75d13d1c4150c23076a3c3be7d9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19abb05a5f6b88f21dca25260e7101738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea426a889af81b3aeac009c29861bd939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4991057fb649fbd316cc673cb7992b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43bfd9de118c7bcc62248ad89a171241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd24e53ef6275e67bd982cd606d932f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2869ab8be88352939e98ba85db22c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c8739a73624ac713b1d67f77c6d0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f03df65ff70e27e9d204e923f418645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2598e29e40d36ace6d1ff78244d1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bb25c0ac58ef7f309edea58bbf8c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184881a6257de2f4cd7554183202f0b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f334ab0715c9b22b5422d8e24cfb0bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3b5f232e3db90bda02608bc07aaba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec19db62c144b5ea80ec4384e688a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ffdd3e4b2258942e2914cd04097a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253e0a86a6611cf47c8d8a1aa1e0e2853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b02e54d870249505dc7a24fe1a9f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa335db181a5dd55ff8874a2bf013e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75b74b17e30ca30b2074f697b62bdf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2212cf2098fb5c6207312fd940505ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb20a963752a8705873ead147be4c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ae531e5121fa0564de2b44c9fdf1859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e62049a3b42fc2483b6301ca2bdad160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b8bd0f97253c541bcb9e0c8dc55f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b392025156c08c2b68a3b074af6f6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ea2c5637ae69815fa5b0017076d3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f284c3e42404b67e821f4fe3dfc00064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b262998d01a86f7ce59fba0bc30d6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ea28bf09fce1d19a909c7a3b46c6b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8b50658761b47791c9321f7e742cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b85f2c7de966ca3b915e34e310909768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4937a70b3d1ddc69e85e656c0e4bfe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc66c7bc379b586a30326d0a5ec33870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cce4e02d477125b00828666ac65ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bcebe29952eb066368a08e1a1b0e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b05a60344cdb644781e57df664a4373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cc799090e9e22ac74acd08ddc474674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2b6e72f57af0bb1714dabb3ab0a9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a52d11dfed8dbe0df8081942e0378e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e0cd8a76156bcae114e306589c87677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fec867dd3d897c75f51c834bf3688978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f5a3045ce8513c6bd67ba40a4a20f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1c823586e2310e6b32e31fbbd503380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784e8d9fb62860b124339ca5cfe90a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbaee03700e2f4cc0ef054c004bd1082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c3c028d75b365d105f2361abd285683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365201153e8da7aeced99ef69862eff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a238e97803c181150aa0f901d88c7f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc422f6b2316d8e8c2a5d43a30f2c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57880b84b03cc6169f72a3c2c53722fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b141c1dcde6d676c57b633029c8a3188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9101417e3df23974c150c03ddf32989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137a0e7e74210c653c476cad454662490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f52275d26eaf7efd38f07e35ae21d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97184aa61a92db936826ebbaeb825b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7babb937c9751758ae467e09f4687a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37dead6b5f089500940ac0d08d556394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cb108da252bcc82c1a7c5af8d5e9095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea3e84fe6b27c74410d004e9b099a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a3cf969dcabe4fe45f5dcf52be44d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8774515b9d184b786eba04595faceea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef29b3f626fcc2d4c99fc01de3de94c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557831890e0ddcd42b3a3b3eef401d11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93ab4f75c84ca286e34eb2e6032602101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d2bf4f460af2c2698d084b88f7490102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58511d56388b5a89019c950a17555f57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c143e191ac9aaeb40a31c829136164f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642939848df464da8b9fd8051d2ba64a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e646c436437f0768f00278df30ff8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32340efa66e674d050af60294b970dd4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519f027a7c91ec7690c06df66790954108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4176dc086e8e3c951797c6a6f47ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1913d548e78aeeaa8b4b2509cc9c3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3df1e32c638d9f44851e354a5724e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9533bf760f167973e7b038893754f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ab6d9a3dad445ce7d42dd66311544113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a0793ed8c2901bba873d803581db3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6273b72c3f5ff78ad7d7c78ad5f401d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22afb9aca18f3ea3b02c3c0740517b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027062e0df5a8b9085f5acd06ba4b24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a361a3f5c622e28c3a846056f7ad54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23c3a55d8d717c7a221752ff38bfc5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa326f73009b15661f22c7702894a8c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de753c0181ea6d95dc4416db308066bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624eef9438950c3b7a038169e7f7dfe9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f3f7d3b57c209210f67b659f43410123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acad5c8407d72342cf7e81dadb8536124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ac0469cbcf38cf5a8e3695ecaabdd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6e26ab803c6ed9a72c950533abcce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e471828e6456fc74f8868719c49bd9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3691eb4468a153568ad926e347e11e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba0d332525d1c23ff30cc59317a187129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6519414e1170eb49c118def2e3a0d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426da5fa84b1a54d10d815c90c63362131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce24e92f2333576c3376f7edb98c1e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28102649738b085721af7ce2a53c54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc031948d867e8b351489cbea3050796134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0b3efdaeddc9a1c57e124a5405ca0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e50ef21f1cbc6fd2e1f3dccfae914136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492da0eec8e061c71fe1b78c016254b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552c5742250fd86f7265c00d14c57d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4f1eb94b53ddebd35abc2f5131ce0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591158e5b0c880a6d8677d99c1081a4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfae97060720e24aeb0b62b2f1315b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef65318d4f912537309d3fb7f11e8de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9aecafb380f0cda9990c2f1eb7ef34143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381316c79810f686d24090876daa20b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11908b0fc0a11e3ebbc32661048be180145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddac58b01dc4d84f520fedf7fe3ef4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc08170380dcb4a3a797ad2657e956147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00ad1d185069d4e93151357e6b7f14148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781646abfc01b30a7bb8eab02d3759c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5a83aad0170c4a764219bdcdfbe11150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ddbfc24e4d269e51cec4d0f747c06151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600bb6ea646122c3f95feef435f9b77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17579952d9a9a679ef7adaabe482e208153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a8b745b3157453623135e81f711d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc729aebc1606619622b6b981867e1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d96205809ab8d43f8ed5fdfd59e38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16901aa71afd6f18a3456bef0ec0eef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784db68bd187c1a6a6767d0d462fa3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffbacc8230a6336d005b6efe32de04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31bd3c660290f1db03b8d28069ba0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc2c1820965282c0915afca11725dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52061c4d62fafa7ea7bf54066ee3c90162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bafbfe9758e7fda8ee56d93403f135163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f70da965e5fc4c8e75156a14bc987164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f7ea26e40ce2c8872e80a7613d7be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fdb82aab5c9a3ce11e9071913e520166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57376fc292ab5e0284abd185590bbaa2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe497f20109f7c15fa6ffe5966018f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359b0aa5e45603017ab84bfbb9aeadb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad15f174c9b3e417018433d84cb6d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916a1a01beb8d1d1bc97674c75d8762171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7be151db16628741f8445008f32e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c74419c4843c1844def7253ab084a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc048be12df28dab210d898c006ecc40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea240cad4b783dafdde2051b2201f1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52da86434aeadd721cbdf2f029a481176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277ef259141a49905a04396e06d352e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429834371d82f26926e3fa0d17175cc3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15dd66f7026a17d76567cdc99e8803179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be071a4f2484a7308e4ff90369575af1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e82027a431fa754585403274265056181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01860ffa904d92d69661b60fbd91ac5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7f0159ab4bec20de5a4778e7329ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ccf7d8bba82b2c039883021e44262184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c9abbb5e60a4420e994bdb8d0ffd7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfe3b76b6615fbafaca48e7038de59186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e3c3066e54eae4b462a0cb7dd37fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97215436a282598a1085210e9fa7cdd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76349717cc52fa943550981ea16909a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b42dc900512f75d41673e0c99fe88190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd32fdc61bbda57fa6c7a52a98d9ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227adf3a177a62ea9bbca92d28acc8d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29717cc1487b548fc31eb4967e4b733e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c6aa17a4a059b297463b29f08de08194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dd2320df66cdb7bdcc2a9d764dea4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef6d6911f41461c2c33296b11c126e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679c6dbe64700f8059bf6c345aac0fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091ac326787b86fe580df6e4085b9f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b95269aea81e8a1e88e01200d3b3f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4e4b2aca76d4170a112636b89cbfc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d88f2527f5b917e4ad513558caadd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c4a43f33c4ee35ea403fd882e5984202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eafa46cd94d91c926f8b1cad25d395203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c950908e762f88cc319ff6b2d54a498204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969d7c8aab09e596d42301ab65d3f33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd88c4657dedfa2b3e013289b156ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cd5539350044d0db9a91235427f35207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef39dbdc6951b4becf88c58ef86f0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a0039e5ffacb5cbe8d81580125aa4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136c52c8a44f2416a5c05600a2b3c44210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be12e886d77a35c5c552611589ed3bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfaebaea0051c3a53de195ce0ddc643212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f856e185b673a064f1af286ac20660213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aee75b2d2e3177bc469605bb53c54a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31312987a47bb4a21b18b2f90a1600b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35352ab87fa7fd29e0b439dabaa22c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a801f08dd47f3ec10cb5a52cc06906e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4830349ba6dccb69148d86cc97aca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134668aac0a7a92ba491f7fd6a0921b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fe52d0a61a04fe1461c0da9019188220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6966d1128e5434a585ae57cea4950db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3197d5db54f2073cd709466fb045a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859d8b3c42fd5275f512aebc304d55d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a5a5956ba9a3d4a2850785ee4fa8a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd0f947008e8421044603810305079225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cad708b9c8d3a54777dee8e0d88a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e05396dbe74874a66d0b7221e12db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77665cce9fe6bdbea9944d4cbaeb5fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367f314aae361c708eba6ed046b636d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4085553179d8b4940d8640a739b125230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76026bbd35a132f362fa9ec17881732231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13b376c85fd19b548172de0b13aece232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d863d09887b66583a68b02ca042356233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35b85bd1abad2704d6d41e39e0e7a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a922f7f28eba21ed0122bf447fd73235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08b4433057f59aa145f69994867615236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e629ff036850b087fe74b04920f37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa7f308acaede48e476027cc3042e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd97ab534f59b190909be360099703239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c8b6b2b02639cff5d847d79688d28240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65660ca51ade4d1ae92f5b6e036dba60241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc09f5aedf6e593cc9d0b2671df6980242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee1e898793b6a9210d7ba45be99cfb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309261055f3a8946090a1540bc58153244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf7ac25e2dbeeaa1e7ac719c0bfd3c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fa27432817b9a9ac5a2f98256aea4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e863c550187d427d159d0dc86d9ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb5b0d6a416cd6763396deaa7dc7e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ff2b451b43a81a34bd9b2cbb44489249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89566b2dea791f827b00089097fc5d38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b2813faa7c4cb62f11f24ebb13ee5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af503290d373307e7aae59b4e30bc636252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e43bf5e0252d1a19dc229a1e193971253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535dff8e4c1ed00e39c7493a3026183254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea2fce01f78fac7addf8b92d629394255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bba7ead8137c37786fd9ee5ea5e8a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa71605cac671451ffb73e011cf6cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3812837a399acfe126eabe523ae6aca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b6cbf0df3da3f74ed3b2c58011dba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a479871219335aefc7c8484ffe9cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1d3c8504da737426fd79248f35294261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c3b0ec343cbf83a35ae4607831be2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51289101956b1a2dbd0b2dd0d9830e90263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444f05236eb8e1eba19fa090c8c0985264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0984ce5df9bdf8e83b66af6fa058d1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876d7a5a05313acd1dc6d2f98df1c9a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68533385c2ec20bf57f660c63a94425e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13904c4acaf2c121e5153f98d30e51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767ce71a43cc4519992b803424453ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d62636fff3b7169641c18c0ce7ff3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbb86fddb9cf6e5fe9f6b6c03c9964271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d034cc98053988d75c67d63c3015d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef62192fc9bdd8fc4062a2dac04615273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150ceeb66781c07e88d458a875ea5f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eda8a6fdb095c11545e50421219299275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94724a543814d81a13c43daf81f0fc0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d64e4c06d40bcdf7b7f8f4c1466e53277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750753c1d3e913cc0a47f693673dba22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec54228826cd3f2c2cf3886354715bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8523e0c32f109a237e83f6236813e23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c10c023c070072b31fca779e2c2336281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d28f3163cb7344a4271f9cae77083282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fafd2a73af4b438e7703219cedb71283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09108e2bc290d57f99507cd5acdb99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897609dec059cbcb8dec33948a1d409285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f6f3f346f371b80274d8bc9e198b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db394381bc609f10f4928293d7bb634287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c311d34f21c91d3e55dbfccbf6f9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1fe8b69bd35b7a1d121306706c110289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c521127c4d8d6856e522f02df6e10bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf2da01dd01e1e75c2fb90978b2926291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f42bf70e6defb0f343c3e31f036b93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa7861ddd5bacbabfbf71ea8e32ca9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3c68bad59fedb0b3bced7e8e1b69f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363929ba9e7d6e199883deca91e0edc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58b0d8ccaef319ad442cc869603039296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b926e0e1c2a1ec90cb932561d152d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e545c764c7ec3a5a3b2324cd645a32298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd7d456e060e5e036f2dd9b0ebd115299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01848e516061cc401836af683bc00d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763bd8fc62c3fa53bf72b0b16a7b801301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1474ec345a12da841be431b737458302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198054c858241bb4a16f898fd349daeb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e598a9ab5f61eab01ba33d0057c218304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1c59f7e542e7690d108fbc1b15821305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794e1a0c2346c498750fe91eea91d21306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4b19f72f7f0914ee32bb0c2e4c6e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c99851060bcc60a4e1243f96c9b8b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179dac5f59ce621b3090144f2d9d48b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503ec2574543a5d29fa051dcd6091ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fa91c0f7d95296a3875dfb2a5ef6f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664142de282fdd0390e74a71b62f843f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adff6823247b8bb659afe5273e3d37313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc9e23095965fd66ad4e17eae6cbe0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95054cce2995e719cea22261113094315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bcf52a226b9e35970d28064e2ed7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff2f9c9adc1f545b28548a1f811808317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dfd0b5ab7508946d38cd5dce62c62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24ea606aaf26e94cd00b72a666e844319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c82d63733858123d3a4840f2df99b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7beb0b3bdf863fba5295cd7b3bf2eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d6b6081dd703d84e3cef0f8b4ff5a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb34862b3668b956fb344567c044e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca64372c850a3c7c15350de5708bb26324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555ad5657c8adf1f194f42037c31d00325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018d34bddab0dfcc11076ef205176ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d61086df705eddf9575b0e5d80463327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eccdbafe5d46a449577a8971aee8e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134e2b8cb9a17c76b5c216e3a731eb3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18683a5189a33b51533305aa67aa1732330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad3c847a309eb708a03b32bdb0a481331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13495332d11df99a52b29d3a997ca06d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675d417b8a6e000052dc4b1976a2f56333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773aabab6a3d0a1334a60f06cad0ec5a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1dea5e23159d797a65c23f4134f838335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec108fd039b4cc66cc787e8c2c5dbb9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ae2bcf294a7ab21b05a63f4189dfb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701a4fb2bfd3758c71dbfccd5b7de83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637cbacb2c39b3e3495537d94832c7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a85f86cd78272a2147e5a16999cb1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8e0429387d651807d8a8938dc151d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ff36925ba94534cfe57fa3a3167af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aa7c1ad3f4b223abd558192b7e41b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1abafb6a2dfd3e3670f14ee787f21344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779a28decc37e73c3a226b36e4a713b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a48057d88a346ae6461f001f46f8f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af920f551e403ea65202d74e4f10ea5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b985a43aa99ee90667090ec0541c68348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eba856e7befde9de0b5e01fac27ed1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3f28b1b474e4d99e0af00c25b180a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc52136f8387dc941280e8ea3c5514351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3d614e2043ed35119285642bbf795352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57727ab5875eda394e758984ed5713da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d0c8a0e3684a290a622f07392bdb6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b9472e2db7b497670b5a99adfdef8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f9512579614d6be20a69b2e42697d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b314686b171480ee4374b4626bca5ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d5951c86c3dda4364001008b27ba4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5694d92e6b39d59b2e1a3789c39cc27359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58f135b232c60633d482de87509468360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41ca1394c4da46bfc752564fa0d086361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea66da6531bf9d6e23ad2e5adcb5d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731789e8ffb201a2d32f979049447e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579289af3004428187355a44824d3ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1785d9061f8eecc16fbe82049bccac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4b85c22d46c83bf4cd5aadc2bdd8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570932ce5a564bfc6f62e0b74c3ddc2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9a02b536918412e44cde3600075b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3e00730dfd677a3d8db29563caa21369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ce065127c17c5b700ef45ddf20da3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749ed984b5676d52b93156fdd74f25d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0900b70f5e6d02c917a157fb75f1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a75e7a10c98269094ec04b06474c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd3b7968c900f9cebde65d7c2632a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd2447f4756f3e885a1fe2eb067d7f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e80511d5a9126276ebc75ef68d3b57376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec9191d3b62e6c5c584a13fa981be8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822d341b4c1bb5438e34c57c11ae3b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddd05af41f77d52418846d36c460f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bc305d42d5340e384733a7a5ba277380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9202dc245150a3d89754b179e83634381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4a0e0283fb0ac6f201b6c154a198d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7c22cac0c738e6bed30caa2782e89383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3590f424e739e20effc597248b3462384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab709817e642664221d6aefce6ab1b98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bff63222bb8e23ba287dbcaf661c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bd91b2cebcde430c90004fa39d3b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417eff256b05e300baf4e9db896b6714388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1816ce724ff5f0387822defc25211389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b41bde658090680943a0525f20959390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ed0c52226cb626c1e2a4fb42d489c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21584a205279f7b6d7cfb089c2853148392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4bcbcf63ed304fbafcdec8dd820d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9636222ed59017a467ac38a7450433394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5f476437ade2933aa5424b98b6518395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9b20dc337c0bb4aaf109d5a1fc4e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9d3fa1f5206bc205df35645a59787397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f43c4b051c8fc1ff1d597a5c7bc863398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235c85a29346583f723042a6d998976399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99db25795b1496f0006a8ca1b779ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac484bd795bd36503fbf6138caa0d8a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3778ca7b2d252043d6fd23967ee36402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9fa741827821fe4232260b8014552403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044c2a5edfb4a082ed7853e814e4345404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e12a0c68344df7a1f5ad830bbea51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a3606072f9eb2d83ce274c4bed938406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392866acfa61e455b63a675f06e8163407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a9c99e5f1c8c4180ab867dec5cf59408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722c7351dc72bd93e44f643d653d58f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87763170be34916bf6637ebd08564dbf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ca63c42b5a63b2068718e6551e835411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97187297b67d9a6affb63fe51e7ba66412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed5d5bd9c0a800d7ca8e6d93f017ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b060447a62a0d53e5094e5a5cd186e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cbb5a20c5879aee0512c92bcce71a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c783ac41ec003b74a2d2b81ac8a287e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bf84d9b06549d2bd439b39a18554a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f609a3a6e604a1d2822c7b12c6bed7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690e667d473d05765cbd367865c007e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e698cf337e9011c0ba85c7c329b31d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4501ac3cc8e12b1ce8f54e9348f14bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c99a11f150ba6dc1948a2c98b1dae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f776943abd0647c1c5610dd6f72ab7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a8164a071b8754baf4bd6dcc608d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186490ed97fa9f54809932f446cc19b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d93c0698f4d5936ab7dfe949a9e38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf240db785dc0b76255d02721bb4382427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5bfcb4ece6c3fba05464d9dab24a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce59a1c09dc8ebd2f28c563be1180e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ffc7ed580a4dcac2e14c5b22362df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa198b37c33d46558ce56c11595d29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c77e3319b579db6766c7b02431a67432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c3fc358b356c13d0cab34f9ba608e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55430469d42c9cce600062bbd1864977434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519c2f50356263a98a3817376c22f45435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a12280d86a77cfc9724335e6d8501436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815518b0a96d6c06da9550a429fe7a94437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58559ff785a6a75a9986172e09485598438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4d3379fc4a00aa02bee00307db32c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cdc7631a8dc5955efb1387af65df8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b2b96777063414cc369c1fec3514f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259e6d87ca43a3dee1351eca5d606d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7274ccce4ed9fdcc9aa48bb3625303443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd1fe45c26df53ca65eef0bc754a84444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023cd94d1c17443d891b8c20852ca37445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42281ac5237c6ab4c6a5613c53eaf649446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982d2b6c85c6b4e3cb35b01a4d06b76447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6205a4c10224ccced471b2e833640a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba9ff036f5b049241abf597d25ef4f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5855bfd3e211ff9b3d457a4a0374b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de4dfb3ea4ba94f6cdcbaba1da4f5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b526f810d375608981b3c931a35fd5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de363ae73a8282c26b4522a4ba38c089453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e9c818e911dc2e110e6adeda78871454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e166af762837aa6d14310b5f25301455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15813e0e06b85d3c59413ddb37525d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089f17d8b8af3bc3fe76992c139b517457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7130751164d7cca52fff6cb16e5e3c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d15e1356732ec65a4504efaf2ed563459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f45ad17c72e9ba4cf78bb09895882460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b981b54b8cc1b7ed6ff31c05dc1e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45044043584dad17697b61dd2c3518e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7ff9961f533354ac41805ff0765b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314e044ee4d00d21d8f4d0e78334482464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424691d3e16f4cd594a333899c52e1c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d60562b39619567a54dae5ca00df82466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f1e09ff622bc986e176dbe540744b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334b5150643f9e29bfba5ab881c5ab8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce37ca2517b4f9d58a1d85efb085ee7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d4634a438ce9d280142b941032d09470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039724259cb2722a44383fd95bfae88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7ec82d701c2ec85d3a580da2126f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818e9c2eac5286b3a06db1974e9525b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd8313c4e23fbc9d92322990c41125474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b1e9ebadd54e2b8984676c074cb29475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657c01c12a9ba5f4f9b584281359a1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d43897951157d3a4f09dea043519a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4c6fda1626859acf7770855b06796478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0cce81ddfcab88c86a89002ce5387479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b22aa88fd5df343e027901195fd24c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849751837a4a99f76df5b671105ca6f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360c7eaac3a34131d2d682ee29a98a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c7d3b141ca0d91802cc390ddfa353483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e026a2862267fd3ec62c8db8dd410484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3042ee331e6958c396cd6aded7a47485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032e4c39b5bed08a95b78af3b7ceeda486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242ff9f84513eb673ddcd9f759ee4c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d7853232a58d64e0acba5fa4288ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2adeb35e8eb01b0927942fd3f2377489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea9910a9b4673a93a75efa5e2671bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab222d9ae7aa89277cb7ca97f7d384491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243837c92eae34a0e93beb3ed863eedf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d962845cba9eae2e577996ad74849493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055180df4da33d664689233e09e6ec73494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e625104fe2e3dd749fa9f4d47955e72495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66ab786b9cba44be5ea32edc9ab4f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da839bfbeea3667d24a4ec2f22e717497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d37a6367f43044ce27efdd21a0e650498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c5612bf6d74fbac9f47bf54e93381499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942477b1dea6a1e73094fd3d9961ed18500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dbe48a659f077621e5db944eb7cca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0efe7d1958fed2082902fee169987502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632b378033de4334ca40d9cda21f9be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d18763d55fe13b5200c1c6d878b2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d274320fea068e9edf33ba04e075a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7647ddf639f9ee79b49c45a6e43b55a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2fe206ddfac376308e909937350ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a0dd5ebaa48d7a2f7aa9a397321c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9a174beebc1e6507b81d3dec24aac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d6064861f6cb64ef967e9baab59f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40c7091071e0a9b32e5dc4c5e92cc8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dfe8c5810e9c92e4b047bafe86dab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7073e1397faed7cbdd843993aaa6d2c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb478a6f65ed868f2339a5f0c0e020c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d783bb6f1b7755fc297ae6c15cc7cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c9e944dee22c41e48a8a68ec92c41516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b026a3f059840ee9bb4f2ed01bea6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1d2789adeab3b6647ec5f98132e99518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9705bcd462b963a9d3fe995a4b3563519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58c38c284042f357dbba74063c9713520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65639a789c8d72f82c1842e24880e470521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9dfa91e6af338638d4a5a32a646a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67be75c185e8a19f0bd567f19fa406b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c42d14f481cda8ba895d1fce18f749524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce270b42ba3596e73e3a41c50de1ec0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f610a63f0b5a4672f15a2b3d06ed1e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f7f84c34e1c489b50d0aeb5f77653527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e103cb3debc328c2d2b464098f7bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60f20d59bf77ae9f6056b0b86b3757529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f9db5b4565c3588ce7c8d05d31721530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064325b2c715305b93901a34e95e9205531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1440bed012506ccfa7c0b2c3f9ee657532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88394862abd690d5db2e6d2c9c49871533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d853707602dbbbde5ab37a7a3420065534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68187704b10cce3da03acb259df6add4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84cbaa4f9b2b0419f1c09e02ba7b11536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa736237279361ff4c0b20eea54e66bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1886de0937511fa68a4618c3a36579538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dc26179add12d9827c3d78ae33f7a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d9ef1f6138c11d66f094e063dcd60540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e42c9b8c85bb4bf738900786825da9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c72333443195fb6e56942958c0526542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd1344936df55874d17dd0c4c451af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f3fed5c751b26f0369ad507fc9330544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec35495c988593845d5b90612b468a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb655c64f126db31d16d0f3bb811dc9d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137dc310c9394863f999ec3bd15a64e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79f71aa1e6e09beccdcba6111199b6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6066fcdee99cf0cc941ec6519134da549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1082447fbec622dca5c6d9ee9b0428550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7974439f913a8b3607ff0c4c87574ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e129a8e8e610dc8520d6f28d78c022552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5c1b170db385c4c9bf8aed9554508553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb153008f8fee038293f6cda15a72a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f484c9d645babed7d1d743c29e7487555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81990733c65488b46160302f8c8137556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e325eb713f6cc8ad7031902a901ce2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97dec14e2843b22ad941258ff81465558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62c166554df8464fe47511079fca03559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14a48a14f2264c4a83169e7e301538560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6c1fb88c8d71012e1d71bd96f0523561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b8517b9043fce623c7527bfc45809562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663051b342621219857d2b9fe94c1fd2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62aa5b7935ce7979f84fb0844868711564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e207c9a3774ffcc0b9ff43c9ae8c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6405b02d7d2f4a0e0701b8e2b94c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44462dadd065f7ff1229da5d848f7139567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037ea1761884d1f3d1c1723656ce61e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbe68b282cb431efd26963a5bbb855569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320e9614c759f51ebe7c3d2dcf116eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cb8655b17ac81106f30eb0e9a3756571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cc26a59b3a7a7326d1940e87d7768572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2929e85ae2f4e39154bb8245e052ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740ca1cdbd1ca3c8258bfeac67a0197574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35b9969d39b97a0825bd77a4be0ede575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da1dfdf40cdf12dd7fc47a2e92b29b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cadab4c0409a0ae242c312d32a0513577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8873bfdf615588229ea2113b4fcd2c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5de6a47c071e74c4254d8a10c4b2be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a109898f5ba556bc804cbde28125b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc8edeb8ca1b2535ea548f9eb6b713581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc33ba362f3defff4e240542c6efc32582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44307cbf7dde3c854a967e5e247b0988583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecb42543f2344a8f985b89773009f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3e18f8b1a9b9d3b1037be5081b45d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57741f2f46c8d907081570e0c9305e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216571d41ad0299021226ed94c5e508587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a2355ca55e4240fa12d166898bc1b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f68ce38cb5a99afca4913d3f870301589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9246c1bfb3def0a3db22ee59e9a458d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc595ab2b7d876e3cdf8df39609feb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c0c2c6d4f02e44c0d9cf04caf1c18592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb744f9368754585d0f7f6568542bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5730ced3984476f48e22269e4a626eb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae87471946e7770c91b745ef561846595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e6e11975a4448a2e8c38fe0224b80596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4b3e6c7d27504323b35aea1d9b8a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334c3e6452466e8e74648233bf29925598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba08dc1169ffce8a83ff3efd53f796599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d154f04ef16d2fcee82e394c9df8e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e344b6b8180ea1482ae68f331ba721601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171233013bc11d1bf2be89001558e5ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff369fb35506c799fa8334f67bb41ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37753ace19cf712e3b005b43e5abd3e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cd1de6504a749652f612ab3dd0687605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6858984809e5e9f085983fe9fc690606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b632b48870015561d4b92be72df0c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c722ad54863097a107ecabdad1866c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b5011a8e8ce2fb48b43ac72f88c95609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4b63016db27c21e1369ac030c310c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640919239a6a2ed6c7e744493e52e16611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ed43db3fbb76ef0f335217eeb0ee9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12797bb04ebd88242b655fa0b76595613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97140b1ddc17382b27ebecfa63412cef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9134262dc95490152a7fe78512d40ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36783c7da2cc85fab0d75281a65474616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6679993e970b7f861712989ef24409617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdcc7187d5b9c02f6130bdb7af0714618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807d279bdd381f586a2a827e615817e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723030547203952b8506f76cb3ccba63620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c09fa2edd0c6db987985a57e98818a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413ef35377ff452168441835633e23f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f1d8667cf7c39c22eb3fcbc6cc37b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fb4add1195c142186306b5c1e663c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734828ac6b8ad1603cfa06cf9f8a8a81625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a850b91a8a9978aa9e566cd127f8e83626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ec7b51d9bc39f47b0fb8eba9a8a97627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d291ee6fafb649ce5a6354ce80d08628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392c5466caa4e3c7ef1e48553405339629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb8b53b52c030c643ee475d3aadcbd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb382586d47a88e15fa6524ca02e42b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af608fd78527edeed991e53b842d4d5c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50040899cfd76ed91593b0dc72e75cd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59734e7c1798eb577d4e82c535242df9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850df9264b30e3459eaa2ce36a253a15635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a172bfb2e4aa8004be19aed17d8d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd5ff5ad0d0950bb6e0ce97d0196dc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdca13e806d35e7e68e00eb8627d73f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180eaa4a5fe7bf06b1c89b40555a3c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01367df73d793482ab9deda4552ab0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86002876bed829ea084e3c4ccf8313641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798fd5617561dd73e72965f69601975642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab35d6b5962fb0c357647a5aeeb204d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2755ab6135241020b7ad7398a741b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6771e029e9cb036aaad216b4b259cb6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e2c801fe4656fcfbfe4ef56d8fe24646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83c31b1dbcfbd1cdea573058594402647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a4b9ecbaebb69dc8022ca33c80c01648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35db899780794c5cb19b48a914b1d4c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215940e5852d1a5248493bec4d650bd9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea843db7615bd891992df38958b2cdc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beca8763300b1d490f2e752ddd050bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65c0ab8cb0452daa7a4f22913b55fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f0f3f40c00bd476a6a6f90e975d4d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c385c068974f1db59af1161ec2cb04f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057b647379f139df8a201d783896182656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4039646799a02499529c0bc9c84b9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c4e411d640ad1558cfdb9d0c6e147658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a803f2c5b050218a40abfa4402440659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8315b5aa880a836c70368031a9ac437660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3260d9d3a25f46d8593854fb0468672661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3f647410c17559f7acbab81389903662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf2e3375d0438dce6de9a0e8d8fb2e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf88af0c788217ebdca204f2c990da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e632b67f219cbaa0be41ae69b1e72665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73815f4936b53e84f7b7653a87c3da8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c46a91dcb75ab10db5ddcb5a51afbc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe84d33451e057e980f69118531647e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a13d8df9d2c5cbb09cda719b0b9162669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6d62a689c745137d0e417be570ed2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cb9d6bc058284cf81a64865c9d2b0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827550c88f646f21eec90695c9e4e8a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4acf1cf523c710cddf18575eb79b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028c56a7a4fa0721a47f757025ace50674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830443bf61b5cf3bbf44b1eb8aa63d1d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf89d176a605e0b4c394718e88e1b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b416004814457c435387105f060effb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5f92852f5ede60aacf576214e20ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d2f9931a3fb3a4c784f39af3ec363679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce20de3cef026d84d92998639072aea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29160161e712d5613ad2451fc05be5bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b4299a46a95eba1c042b5bc3bd6a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96af387919f3e2753bca6e6bbdbb406683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22470be91e13180c934d5e8f2190ffe3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151951a4cd0b71689c277bb2e109c73685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d883230a91b7203fb79c0268d3615f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b34f2cea6307c74c8933154e03292687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f882886bb4d997c5dd960f827e722688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4a08841cc7266013282152a374a16689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03927e726792ccf6f0cde12b40c3f20690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca04bbe261201e64358e2fb6edcd4db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cce2c44041aa733bde3e339415948b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd6936ca4dd67360b4c34781552e55693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b34b352e7124cebc9ddf6bf7925680694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa51e0f768a7d037000db1d6f099d1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980b8f8e0a09f8f70c8b44fde130df0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ce92cbb93fe935d8c196a82dcaae8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b494a0ec0e77438d477b581e961c73f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d519c07620da6f2222dfa1f9d7e1083699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457c023dad5b1fdb34a6ba0080c0d56700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f21aa2393e59b0ba33b4a470c2be0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43237e09e53c5a0447dc5e5a9c00d6c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68264c3c1cec65a781b8a8a4ef855f0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b3f01bb2e51719fd8b244421f472f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5e926e0e5fd62fe3f16ee392b43c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d56192838346968eddf569860a350706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b9a6533cb33f78726a16eb00af718707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a188a08b0a3c81bcc24ef1c2ea3d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b46f691a1f1264306a9e412c5d218709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af064a775319ffe780e94a732e123a73710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d05f21c5e5968f3396c4c8946eb4c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6821f18aefdb4d5238a69f031f7eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0e4c88f8bed8c1bd789e964aac997713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae42584a8f043a61f25ddb85d399257714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f7c3f04aa771120b4c82e5d92f6af715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde2eefdd1f7cc8d1c8a8fdc8bc8ae6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800eba0f2a9ca6dd09bec3e91493ca1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44266a45c70baafcf751429d12212081718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007310406822c1e92137462eca051da5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0955ba0134bef359a3d33c9c6f2a33d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f7bc0ee63042cbe24d98b7d22238e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc34adebb81a8967c6026a57b7306b4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3c8146886f891cd4ffd15d948addd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961fd94132528860fa7f745e64eec9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ead683d7cb4e8c35a03cf50d166bf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7124ecd9741d56ef67f79fbd55b9f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e88bd0edfb2411794af7a84e31a70727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0eb2f69492e9c3f45c970959fcc82d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ee6044f956791d7fba95fd9dfacc0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9c09370964162a3ce3b9b51e96dea730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076a396f9de5bcf70fb1a146d35563f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894194cc807ee8b75734cadf9e37554d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa0e5f803482db064a30fc7e7d0cff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853537bd65e0d5802e8d64e108647e1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59fbb3b4ce458b3e05601039518fbf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41cea86f6351f7ac415fbeaf201003736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca53567ecfbc34c35a45509881154e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febed5231a02d4d5cfa11f20e0ebc53b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b39acdbfbcac1a87e1b821e27f581739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2e8e19ddfecc2b14475f9ff5126ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ecbfa56fa54398af26252667f7ed6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19456269d8ba934d45b00bf8d0612b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835715f0c0187b07cd452d3d61aae78743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52d39c49ce30d25255abfa555b08b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3c50e6c576f1c4f220073652197d3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e59ad2559b0c18634f5870f4f67ae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22de3071ccd630cfa47aa41082ec32747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2e23e72aacb8826e7fe0d70a05740748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3b2c5643e00c864970389933ac47c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56c225784671efabd08e7675fa8fa8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399d0d1ff4f9026c84ff97906c9fc66751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c73eb197311e68ee63fdb7df238a1c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3507ce47cd8ce37775cfc10c9127e90753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b548f2c99190ae472e87e888d0a122754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409271ac0c8bf436ccf37058004f560755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53da2510aa3e42a2c35189f2d5df465756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38720083bec6ffb2530c690945881886757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4b06f9e9a204812e45917c774d9dc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317642156397ef9ad7de3336ef16c8ce759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d8fccbfeec38d8c705f4f9660e63e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2226a84f0907fc3ba031ac13d9cc4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6400355c8765c0f16bee976201deeea762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e2fe7f7f8fce1399f502c6d2f78b2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38665bb0052fae0ed92dec5697f9d015764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959675e62951d4a0623e01c2454c43c0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335014bfdd2375ffaf771c5f0b62321766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dadee5650791ebea6ccf75567ab96f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>