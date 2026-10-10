--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b409ae1ca18a9cfd50a4c98167889f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacb1abed8cf6299c811ef9d1643f122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8da0ef4d2ce35b1c145e5fbfcc2173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510afbcaaa75e5064dc3ff36a4e77c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fba248e6671b273a11f358520b36045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b4c6b888a30472297c15af0c494fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d48744485c3e6065fa4a96d7596cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4d1d899f85a87ef04c79bdf2878cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2031b4e6f3d472bbc6c2e940d541b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c1d2002c842a63294bdde5b757e4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5378e36a11b1e81e9eafdd4bae2c1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044017f6feffc9340ab786068c0bd1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23efd8a9e53afb197400dc3b5ba6ba113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62957643f7f4a5e6141fac5a08a16414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870770f3d9ba428c8b2f6a52e8adf8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc03bc1dfd8123f42e6e7fcb36aa0716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad919122a17cc738a38d3a6a8a60b25a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f655c15afe30079894999ca3bcf6118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ce0648590f389878056f71c94484719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f62e1f291f44dfd6a5aa49052e880b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5ed8a9859bb5ea4c6ec81ab9cdc3321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959480db795b71d25ba80bb4fe20b1822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76623b79f88f68c4bea5e0eed021e8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374cd9954718cea3e0b26612decc18424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea1e4a647bca80ca0b19322987fd4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f0caf08821f345a48ae5dc10c522726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd6c88dcb140219f3bb619ca29060c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fd97d52d941689ab5a022b945ffc828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c407e217079304e6248bf39ec653429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c8e7e53da650babd02c5a07b0819730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440a1eb91f2c99a8e6a043ad1018b3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b5cac0100d0bf362a7b429355d1e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24ea515ced14f00598e4665e085c1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920416e2c67a9d80ff735ab3c90ced834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a392566b0195a285c2181226631dec635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26300f9c72af05084893697d204902bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0392aeb8200b335714de0d72b464aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b97ef980de2e9902500c62df17309638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e09e38bd5f60a03c8dab1d27ca64139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e7782915111c3490758c872e906a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e911f50e4d41e07f77dd0fddc19adb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8608863e821e8c1fa249f95b5399942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07502ecfe5340f2a5623ca453e075843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a152f035a6ab99a7d2967aab69a597244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea70e7baae78c12e9c83f75f12d16d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1527daef66c84fba9adbf2b41a7a1c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9391461866672134e6be653ed78eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae079a7e827dc56e80a93103b2b7799248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcc82f1f883a9673ec5948e337195349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14e199dce5fc37e939c26a850c11ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c306f1b7b49a9b603caadae7aec1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482be5c2e4b2733ae3db30ad1f80ea252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afea7977433205af495fe8f882e1a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0e8ee5c169c67ba507cbc2c90f7eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b2317aa9b203a82de7a24843c7a6155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcbc517c7a50df17cf36961271d1d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35cc05fdcc35cd536702e887778e1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b661c949bfe18eedd2c764e4f4769e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9a66fba45e04b63842b94642f5a6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47746e17d43f50c6bc9ca392526008d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d09a0059581732dc810dbe6299492b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0ba23d7d9e23de23154ad4d5445ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e62b90aa638f6395e0ca42e51ba8e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4c1ce0793a8a59ba6b24bb4d1fc8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cd795e4e92fdebfa50a96b5a9a1ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bc4bee8b572267018444e67333fc166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5fb58c4958a7cebc616cdebdeb42067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ca1085abfb99be93e44bd1344116a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf94532f0c86399f2abe793cd6f59c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15596fc9f7fb0cd1f9d3932e016b5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a93697860029fcca5f490a6b6026ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf277c8dc212709bafe47a40bf923f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a384454da157a1706a8b4a854375e4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b585ae51ea86dddfb49d580f1d872a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2225589076fcccf85aa34267ab6f6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d9e3b5f707e828ad96ac2ced5985f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07aca15679061bdbdd5b49f67c5bee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec775c96ed5d8f035df0accc4bff446778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87083be8de5d7152f6ea503ca31d6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb0a6f8b63b4f5dfd3f7e8d7c1ae9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a950d9e9ab04013f853f54776828481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14df7a9b8cd6676f43f0c0bd5c0e22d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4e56482f6d74d6251f38cd5be3bd883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d0c541a54a6465eba15d4df474cb884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c063f8f7158d39a5f7dcdaf8dd41d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0e4243c8bce94fc0b245f50970a4986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea40d49dd50f31e3d26a7d259f1d14787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271121801feb072b0ab727a6a4c418e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7415da62867987b3d675057c0efe30e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e52f8c635b452572b0085b4ee5539d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711d8f11e8fdc5c882dca30dc222e4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75522eae6cf500e1ea6c86f4839701ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578090dfb27039c83276ab2fe7b4253c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa0a8a47418a7f27bd6b582e27c36b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff136211e648b698fd7fcf799aecc8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c612f9302f7918cce847abed2772a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759a947011bf2d74b0afc315456ec0d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e941399ac2606d5281fc1e5a7ddc498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32700b48c0b26b805d04fad3a17789cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7f4bf5911b10e7f0ea1105986d168100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518d8a67f068674bbfa3162789a9803101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c5b08724c4cd2befec2582ee36525102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889b5f4f040ec609d192ecd6694f56b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac5cbd767dda56f4f5c72e4a1afe7d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2153796f3cf9a135141c214a6866cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7acf8679b7ca63c566e2969589c833106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571dcff9f626d66d71145c9f1171785107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56650130038ce0aeae5d34c27c347d68108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02474535c009596bcb4f77bf9a71dd16109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f20bb836e5196087eb7065554401a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fdab6f37654e82d3d4caaa9217f41111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f5718c9e7bc8a15439ae37cb4c778112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a3c085e98d3e719cefe458ce96f8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256cb32dfcb32dbe059de503f01d8df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a145160c8107558a785294f34394e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537039d3d50efa282838e82eae20f97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d573d9c75c4ffd068e67857155af8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f152470116314697b2284a7e56286118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016353be545229746fb6d6579de6b7b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc77c176b3198c6b5bcd9ad5ba169c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb544ebe88066774411e80aed8bdf4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470546484601e6989b0c9a17a2a88a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fdc970a22917c584c13cf41ce0009123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b698daf5aab80971395f06586baf9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f774cf6c0e43d64b5272a8ced433c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be91e0780743627fba5220f59eb66a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fee54d6d8840407802a08a7085941127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075c76a1953cbec33c4537184a3e6fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc4be618a937bd692a0420ac5215eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9076f10e5bf21d2a2c073795999decd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8646ca80e09ad2f5a4fc1b956275a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa95ffa51881d33af273226b44f50b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caf768385c95903fdf679ac064ad58133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cd1228c21af6079799932845631b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fa528ec7358d6d57e885ae4476ffb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61273af316fcdf08736c5410c5b7ca99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63917a3448d5bf3a54ed184256e4c264137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d9268821d734cf6a1caf17cbc5f5c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380fc81c87fec62ef86830d92e50be3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe1617a79fe16740b13bc9e300291b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a5d4768b3f4534895d4acf9f20198141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac876f6b51949bad79e332e608ad5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52461ab65ed72bc88675443a24409234143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f422d4250fb85d6b56fb18d904ea9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe88b7d3504fff383c6d16219923b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83f9e1ba4225bec55210d9b29e151b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d2f4b026ecad5a2ee45380c6360bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bc3e955992a9070e81e4c2e21a907148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d09763d9dde65522834eb92ae3916149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba35175a5bac1e050b6786b7e7e6ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6639ab688518fcb7fc63d3f939b6e3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3c5eb7a241bbf1a0ee2b9f17fc2e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d5227540075bb1adf8807c2c966d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8311cf332d608a496fa3fad07651ee5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8551d606df0892e134864d58db7ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e18950d5e4856333215a40946c0c72156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85689c2833ae2908bd143dbe7f3ec936157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396f4ab6186a58dcbf36e8da43aad36158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821bec1b41ccf3498cd5f4536812de8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de548bbba4494197a3e15849b312927160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a735fc8dbe58a8a6f8be73a74db72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c9378e1b30daa5da401d1b261a8fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8b236f766326318e0d001ba38593d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcdadf2d3f042212863ec1f2e0ee07164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7144a94dd86819c78347466ab760702165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ba4c3cb87d537d47c6a0e5fb0e514166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce759a3a9e14d09b8e8e899006ee973167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3edc0a263b479ce8e0e0b4b1fa6546168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376126c92caf25aed001d42d469137b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bf59a6ba39ec18273d60a2f0aad7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79417f7b95558894709fe055dcc2296e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b5ad8d54476291c75fdcba2aa0828172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147343468fe7ccb33bfb964b9c3d8a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52bcdd4f0373537380fd20cef19468174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2531caa4a28e05d67745aa9bb4c4f0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da966d05f90281be57d2c2f25e2f86e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bb984ea2853861edc866c4a0574ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706eb199a2930d8f38605d0af9938be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37908b04fe837fa50f75e5089c8324cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51185b68037332121d171adc15601768180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224250b55573080e34b1f1a81d2ed52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a57d8a754c2fbcc6f9f2bc6a991f73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7929907cfbc7abbb3fd59239d3c5f99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4fff36533cf51def38957fd929225184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd899eb9fbd2bec3912ab65b9f272f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0269da55fee1d4545904ff06e280b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819448cfeb29ff801e02cf511319ec64187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa33bbdde380799af0f896925554caf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13549d34dcc143f2cbb248cd20e7471e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccb292724e3ca3cfce84392cdb86b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0098126fd4634ce24fb62e7ba41e3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585b2cbd0b16c705052e1de4003e972192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f7d12a5a3b7221802d2af20b250de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c315dc6c4ea632ef901a3f3796537194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128cfb4cb15615f93c0db24e2856d52195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb8c63312da13883f8aa2e270b2d11196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4ed3aff1b046ab64a9ae803aa659f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a20c09b99ecd356f0b669d4c55ba09198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4488f46782e6325c8933fa680d2ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7eff0902c989ea18b93516a663102200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c983cad6e20964a0978aaf8aa27153201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4179eb0ea23cf76261b2bc058c133e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd327836c4e973f1e2305f671fd1cb99203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3c0d13005b318662f072b25c65539204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715938017f6f2b62788146c46dba126205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e006913b0939b7b5500b77e10b910ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caacb7479b5deb6436e9db7426dcf81207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a20ba10e8d81195e39cc38afcea86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8417ca35123619522f9737c272402209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c6cf838f3ddee1967c9b084a615f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bdf779b6faa2577f85cd799c7fca7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167878b6149adebdb01821ffa6dbb7e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86674d6ce61cd5a11d87c4c02525aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662a4136f7b8f8c1acdef2a4d0d854c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a36e2d18c4a2dac81bd907cfc11f2e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9e0a2e522ab15213f8d8abbb2ad6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e161dd2f56d5f515fd7b42b20077b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895204bf5e3f4e42a52284f1b959a61218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d73866b43d9321a8e0d34a1083a4cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38db06afc8ea1f11f6298335f1dec4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d639a5ac89b742a08a2c55032f9e3e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c010bf5cd653e4fdf4a9dfe0dc790222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e02a07e01b911171db41b5095d09b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425717e70030809e8b4a4a4033f3b56224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8acc110f2d00cef253827eb5bee42f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd6f4e21261c47043a01ae2b907dfa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd5bfbf46b066a3ed7652f14123e88227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3729ffc5e860cd7da5f7fc1f8339f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf15abcf24dbe8b48acd23bc1bc7a00229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebe856d390c800dabc29d2320e7c17230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afe1e41c5b91a503bae55afed729f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3740d36870db308ba178af73ecb6d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b76411db9c3d0e09a4ad5e7cd94709233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef923e84242dd13cbe17e8da3e7b5cad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85095bb6666453e724fc587f8bb6ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b3b9cc2d2f0af539eedc6fec58388236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abc7f51f1c9b8ff447cb41f683129a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06016ea3f86ffb3db99ac221e2856795238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6236782536bf4fe7939f949ab48532e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d3107bef0aadf7e007689716b6a3c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016106fecf5b3607ea61b7828659512241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8448193b70d8cb0e241da0bab6e610242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbdebb81d895d621e4225597383a8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8ec528c02b7c209ab7056dc9c06f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c23d7cc0b487283c8dd7c2c4322031245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129845ea8bd45e7370971f42a35e01b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2671afb3255d294a5e131bbb4f601ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1270232369781e5c5a8fe07a2c4ea39248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fbfd6838ca6df1f20bb0a3a9bd65b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee38f769d34a4a32026179370b7a0d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508912dc1226192bec7169a74305d5a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d25fd6f8c6d51f158dfd3a9900d95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aea04cc024bd5e5bcb8d541e4d720f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf5fa79afb4878175cba5be25d8884254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd029371f30e5ee5e36c9eda34dce15f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c416973a7925d4f512ff3e1cabd277f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8358eabfd8c9b8d0a4f91aac8b59f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be3e10d090633677d42a245a095e56258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c297893876be4bb70cf22330adaf2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57bb7674b9379aa1eb0fa7ccf54e6d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13ffdfa8a7d3ae96e0b5f47b6d7a1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfaf26b24006fe6579e2ec209cbe98262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401fe7b5326d4666b7ef7e73dd6ade5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df49582bef84c4beb20305e640b44e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd368680da1cbafc5dbdee945e88a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68163311f0ad4f8312929602d3e6c683266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc814224cde5695cc5d760028c43bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaee99c5ae54e814f8e707ef7e833cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9af810ae3e1eddef94b194d1c44e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a81a06b0811dc3022be4e9ed46e94270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8108cb10e186ce2dc8db8acb0dba53271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9ca7b35a5663d62c7e85a857f694a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86a5454bfec629e87e47ba8a01e92f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafcbf43fc94f1020ffee4110b45e9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f7952abce86f2034d531dd7633db4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ef49f2602ce57e7ac7d8060895370276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f12f76365da09918f16737f6489fda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f845d482fd0a283b6e8de64f10cb1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50749431324f25e0f8d1434c0771a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fdf92751fc22e5ce0bfef9bc2961e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c2843b26dd980c626f324d0ab1110281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342871161f50c69cd5009b70032ee973282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f977a104dba485bea39f12bde9f71283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebab7511eea56ddf4ea534765037228284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbe8cea3a37d60e4959d8b8787a5ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7213992244f6ca71793ec45e00ece4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369a5efebc71b82c13d2c1bdd6dd0c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe52ed8bb545c2af664d902ef563bf6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bd96bb8219dbd652450e7671fb2fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15883479fc6ce12ac0ed7556bc455c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529e7c9d0a392324fc0c5f774e68fcb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2dca057c72d5d86690b7c1a169449292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0fcd84baafc8dfd55616519a5e4bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5281e7552f4c9d3c577638bb428bde294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e6baad01cbaea561e173186505453295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b25444710d83a12b08459d864dabf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49de99f0f778634f8296580f009cf5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8874a9cccd44608dcbcfce0469ffd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07e6aa3c1431d2e5377a202ee61fb2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8135ed46d05809ef43494095d698479300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325936d1cd8ea7537759f027b33b00ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe5a658f30911ce7a51c805939784a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9ec1ba42c5d5cf07d2d629934935c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd13f65982982b3e93a5af362f1147304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54467db1f8d8c47b887cee4dc738eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388769329398de4abe9a9b0eddea37d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6872d2d6a69353aaed34b1f1f17a925307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c18b45832487c9fb05118ab357784308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eea359a6ffa094d0c7202d52919372309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e928af9f5fe2d36d6cdfb3bd863baa9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48a129dac06016928de5930c032808311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10478fa3eeba85edfac462c8c770a61312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d7a36e8494b3c9649d1105e9a42c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e213cddeef2641d8f8c62ef653e06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a34d6defb038cf2312c3605a65a218315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a1ee6f942f432c6bb2ee55ea60c63316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31c825f9a01d9f2be7413abab9f72e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04b4f8a9c74742b4d08d5db8142ebe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a749b3e87c70f51cb42651ef6976a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6458f6f1fd84e2a24baf01b40b22d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85948e1befb2f303ab410a4b68aa477321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecd192f20994496c607ff052b37406322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0f55c6006c89da2398eb2740d2212323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ff414815eae807f872916763f4156324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820041af62c3482d0a629951fed6dd4e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b2abad72c3ff1a140830399ad78d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b40499e6c4cf727cd7164e2ada04e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb40cea9bd6bccc78b7ab42f155db48328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976567f8c465979fc63c3bab8e32469329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c4c3c061e6259fbb10552e3a6cb2d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb311bac17b225dec79bb3367d224de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458fa728c9f0dea2950f02a91516417332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b492d1bc9dbcc39ec0d0f956f83e563333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681115d79a75c733b2ab8c25c74f43e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1e6b8113ca63cd9f157b06ba3d900335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b24b5e2e4c725b147969d1250de23f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b7e4491f84b8931a7286f9373ccbb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112965934f4ffcac15d5b143068c6d5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34191d4665d886d8b8be21602c1771339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0a1fcce78c298d06ba5d288058916340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a237f0c4a1415af3bf882605d0f535341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8525dee81b0cc56da8c5edfc577b12342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28de89cfacf0698c07d47ab1d4b864343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a0286c1af74faec85cb516f554561344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52eec01a57d55fa466bf09a298fa55345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47311d659bea95bab2e1e1cd81bd252f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3a7e6f4f64071debe6f86d037ec1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a214f07c3c5d6a05584d7aac51eb061348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd0a5338abcc957e1acffd624ead9f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78648b03f656bfa00a706c6f76259b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f9afeb776bbfd24decd5c0373f489351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fa75d2c3fca37cff75bf99a9fb758352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668bfbb4841e486bae32ea1ec992596353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bded3b9123a0e73746414c5e7299e3d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f55cb4a321824b590ad2a36f6cf00355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2653b6f4ed0c25561836a9e643ca6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830045eaf6bbda13495ceec93a6d93d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cee23953d289ec15a5676cb6421d0a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150318decd0785b4706a8cdc3819613b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe699fc166b64d7852ad284cbde3625360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac091248bf31f274415c1b908346855361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2be17f9381e78d552bdf1a957d47a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a22d6ccdc2cf978233b9d97f117ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8f8a7e909459759c26e90c2520f40364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d24b1e6698f5654058c845eb08ad58365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d373973fc49a217169839c27535852c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533c7740c7e53ff7d2d1480ae82bd49367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846b669c3e885266636f87d03227b48368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496eb1dc474f3826af0e277a3df04389369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6658b01eeebc3456b4ed3efb263d677370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb35d65f62ec10ad2af371a51fa6fb7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78426f8bd7773cfcfe08567b1f0fcd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef710cffee66a2e109630894e3e52c59373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bc3bffbd47fbca2db66ea0659d306374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fbaea3c4bd5206848c9e605921458375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce82fdfad9977232bcc93e817a115de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890aa27cc88ab7d26e10c8b3dfbfae94377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da446d947608e59a1c2ae10961c9f4c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1749941ee9e4f0b103b7b36df4913ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6426dfd26e1a625e5971e3692cab8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53b7ecdf0401133ec2ab89194f121b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee705c506112ddb7ee5c5ff9a6d33f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d99e20dd4238b61bd431fd6d8ee1c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af4a2bac4d46dcdad51107756f6c9e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e64003b314818ad59dd975406f363385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da384443c1fd4e281867545c5bfa0831386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d6c67315fa7fb9bf8bf4fe36816ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672902d68ee2eb12b84699da92957088388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30acc20b31bb9bb7b6b7d299328a61389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba33517fa8e6ccf1818c90e9a5344a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee42399f9665ad0cd72a06b2693a95f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d3cc4ef8baa2f75dc08086b625823392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619fc2ac184be0c15fa9675b21e4621393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dba7bd0701200262ed080c36ac856394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170327e058a38c73a75a02fd7c2f439c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6901eec6a9a1d1722e9adfc3eb5e81396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bb8e540ea1dc9c371c50ab0340568397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59a7525708be1704f104a33f90365b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67c13fb85f86162ae3b04cc462d916399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93f18d2eaf898a088d447fec35eabb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cd3aff9025ad4f62a5373136108e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c890a8c1712afb57e555d7f4bc3f97c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd3b4767016b57de88785cf058c6eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75490a27edf509959b7c58b909c33dca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28b14699e5ba5d4b9b7877373dceb9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d2d40a8051dccd1a3bded5fa1db5b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813f08d43f9f821b071afd026be840f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2947de1b701cd5b1d8abf13d292380408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1a1351c40906572028bdebbcff94d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a27de78246a8839e494583e62cbaff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d07dbd9c3e92e1c6198a9842699c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d2ee7d73e43e468c4e803bc78a59f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1ecacbd4499210c8857d0584a1723413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393a54378ce8366407483247971e01c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d734006c844ed7ec6e497ff2a065bd1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab819f041748e57ccb2971587416ab86416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea20103b078ace4780d6b153d15123417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86de8c61b13995814d02a211aa18c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f4633d9c637f7e1c538934b1fc92e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c93b6976e2e002e977fd448c6a987420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08ce30e99801ff00977dcdbd9d8edc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33de466bd9826acee5c76949d588f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df450f34cd7081d3e037b0003457d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc4489b31bb7f78a3397a740ebd691424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb37d1a01fdfe2a2e656dad86cd8a6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cb5db802d9597a446ad5771024207426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5b1cf39db17b9ba64f53bbadbd919427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83224c71f3270900ba28b30fbbfaca4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6ab8997f6c9bfad51f970097afc0d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a049e36f8506f2f9a7da2ebf57ff8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254ea951b34130e6bc9fef63407d360431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cd1dc4ba99c80518019f28ec057b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599cd8485d9efea53dda2e8122d868b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fc1f188cef56da3b711e67fdcebc4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed707eebf2692557e1c55275f25c52da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7a8aa26f2992f4136d703e291397f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f645862df18bfc619d42ad9bc1b1e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80134863451bf811f7cc6c0aece04f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e1cf1ab3954e207109dd5e1ac1d48439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5577716a45a32447ed5b47d051aa9ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c93c85dcd10764ee701177a6f7e3a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbc40e294b9b7527d79dc959cd6a9a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80752c7c892800107a6c047fb267e1f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bde36871d1f26a4fe572e36c2d3d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82433e08c1411283ab8fb05ac4d3ce7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ecaa7da8c8284aa775ceda468d3e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918465aa6b15e2aea92b7ce9f47dc9a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b643a49b83c0a8fde3e7d1845d386448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3519c0522eebdec6f527339033b0d1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15bb2f9c50b7ce8acad5dd7841b6c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2970ca9375bc358164d908748cbdf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0b8dad257f8f995ad1e9a18d625eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fe8bb0cb0efae80b2ebd70c93a295453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b06982ddf0a5c33c4630f7692589d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24a9ee4aa75d548ab52185d64948d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09df1718fd8e420f5ab5426ad729cd7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7b3fab356260baa889ea29559b5f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c669560264703aeb4252a75953004458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dc53c8662f72c8ecc5c759c1e1d30459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01c0f67c249ff91c9a805af919285b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cfcf8a6c4e9e544434ade48bbf3c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821dbab8212ec66ec1919ab56ba8f2c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3060e34a47dd63e1b18c1711ceee43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27763ab20f16b91a9b9f87310392d6d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff795b2b4ddcafce0bd85b1f8bc3b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e644203eeaf357a8cbbbfb16d929ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be27a4a8da53c3d7dd65fa981a392df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9349b96953d3e10f246e6706b1ec8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6596b1341688982ccc14f5be7c5e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3bff71b33fed9ee4ff298f1d43e8e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3d6bc3022930ec3d3239aae6efbf5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80713a2fb451bd784368615af1872e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab296b66218ca16a0f4c3640da000504473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ad389b29918c636f74c9139e93b3c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f64eefad3868ac0e8d9d7e14f79bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02cfaff9663933cd79a4e7c1a66451476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0c7c5772ccff153ca08b16ef92d6e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955da32564b424b8b8169878a9e715b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ad4df9b0512eae129823b71e08932479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c7da15374cd5bc9f80a068119a79e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537b6e635c57e478774ac0d6f196a6e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb123c98412c8aaeb13b08cdcfa22658482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc328f199b4e38e9c8e95e0f0ff48875483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7c7d29202a2e3b37194a2057b1230484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ea0481253de047283a732f38758f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe698e1255a1c98d0eb7839a814db8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768a1129ee11ef8df7e6d5e40d4fe36487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9137cfbf1a17067e400574f353343488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bbdae0418e07f8b854ab0924ff69d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd0e5739c8103a0fd54a7fd60accc8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6e6ca4b828494007d434809fc79ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20784dea751fb5f81fa8ce2edd692ba4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1afd3138085c8674e2ba936c52f053493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfee0db0f8176731207f1de593e043a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c803a6681d6c0ab248ab8099920e630495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e30d3963a3de8960f059e7315dd84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d67e3124aeab079024d096fc2e93f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a57d02b16ce01f16b92c0415a2904498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21161c3edff421c168620adbc3e4ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f4b64035f715f781dddadc092cd3b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e10ad0f01b441ffafff2bada6f57d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e44dbd83512bedf8ddbc84d5b2c49502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96bad77d36ae1b8c95c7b2985daafe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0270f80bb7ea71a438385dbf9ef21504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b3fc9f8b23afdb5fe6d96f33643e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36001ed6280491afdd0158c90a63212506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e65559ce19af8b4c6be58331b92bf0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de4910d9c4d0621416abeacf83d568508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb7e8dd3036ca19f36e4ba5372d579509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6a3764f5b2125cb84f8998245f6ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a24c90e31b6772706d51c989b0717511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23caa8022a1186f43915d73b21c5159512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f38a1b6f17d3b4e6fc184cee01e7db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84b957b61dc0ba2ebcab2fe0936ae5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145d1863e3ea16283b416f8949c3009515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34091d47def57475c1d1da58f2bf5a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99b11ff15e11e57a6863c0b2cbe225517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94af8b3f3bb7833d3b4fab47a9d584e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8060484ed3e612d3d44001be479bc8e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba03473d80345e855b4f8d911948ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770368a191fa05a4bd1e34b3179049e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d62d02c89e70bef69cdd280f030931522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc79af307065d3ee15c080f58a42e59523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8ee895ca94ca6853c93ad795b94c7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18b9c02cdb8e68338b6241d3ebd8bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab3b0be2e4fbb3165259a1557764b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96538d2d1646405681e4850a1fe54e1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445094bb694d37e94f608d164b3e9b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfd8b50f984912e169da188b84b69a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfbce2a08bfe92abc7a778afa5e8f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfdbd17abc4a7cfae4a5f9839dc8a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690571cd5b5d3e95dc5b0a99588b2b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1c2fb98bd6f1abc7ca120434f2254533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385c604159bc2c7d6a74e0db3c9046b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb241f88b98259b48e3d967407f13e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c5720ec8ca51667511224568f4dac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7dabb51cb101e3d0a348c31637978c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bed84ab927e2d4f6528f476b67a956538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fd79def8e4527009950e60536f7e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4015fa0edb9581ad4fa8335e0ad07540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d884be69a2618cddeb11c495461493541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07be2d09f17b92f9a13e404874667db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a89641c66df685ba5398e660d0c5e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810b004c45fddb867d19f96427fa7c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e64e4626c62e111b35e4bdbd5fb67545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1b2eec3df048ebd7c6dcada861f6e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6681a563689eed67700b3ae9bdb39547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacd5af94f439ae1159e71be5c386c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc369f91b50792579129864affa53935549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94f2c13db32e1a228bbe53c830744b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf792db638ee4a47bc20a36b1c01177d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8e80df0c0beccb1732b28d7d84d6c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf03d465bdf55a6f82ae417ea867dc4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78ea6b0c0b90a086153eda5319935e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48300ac380531f5475a29269860e6cb5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e89cdc9ac2a8c96b99c0a77988a11556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3fedc18a9db5a1bd1049b93dddd46557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae7433715ad4db00073ceefbb75ce5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bbd4eab74f326a742d14abf29520d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed837d049ba012e4061fb9f103806cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d5c4ed90baa8f1081b84b98ffe987561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78ffea68a1f3e144cc32516cf53c9f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11979042da855d3fdf641829228837a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdf4fc0829e355062a5de8f8f9a430564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d907a8eb216426659be3f5c9dc00a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a999f084b21657d248a3b8f2badd4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837c009929435a6944721766c68afc2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa794531186577e5a32a819cf469bc96568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba0ea0ba81fd185728c7cc6eeda518569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fdfb069cecd1dbe3d7445d151114b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18be86f2ff73e58842af4d41288ecf7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285bed9c1bb6c8a49ecf23eceb590ca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89986fbcfef620a02673bbdebf1903a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ae8e3f384653b4ece659e2677f3f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db61c69c30e1abbea6707412125246575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4935f0867bac39a7918404dc6a9c10576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e5542d1a4bbb79fa5d5a32ec95e5d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c67a27b8fdc3a96d9fe5e8d9120e62578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922472245e5fdbdd2450be19d8329bdc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83a07fcd5ad968366c34d9619a23a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfe62040becb03cac99975b46b881d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79614883667ace694dec4ed6a9d857582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fecaf4dea038d751bdc9c5110d55b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18389754938ddb955ad00471ea0e50d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e6899daf31e9a64e4403dbec790b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcea032daf8ec59ab7555e02952a16586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb54897c487e06649247eb7be6765f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8b4ca9d9016d7ecc756e0f32482b6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0671d673d2c129281adcb53a2f77d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335b2443a5da5af049cb55bf7606e74590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff80a69de55d245c3ee4e852d025ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69023d8138a48d6fc99521ec2f323bf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aab17189f6ab77dfcf06641a8a204593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dc7626ae322c9fd97062c4955b025594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293537992ecbf160311008fdb8a02f0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29759c62e2554fafade2463fcb715c77596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58246e77c2e03996e0030e03bdc44933597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934e85440132802e48372b282c7c402598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de23df6e06c219e0b87c545283d218a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e750a81ca2785022fd0079b56107b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dbfd469549a5ce935dab0a74a6b2e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95853920320ed2f9d4459cc29fccd7c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3aacc676ec302dbf81534d70bc89d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b22b8abbe714e1b4cd76cdde7314c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07919211f171ee93a6c52eb7c3b59714605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509cb895908eed65b4cc42f82238ba1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0587f429d98a2cd9cb58f09c3be89c6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876476d7f38f79ace46e1c5222c181b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915c40ad365b13e85130429077ee34c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f8d1ffe31f693e81ea7702dabbcfe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d8384ad231e72489de02bbed0c5c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55229fc640be809a3d815ee09a90f46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7b2aec7e4305ed3feeff863f8e4ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ebfe629bc5cc9574231e3854e0ba1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f93c76b00cc8ae9e3eac083849105615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42203e8a080dbb42e082e4df2d7b437f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340046b0f2041a70eef01871c9d8e65617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6f32977304630b6401fd13509921b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b463ac2e7bbb5522b7597e0a1b41b0c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d591597c32bd7b1a25d0f31bc7f575d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a3836c45f67f3eb24cb220d5689f1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a077d4817f15f7883af3a5a5efeb47622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b2d215465a27252e030cb96dc581c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b48d520a22e81165b343d9a587e0b9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0f341739ff813390e48214f6f68be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5c25905482c62eae72fdde70b7d55626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935d97aecc56891d9a3acf98c62b5b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b95483ac8b6d9ff19201f5af435fc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e9ec1f1d5ae948fd9031ab44c9b7a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46ebf7d23043806f557a0db790c5e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98c967436521a516360c241cb70c79631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301acba1105ecbd4048dea5db5f60455632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3955c89ffd462566d05736f074e6cf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb115f19dad47e5b684e89ae626b517c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65427b61cc18cec0a617f8f29cd7a47635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56761308138c716a88647daa9ad2bd0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7807ccd6c8abac7b9c8e84917a7b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b9c9bb9e7c7b355d3d2d08c1b71c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0763dfabc6b0eeb657167756376e2d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172e1d4dfff25e2811b5c410c496dff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6993fb998ebf2048e64bc12cbd469c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e11ee01c4ead130000dc0a4d11eac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78f5ea69b1b9c72d1b86c88d567826643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac87461a6b1e17c5faa485177bb609e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e75b72ffac6f0c20cd2c84da4dce8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62ae23eba95aca72e47eb773868a0c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64870900ebc286fee7eeb1c267f99618647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3978171ae89b11e21755941ebbda0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86366804cf46d1a73066b1272c1e7df649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7641d5c63bda8b48b7346f83f772ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb3620bf075cdd6d0034be699f9ea9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1dac3f570a564ad3df822fbc0a0d4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4831989eae0a1556f273742f7f45ef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d702f80086e55dbb4d55d3d2d2bf0a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b5ec1a7f6c1943f644f48de990eb6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7d1d8203fda431caa81ac141ab9fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83034a160f2f477bc8ac0ce1f14dd9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f8b7bbcf52225fbc1232f966e03f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850df3e2b8ae2286e5c9a84d9b9dbfb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab540826967c46292f89bef038a0fb1a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d2edf5cf45fef4854c2b949ce6c94661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe666aed312b16e748645476aa9c368f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b10a587b0ccb89e021310435bc1dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c94e78ed1faaaa793267fdd2cec723664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff30aa16bd88aa2090208cdb1fead8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a7ee61683ce5d2249796f408122d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656b764d339d3363fc2ade98d3f2aab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df87fa81539b86940bcaffd57b0e17668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930242567db2d51285424dc7623ef74669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca92de67557b21aa3bbe2f8a9a49a3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a12076c50a7c01a5c607762052caab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e283475e1c5588d2539b65ab6d7b4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b70fe19ec9bba4e133289f4b55526673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810dc64418504dac242f18e7dae2e63674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14523f5faae7ad963f61c9ef1d4d834675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aece2c08b0ede1d0de1601bd7cfa0d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825dc754be78a8c78363f16e1a351d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6586c6a2bfa4e1329385d4bfdec02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593f0cf4d8545df22e39dda66f49c34679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962429f8f6481e30d5868ffb0cd7124680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eef55358af77a86371eec44928405e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b941210fda26bf6cdafbcb0e08a75682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e8c9e2a64635a1e7f8a160c957123683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628643cac01a51ddc870afb1e98da626684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d3fb002728e32f84647696ebbe947685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b556a6348109c0922f238b0048cd5d5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24633433e27c8d5f215a3d9130e8bff7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9aa6faa3e9a1ee1bdc09d72ff23cdc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1831df1a9399600a7ef766501f6daa3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3b441ad8b6420dc61b2705a1864e7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df1d96396b5e01773dd70a30de636e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7edc420667f4c4dacfa02b01ed81d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c6e906eca4c77fc820eff08e2ba1e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e0254da4fe1d309445f03c83c61c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559f51dfbaf6d43ed8b813198c23a54695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f172ad977608230143831266a41a93696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b696d54a33cc5c95bc595120074ba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5183d924c454c4a5e06f3769f4b76698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99282790fd210de5f3449d519a06811699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18427bb60336c049787a311880886b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d23c8c8335b48aaa276992430e5603701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61cad25fcd69056ecb138517d2f2dc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53898769c520becc3c14101161318f7e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcc0112a0e64b635e470045bad4d56704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7471a869ab7313dc3f7fce0c5229edc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42effd63845ccef8c13bde44bde8b48706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df508b4be9e15e613db7eb1d852eeffe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e47cc8db93e5c176041b2182e20072708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460050e03f0bdc7175a1bd4b1043fb89709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92899d2a805a8bbd96e812107c754b3f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33227a00b0906e75a2fd751b069b7fd2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84fef6d598668652c78d552f4dd302712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd294a11fa6b967521ccb778d8ff463713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76350ed5df543748dd229b1e9944001714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab4d7dbdc0e03ebf4cd03887a5d960715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63df42c3483974b7fd25a073f28d37716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf77a3dc95ab3fa516be5dd622c37d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24184b8617e46824ccf54fbba85980e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b843e105b1c0adebf0709f4d9d0d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091c7424aac091ceb20bb101912e971720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe9b60a1227be1c85ef5b637315d2d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea849d8a0b15dab62539fccf3e86e5c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b06a49262361b8ed91e2c07a322232723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a30be4b87c5fb7c493df22a001c8e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1fc719b514a1c7890bb88a449710c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b9daf4dfdddb31209d7a2f215791a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab784d1a1d4664f166f540294c1bd3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359b16246787c095dd22049de5c666e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cc0406108e1bd814a446beb480386729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5a88deabfdd79ee664afcd3a13b4d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a149703e448be378186794f56b86e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa6d59bd56b2774ffa360b8e9b2596732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6abc40487983433180bfb0fd45a7e7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842e260e14f81a3d7676127ebda004b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99753c56040204e7ce440408ebc138c8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6af181ab77fd6011dccfff67489448736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0ea75f82e4b2873cb94aacf8208db737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e269a3cdcb0b8ea504737c49382020a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb5a63afe56869bbd217f1b7a67bdd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5374c0e779d78332b05f5db30def7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecc88735e10b5b834bc8234f502c43741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1b8fc87f1e8a22d78c75d0b579ae6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d5b6376c64901fdf31bfa00ecbc8b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5ba145f8611d6c8e59b6f76f7e88a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1eb01f7fb817cfa20ce6e70b017ed6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8efd37f69645815568e1036819d327746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac939b0134a8f9091acc4fde878ae465747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528815e5135b57bb5b4a3bf1bfc1388748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a072a14c915b7079210d50354f3ae2e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75db0e0f2f5cc443c5e5ef6dc99e12750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b8c0ed53f2bd00691999034086538751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372d7780415a5600ee5daf09be456ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d44c06d17fb15d8ce8bd0b8a973842753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90832da4f38f746025e7eedcab497ee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa07bc83b0db5f2cc0798d1f0150a9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04da76e80af8bb0aedbe91dda2e2cb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33d8e33108af7c380f2b45fa784aeb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195caf7788715522b30d611e54545dc2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d75c84c7dc2b504f888bbefe71413759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5fe9db672aa914d2e9416767409ce760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0039bafad1980e761c9807b894bd9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc77bf449cfc2474a45069b1a22db5b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c435f307b0f5fff10cc695c1fe40b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90882520fe2da362db17f871d90b63764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860674137dc9ba4b8d090926f32005de765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f133dc4af76a8fe4fdcaacd629f6d1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af9c7f70885a11cb41d2075ebbaf07767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98db5459a037dac2a284af5dea7df8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47e23d225b1f2333fc75a4594d1922769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f6c6a7853b208129563b906057362770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73361f49b9300f7d7ac0aab786200ffb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc6f0f6204fa7edf1d5d310ba521df772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c952a51d8763657195a1e6cebf671773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120b8d4d5a42c660e6d19dcbd0ff165774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe1699c41f6ccdd6b8cdc5ef511acc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38d871b58b383f3592f12ac0e8bbf3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8351f16f1c6516fbcccf9e4853f3b09777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6fc1a245f1f70b8c81592867825f3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb284e3f5c02c360e8a2354a140f5df779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871f8277c7802cc33880db46ccab6e8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90caac12880c8e36bca496cdff0d06781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a349e72c1834882462004df113a1e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9ada786ca1a3b8374da08910c9eaf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20499aed029c0eedcdfd1e82a5c5cb33784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5006cc5efe192d6ce6cd07683d6dd4d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43060f7173ad4167f571a171ffebc54b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5970ad94946847636d14de140c4d75787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd53f28310e2b56049e761d37fbfc70788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2a026035050a9d35b616868bff021789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d3b955b9a66b102d2dc57f581b85c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9e786b635f733a6a4bd3db4cba11f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708782c678ee9b21b1a13af61bfbb3c0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c900216c62b55c80b0e16ec0fde6f9c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161230737dcc08cd23faedec7c2bd8b3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828d975f3786615a8d342d3432b9609795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3dee85010701570aaa2a26203f6f1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08661f08f49dc502be3ff9c8503c48d6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf52c71bb1d0da8b80b6ad1d32af1b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72b114b32a59407fabec7e65d97777799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2d5448b8de6b7ff13c174dd3169ad800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3953fa99be894fce92ef802baacdfe801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86d0094d6b6e3d701d2d1e4573f569802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886c0cca9f83774b11f40f6dd881812803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd054792bb6e900fe79a80ae3e7b304c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1961e5138786284f9d6b25742119af805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13606dec1208412360344057c5951a9f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d686b2c746b1fa346d08b4b0b2612807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e4cda8a8668e096fe375589a964c6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29392a8b7b372e556dd9aafb4a365666809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f357bdd5f42971c4414a6f74c3164e2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607468ea33a9613fb011e46d2375caa811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03344b3c6d8dad7c2e2b24f91f7249e6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98befe49b0e8b2116c3366ef7d1eb410813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e5946f204df2598dfecb2e706b75c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc4b1ec0bcad024857363138a63f76815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46260da06c65e148fa0391513328e1c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154071fd22f275c05c02f09373eb8898817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10a5019df025d425b221302f329821818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554547f169310c08836b6b3aaa83951819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5069aa3020e4caea4a2d787f30c2f16820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0191b2357249626e993676f285239821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d2fb50e34aa42e0cf8da239ca4b93822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868fb162bfc5c71639aa916cbefb6f5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567e415aa7c782ca5b4e6c01e0c53d8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8490199abb46effbb7e115131727f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2c6ccab31a0b7023856fe50ba61ae826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51beebe68b247ced79463023a89be5ae827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927002352f8baefe97aed7d7b6ca4a18828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb813ab334d982eef613b5b2c52478829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4977fc2af34edb7bec23c906abb77830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feeb45f16f2d65748baecc93b5435fc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebd7e4bc0d00d49dc27cebd90f1553832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f555b5774bfb485646bf5f03af992833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ef4b3ab40e9b9d9dc70aaba44b987834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55171d1988bc2f83b7eec638cb86f01a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e110e7344b3936cf70116a03ff9b5e3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239a2ba797455cd5175e1d7e0805378837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345714a054a6a9ed304572a19386f50838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53f9e22f2c728537fe1eeab5b0bdd7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ee0ec1ce084851619a6925c1ed274840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374c03c2191b81d8e7019f88779ddb2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d247e5d0abe00c9ceb9e8c52a895da842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714efb0f7da82116ad5e5a4f79ba8c04843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310df7316453670949aacca5ffa5a541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357356a67b6ed49abe5f848d394d7fd12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7428e5ff6020be5af8788590ac726153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a7c88c327e48bd4e377e506fa7cbc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bd06f1a124ccadab278fbad4486175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b957a11d4f978b842dccba83760216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2382d7b2a8e5e23ad29333f989a9d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263655f84d023f31476d4b8d0c1022708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d61b59d5546866dbaeba508ea79ab59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa9af8cca3b7b0371ace650314e92c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e250e9807a1d968924d05ce771d1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bd0ac8a55121a3ad26da3600021a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e5cfdb0a23ec5b7b25282675a04bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d87d09588d6d931e70366858d645b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfecb98fcfe0f5f08bc6ec7cbcbb7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fc08cdcc4e971583132012709249916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a9d34ab88e579166190110a66365117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c7b31e2cea01998c7c50d5119e65318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015e22c372695f0ccd6c5a78637f02719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e77f9ca93f4b0a6b9161b28443965920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d81882ec41d69c7649ec0ec9432a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff11751ad72025dc21c3aaffe72700c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1900b50f0061cdfed1945a3fd95a4623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131655840ba1a7a60b871815f808f1424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97388f771044a3544108ba83bc48fc7425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234d57ba0af4e824b4d4498a906074226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a979e811f25e647bfdf55268f776c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c179e5734c754773d413a7f6631bd328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1694f4ce56d7fc4c74d6096a347bd0a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f51e2d2650d64631ccae3b753cace930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9f821753be9a91e2a5133bd7e768f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8ecac80b0929cff6c4494ddd66f6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cf89d5c336026fadc1146258df29533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697989c275d21bc0c650d397a9b293a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a28e6a611a5f523addf460506f5f8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e1643f20e75598b10f907304c1c6436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef1be66c57d8ce25c2f71c00d07d5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1f3389b03f35cb11f210e55bdfa1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5651fdfc42e4471635fb1361329ce439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310e9ffc1b91f6fd302683e917677de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632135e31ea5e2777e67fa1c8a1b7dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac82badf0ae59cba26a7303ea45f7542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60eabfb5feacbcf60b45aa3c74622a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed731d614377e7b53076b9cda95574c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1d5b7ddc2ed09d67907825a47560f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd75afccc4a18754ecc876568076e4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da20fff94e3836dcd797388cceaced247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd8aa3bd707bae598846158cbfd47348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4b1eda58bb60c0b07596317ca10e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc22865db7d209973b0dc360b8bb0950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d2c0dcaeb6a99f5448c538f05f20851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a56b4c8bfb9cb1fd55639f2cc64c4b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7fb8f05db8859ae8da1057764d1ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2149ef74828c027a7f48309ea70b3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d97dc953d654fcdf1f457bea61770255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809e1e3ffaa96117320579d4d20e78556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06e591e22968dbf13f934a2e8997e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3128440e41986cbf783a42c638c3eca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdba5f55d8fd88dde16487ea1b0bbf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a769d0855ed34a20137f08222a92760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f624ab12c5cf3cc309996919342a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daff48e7af41f74c9314973a616c45162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9f89613f4c195eed490a4b7ca63ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522a6db29fdd4c213ff731b24e2a5e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926637493035b0c472d927950a4e51e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d45cf7313c8a398133c82cc2c9f7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087fe079ae8425983511aaf9eb9c71467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e389bf3d03e67ef9d2620cd7c0a2e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268967e3db636d825d1182fb1decd39269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9a012c3e311d75b4f710a33a6a69270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e22b3e7da4a9782db77676752c935171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ba727b766eefe5379841b89b5bd0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646c37808e9359ce4b067830dcd5efc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2a0d8a81598190708bebc0b6bb84c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bd9524273897f1c8f7ee9e52abe2175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee8b47ce9cc8974d0658205abe6fad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033f1e5373014d87c915c22e63f792577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6b929f6e8d9c85c63d9f395a6caf478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19675863ca5f29b26c4a1023c4a6ef7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9050de85ce7eb266ab05f4e60cff480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309939c7225aec3139ba3e985e67f62d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e33b945f550147d06665e417598cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c278d7bb9a4b0de434856161654949a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6833b515a824dcac047a79d95acda8184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664187623b6e6248ae2f38cfa3d0e02b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1d48b537e4c1f4553103333de082286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96ed7eed86661fe566938df520548587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f6b1fe10c090e2a3d80b9f2734dbf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65baad205d1fcbd1a6c32af5c4d0d11789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae32ad4d8facb55a8d9b82b93baa7590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c842cabddcebcd617b661147efa576391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cef07a786b4e450d28a606b27ebdc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df638275d052c2ab7f5603445c7d2d2b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fec205f59e187c36dc5fc7fd4450d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e957753382e0070266a942d25590595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3135cfdf01b5a6c9dce78e91a07501496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3c6321798bc1d365094c23a4b9ce997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115caadbe8fa6e48f858ee1dc7637bb898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8b25b178c2860b0942b0d364eb84b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca403f61c9afb35f0bb88d9aac97db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a5ee0fb7e78bbf5d1378ea2394b8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e130012b98202a982f4551eb39e9f4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa071a677a40921185cad0076b5c5d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22184e10417a89ff1cba0e6b74e730104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed6235eb4c55a966b24a0bdd259579105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff6c05a2e6c3c46a32c4f73da0196f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7c7dbc1fb7ae024cd2cb910c783e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b129f75bcc1cd83bd6cdb9eba093a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2faac40a28e556788398c38adb96b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51870fa653b42c93299cb24a2649cb69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78999c7899e5f8bc74fbf50aef529e4e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224b2c3c0ba6266a387d18945392418112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68113f9c2543c8fd134fbd6e0e106716113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869410199801e9abe498a3e44016a52114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105fa9da5665be3313d2dadc7c6ab71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f33b65985856309f88c379ffa8c4a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc22eaff2ba65887e18407411be67bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dcecfc77229631ae4ebfeb0941d74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0881f6cfcad50b433dc1cefaa201b84119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e759708c66e5caf465b86ad8f76f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e2382fe9f0af177b44e6a531e2846121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730ad619c878678b50a8d8b4b97822c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbb84853b03040392ee804bd3d8a80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646329e98ac40cc72824ab86744c81ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ba66093c51a0a2a254680aa77dba2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03918f0a1b3468bfc4d7c22e5544a7ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b64b066c5fc258ced6351dba36a23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c47a468f78e8a447dbfca52ad4d154128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aac50f483d1ec8d4ebc1d1f43893b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56290f8f4e59dd224c081e5f5e8c7a0b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ff5ca5ff17b5ed1db40ff688574b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d759a7beef79c9e411dbe1fbbfa0b7b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38ef3500528079452bcad4afd85572133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90168c64f7d10c8aa25f76932afd6502134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33763531a7c80de1d9ec7e85356b4c73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90178d0f33e776cebaeed0f66a339f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f06398bfda2477ff2da3a1adcffd9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f14486fe5b04555ffd227a72c1c083138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5127de75ea5a38b089f810ebbc32e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320c04aebd95b0598e87c1524536002140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c77709a32034a40cbc93d67650b13b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95808f5fa36e1858201fb1c9b594f71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6d00fd16cfb51495a37fc50cbb61d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef9afd999be7fa635af8e80178e622144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cdd19acff8e39166f057cf8e106d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26ae482dc41e2e97d92bf69ff75b20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4ccb30712213e5ffb400f71f22bf3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e27ce73a0a84f9f3b4ed300855df6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1ecbe554010bd21459a5144068004149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe069266aecc542954c7843fd4fcb04150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e77347ff7976080f0d0d8c7c1ea5a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eee85ffc9da0f0725363bf4df20c4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c34c2ee2fdaf997d5f342d79145c8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190bb6e49fa8d27d55eac6ffdef1e21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2586fa1b8575547fac1e1e2b43688155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8d8a67e7ea834bb854d4b40a963a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac9ae1ab6e796a69439cef871161b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad122b8b0ea929c452668609c4510c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229186ee3c7595b08b5abab614b5ac68159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b0ae2b09e7c3f79b78a6e176d879f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee342c4cef242852a645fe1fcbafbad7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bf004de55ee6f3ac2de38a55a4e7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840740552154fbd89d286e5f91315a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44356a717ba24d8252d67de59eb698c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f754f55895fb83c5691ab18b27381e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07725eba51322229a0da596268cf35c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7674777e72600c2efc10e89dc585ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222845bdc78c2e791e2b44cf2d06106168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2be163535ef8a989822bd00210c64e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bccf6ca4ca97e30b2f1992a5772fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792379cca417ed8a636ca807d211209171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173063b5785294c5f5b19a428870dd1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af789fb1198135ae1ab609487265b22173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67473cb80ede5f93475beca7790978174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c77ff530e80faa900bb1468952de2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a26f703e0c857763601c033019744176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb65b74630c19c66e390b6bcf69ce5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9ca6d5494ceec690a8d09941accfc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b82cfa910bbe4f0a240e28e14d3b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ba4e0dc0861501f0d931f3e86fc68180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b50a980a21cb97c6e3e594985e47e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5143faceefb10e10f4f5e97caa72618182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dccd1c321001b8ff2487e8363228a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34548cbc3b7884af8d17e688aef18b30184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c9a974fd8a83fdf33460257b9ed08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda2f86585145bb4d7d17846f5f7754186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b7cf49d00a0ca58e25d943af663b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b0d6f5c3a53e7ca74cead53c59fbb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffd3e25787a4125f51ebab229d140f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5365ed748e4a107ba695489431b7f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23408073bc3edfcc7fe0ad8e08e4ba33191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416e116eb6203df89e0e02a70bfd779192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3deada9082543be6c707e441e706b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03624d5be13a0cd948ae3b565087ac71194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222076677e5abc92eaa2f8139719aac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6e90b1eb9dee30239bb1b77913fb2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883558d460ca1fe15da2468096cbb2ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b7ea1ac2f9dd61a47d396b698fd9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d5966b4c108cc9a87125def6ef36a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679e27016f8a378055db180d50abdb5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072a19dc22e446446cc0196970af56c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68ebc71ef23cc93756af880ca633c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2aeac0ce315bff68e50a552befab7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023fbc03bee84edebf451d912c60fb2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833dc30de14a620806530652d22a3e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bc33b2871043d4eb6314301c7cb59206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7248f49139d4c1bc8bf522aa73fc43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d954769e8ace942620547bdd5419a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bed5ca32a73b73f370e3a345bb3821209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad8fa9331c5a1eff329de848a8627b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b58375ac6b105ae6981e9e7321072211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a323b3a56fbdb0c26fb62700bdc16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff501581c748372bf852e3d9516bf51213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12dd796742674102bcceb1b541aa18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6328fced1879bb5d4b7b6f6e1379eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb89b71b1de7cb8b0519712dda1007d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d8727186dcdd52edbe4bd5fe24006217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef0e26cac72ffe8511e5f525efda45218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b9c3e97aa8b8589b2f7a659c21ab8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a92271ffb61304e793a30a6719bdb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42c9d561aa6caf68375ea3f4183cc2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770925843184f36f7a436c8b527a2c0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f67675261d7f2ec526b0f07193907c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc8cdfc3cad89abb337c231a50c8a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0280ff44c4af87e0cc5c0dfab356ab8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43532953d3ac57a83f024f749a00cf6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d0cbadf30d1c062cb97721ad8258a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4dc116ff4aa2525986b6bd4235ea9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8dfa28af7949b253ebfc4b8bc282e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef79ae685dd123237c3306caee31d1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01a1e8af797c615a14d80a34cebc02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42268d17dbc36801b30ecc745840cf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704ad456d62d812115e6856afefa336233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb34fae9b9bc7e9d1fd31c681d3ee4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4c9b250055245e884037084612a58235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278ce0bc754b035067116dcfc23ecc7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe99df1916079959c61804fe0f92eb8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ad8a4550ef12ac8392f4ec44d2b0d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018430a85ebce3bd52b1fbbaa06351f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4a3e3bb32c7c61f9b97c6ef1d2adc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b61d106b480f55c9aaeebceac3fe6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1244d58be389e9739df78ede1ac2f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e23b1de4d1581fd8bafbbca1d6199243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd262f0b4a873b94c04277dae64f75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8ebf46c097efb9536c743ae01b6b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6ee6e74da6338080aca6fb2d93ab1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9b095d2b2aaf1c09daa40f2847d88247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a45098f95f3880c6a755922c81f2a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec348987e2337aaf4f447d61f7d0a53249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b787ac6e90a7018fb77195508c0d01250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e018c80c23f94fd634f911de7a8036e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3819dac703229d1faf6a4a829070a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400c583ecfabceb78f41c665021147f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25177afaa3a70d81d8d046beec6d1d9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a7c50c1954a6676493764dde1d77e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bef700782a2715fae52771067f311256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b54f7f280119c56270c755f863a6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cb2af47d4438822135f6386503943258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3d5492a96479293f14dabeeaf80f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013c1f57c524c1c3fdf5e62ec5f4166260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81ff0e93cc5fdd4411c28be9fd75bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31865ca81b1d763dc96f8307821e7e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e9338c9ef7d21ab547e86fb915a6b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6d9500738c15784cdf2140a1d176d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c8702fa7811cfef63cba39fb2e104265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d4416568dd128a75e87762f65b4eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf4ffd9a759a94ef04c03f2b7207f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4cb8ebeaec5a933317a9bf23dcd85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbe414b807cfeeecadc003cd1b7710269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e25576da62d70d9d78ae83529862d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b0b574ab2dedd24d0e0dbfe48428e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983890511e6435fd7d786ce8302883ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ac578247dffabd39cce53c57c9d75273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54689e7da99a4671e64ac5505e796cbe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67418f545c63a62e47d04b223f8d8956275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8c77b667a7c01fb18ae8334a2a36d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0977df7d8450a21a5be0d5894b712277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b0cc808e453e3fa1b3e66ff225c94278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74368423d1dce960dbd4277a7077c15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03197956e15cedc8e6398c1dd121127c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680f7f68d052f4a68d422036a470dec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08882e4c6e6690cde2b98c49ce98af1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3221d6b5a23a381aa319c32622d66283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c17f4d2643f6ae3721c71cd97f3e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e586696ce6d1ec9f9b028c689fa54a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b81cbaa7682a0e621821a517faa641286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e987d4bbcf386cf237e1e33781997287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c855657344a5965ace66758e4da542288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3a2b974b294141663e57fb3afa450289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a366c5613c20bd41eb2c6b9ce3745b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a5a7ca51e7b218911bcbf70676f96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b30263a2700b8865d8fe150fcf127292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f391edcae9bb750a528ba391f47e87293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1669396b5a9b035f65295d306d964294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050ee2f132c66b7ff1bd0a4c3131987295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1303832cae68799e0c0b101ca27a34296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613ddca9c9724a4ced4bdd86efb08e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5462f8836f251243b70a45755e1b90a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e93de38bb6fd9e38ebe5dc78891745299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c268da94878498fe414c1aed9f3e940300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2916a93f109ebaf0b7016e5c28635301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80966d4247dd5368be57c1928f7c77302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af156abc53d6b441f3975344911f3e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c63667e47027851d9cdc0984b57292304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d3b3a48c0c90b07c11c1d0cb94c84305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05204fd7b0d7d182a016a3a22e41f000306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ab4007da09e8a11789e8915ae21fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53111e8fc2d2189a8d013a6e2533ed33308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533c8e6e3d57c6aa1e2990577a188f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd58cd6f47527bf751bd165ab30ed2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796a84616db72afdb4c8cdd0f1cb005311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37a6aabe5c1eaeaa944b9bd05fbd84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1397d390b01d1dc6232fd8791425f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690ec109e4a79681712ca5c83dc8ef8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8119a48d799b70c80d1047006fd2d3f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6795130d4dede44487c5d05e9d361316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df08ce384271a5ce30fb73f743e1e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb692b3aab2316339722e61e1f22d3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bcadbfa7c5adc1f1f7ab6157fc201319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304dd08dc7c66660b500189559bed07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e75266c4634127543c0a467b4ec04d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dbce647c7418a344608941fdfde6c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373cbe52961b08a5d43ba6f095c4d47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e022d8cb851028cf1dcbba2df61c73324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bffa3e432fef328a3551146a011455325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbd63f6a6951e5e52c3a36c9d2cd4c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599c3327c20319bc2ff794d2d021ecd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c8ec14f2ac254be11fd214759025a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728896329a52083f4850ea3db57054d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af19e90c2312c1773941e5e674cad6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef7a14efd9828199bce2d566a3c017331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32ec92af5f67b172377cf984fbe975332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed13c1bd2dc02a8cebb7a525d2bbe27333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104e83fa8052991131759a987cc82ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005a2a275eaf354e98db1e4db3e2e29335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2121aaa7417e3758a2a83941f030ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dac9708973a59b341a088630c65737337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046eb24e65be5f1ac1583bfac01e153c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44f64e804fdde00ec6f0619f370c5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202936ef7c86b7cec38e18c67f37954b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5b9979a5384e64295b36fa7d0c0d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c3aca66b672927510a4235bba3cac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccbdbc8301bf7bd9b0cbbcf4360b8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a914a282f5061efd3ca2c0fc49a565f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f95ca55d07c4a2e124827ab11ff169345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38b44a28cf6e3f713ae47d01cb3a2f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645664c5aedc3baa2a4f6272fe033cb4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4127ebd7e1a43fd0e566ea368d72d27348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de757ac6fbadd0e4e67a5f0575f4e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656a86f88f05d9b8450b6041b3c26a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d903fb77e698f09ef0047a5992f59e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f42825e5025f56f392f497c8b9c19352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbb6d1ea3d210572e426f07b9c1b27353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ab4cf841593523dcbce5aedcea8ad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70250e973279d097c2fc00372764630c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470989efef7718bf8a0d4fa9a32f94aa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f9c6f9bc2af6c68f43f9bbb765bb8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d228a455b67e6f6974ebd05b6b1ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7c481062d7afb4234e4b9926e7ad0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cb10a666ee0a6817a599002bea7b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99d76572665c830a59acc73518157c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd59e2e5042d5fc7ad459a6c5f198d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38614502f8259602923b7541bb4bdc71363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b2db941ccc493c18fd20ec42a284e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a3796ec410d9cd5e3344bf45110b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88005e9ab6988599103db0f9bb42e96366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51dda3ec8d062d8aa00ae5f10e17a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc50bfffe8aba2bd168cbcb99ff0a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c325f434bbe75bd5277aa733573ff12369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabd09f23bb9cf3072a4bc46a503a8b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be52c8cc183c8d5a9de7fb173b8c95c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e8ece2489b0b16c1d2cb2ec346e72372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1e7bbd3d199167cfbd00f5150cb41373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ee18842070b6a111465c778f6619d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc17d0e8a5a352050b022266cfb874375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff315c77b8831469242665e33b694131376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be2664482ded0c13fcbb6a52c33d57377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16694c073672e7b9a2b71606e75f2296378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43bbd09a6895de3f43924c72411d28379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3787c8269cf21f8c5072d25a30175380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c150992cf5a7a4b08aab91d1823a7d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb97c14f89ca800e724dd356def7c1b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0c78f88e53fa9efbaf9b2f3184b79383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb28683f89ae54e58d5ca1a64cd8807384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27903305e5bccd90e56728978e507dd5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fbbe3a0fbe7cef8ca0999643f1304386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424bc86a8ee69d4e01d9eb2cb969a8a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648c0aa76394df670f5e49561bb64dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9788602f16bfe8f948aef9028f870389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154e99e61124dbb63a455cc1601a6ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897877b55b45021cef223e1fd554da8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102abc395c192878b97e9fc7de6930d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f91f07d56a91dfba602c358388a391393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b4b459a67f882130ee1bb0b8366a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ecc18e2e9d6221305d5f24cd993de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132644fb19a47ef65400005ae7f4fd96396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bbb99610e2673a3a350c33acb28eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8dc8a9d504b0999f45084df1e5ae5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d93dd3acf14cc3e3ebfbe9b7a3080399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a448816fad5498693c934e3f68b18400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6c1bd1a82211f7e1f049838a3c22a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f6b9ae90d878e32eb24d7cbe1a2e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f342c16b379d3c7a0404a7cd52692ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6092bbd196f1adb700450740a7b8895404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8567c4ce4e1a746f3078ecff9c5ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20816045fe98828cb56f31dc44429c6c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10471f54ea4fbc881db345cc49c25cfe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f166e396c589104676613f445471fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20cc734a85ecae4c6dbf0b5373d051409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78404836b649569da8dd975110aa2dd6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeafd50e58006804a9f5bdf1c82827b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e9d5cd3310a6c3baa1f70490b0732412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5421c4f135d3a09cabd6fd856e5b5b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c867b0b776d17a0058ac2c76a3815414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c29d44dd807669655b6c4f3e341d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adef4bb4e17d12de8f1238811c0f50416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f28a359fe002bc8a0c256f6236b9b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7838184f0de76e5d6e88a10154380f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf4897083246ab2f9cfacd7ad0d8dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd289a50cea032fdc8db77ecbb0ce25420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26585d8784c138adf1ef63a56e08e31c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831aa62e1a9b31ec599129de7c9a978422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6efd21fbab998c5a570bb9ddd3920423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1880891cce9b9931842c478309086e2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f0015ee1304e0088b6a4bec0fc678425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f7322190f9106e594f4f50916f77f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd5c6fa7e375b8194eb9e459f8e672427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fce776b59e739f1fbd52ec90d81c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb463f403f4d13796cada250e8234a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecb617fa44d5d50eb88f1da1b2b75f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6160c57314333c2419531abdcbd2bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481914f09640b6dad878b94093132414432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e18aa5b013bab999a0cfc718fab03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f7f60bddaa9ea5102b76b955aa976434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3ad01461fee3adedcda3294facc2b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd0472cade6b7c51a5409a381e3025436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08adefb80b3f884b2b1d85dd19e1e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1c32901bc376a371b75de9413d0ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834c72d3980d8c92e6f3b15b8f2b6cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b7d3a9f19df3cc971f2b8364522ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178ceb973e266547f60f5cc3d613882441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59925a5b2344ba97323aba1256415534442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860b29de4b8bb6c75ef457aa009a316443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfd029971c3f781a25f352f6c474d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747326e49a2a354bfee78cc6f78f5615445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b0f2fef4b3493562fc266d22b59ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a724846d7c51d8f6b3adc5d884b46f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fb857478c913f6a1d8000bae85f18448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f56e415048b540ee95c384dbf3683449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae02957416a0f5e54d13dcad5db438450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d76dd708c0852dbbb1742c54d1c6fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7c7561a61dce4af93ca444c77cb10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acd469095f075e2683c24097dbc957453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db997f5577ab15ad9c1b3fad253c7d31454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160ea99c9e4dccf302762d38b339710455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6e9e628c0f7c2fe92d7fd1f42f4eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15808dad93350def0e1958963169da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5294658513add7cc9ab8b17ea2076458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dea34064b798d00d899a0a69f16230459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b5d7422063fb95469529332ec651b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7a43c478e65e0530f995f1fe91a09461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f707464f78951f83d3625a44e9b43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553e321f8f44c96cc09c1d3e5a57e6c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb190cd79ba0fa0adec37f3f0ffaa38464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4e57debba4608177d803f79b199a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67325bdd65038f6cea7ec35f49967d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce746441b0ff99b5e4b254f01909cd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e86b5b201297499ce727522e3ff939468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e528e950232db94b006cb112f74eff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9820a3e22c2ef0d8f1deb9a840f450470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02a1427f4dbcb04a56cdd0a5563911471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79365809bf9511dab3eb8abf81f3144472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267d1e80c7d21dada748415a1fc346c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f63b500485473434de822d79916f9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347b4b73f9374450610faa291401dab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610e121f5d5ca0f6aa55d5ac7dbeea1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5f3101ce8dd37d74e3715c960db80477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaa163ccc6de56bf3d10dff4953813478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cffba69e6c93e767a020ffa4dc82c3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6652710f7a15b094445f70c19fafa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ba537a8ff7decb7da6d435727b1e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c572642fb159295e48f3be0d9194179482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835288b241ebb63e0dcfa41e5c2cdad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503fc9ddc4d10a30d35b7d921db10c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8674b5d629ddeb49b5313a4796728c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bb115f9ad5cb94ee6f71554fad28e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cae4f73fea2b270c7afcb57cb91dc5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b55c0125b22471a1597ee046bd722488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9720daa5f866a5bf43cb6495474cae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179644aeea7253d390635dbc24e92b32490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adeb907adc9a75bf41f413579b96752491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f7c46581afafc56da596addea4093492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e13aff20722866a5936f620a62ca4f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e69d6dcf1d766b02d87e9f5cfc2800494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83303aca6fb6d45640444118b1846c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd0fd0bea07f0ec45b2c8436e9c792496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67479b81f9075a42d83136aca77d9d16497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a829c5f680563d6238021509be855e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48fdd130ddb4665fbb9e723665a8dc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f41208011f42885b4247f02b452d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664a5578c4b3603c77e6a921bd0f82b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240eb16cbd69975e1c05ef21548a1f50502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59558129c14a304b33228a9107541336503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b110298e8c79013110187870c5a7fec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcee2cce6d4ffda16c5b61badf3bb6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe64e36190643a127bb3c5b44ccd2f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659602898553ed7814183d215d7971cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70767d0a2831aefd51e31fe342a20f30508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542ea920e220148527c54c81252e743509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b37521abfc0e4a705113bd2ddffe16510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff9d23f60c837312a9a6d75efc32f8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928eb44b9aa2fd25f5d333f0c302d667512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e40ceda10f92333de30351aa91815513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372a609e87af79488ecad206c813d48514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da7e3600f05525be680061ca30051c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26c77168a9ef54063a2948fe50675f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd90d7a7d531023607446ebb01618b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7ba615b9b0c784e8a9c8b9e45077a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0ecfc4b85674c9925e16fbd47db01519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1564c95a9d3f61cb97eaf3519e5a1bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc30ea92efef0dacf3397c1b701bb2c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ab35156e425ef58f6ed93e9323aee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d65f1d70d63a84223f8d17d44bdef1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7337079ecaed2eb955a8aa2019efe6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16487fe4689e321a827495abfd85314f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6aa4e5a02c9fbef21298d15180096526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e02ae3dd32098142f84b76ca0ec9f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf1d28c4b00972e7393f801f54eb40528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17d8cd84d1974f24ba48569425272c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab89d2e1abbe88124d1a6ab2e21bed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a38876db027827d95486aa9e7b18e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae13a2f9a9fc8ba14a5cd614027d447532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3155e4a5be67b12595c9b72c04cc7e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cdc5e951965acfaba441dd8a15597534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d998026904fcd07961a2c7588579b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6e064ed9ed42aea0de5445de012a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07703c87befe6f427f867deffd37d2bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a6759d69f2bb6c1b01c9ea3bd4ae9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb16eac632f44e882e425d021291a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442812a12d40c91c5aac47e0afaf1e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d637a8dcefc564b3671a2c7878ff917541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffb1bd4634a1326374d797dfb7cd3e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07718c2fa1ca26f2b30d5216fae3c180543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762c759f18b23ce305ed9113697b131544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b7be08ff5f4e9b0d16393dc2543e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40a2c0db65691e7d0d0df21849870b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988de6e2a8eb88cf46d50e739c35ed5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e287035e2d82fb04a0305f78b28f853548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ba4891efb6064bcb9b784e7921b90549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514584ac259f53f72ca3b4080127631a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb70da427aec2f9f35163eacce05fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af0b538a5ae1e441d8f5a329a9099b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f40715b22c5ee52b358227b3c0af1f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b962bff696234c34e2b8833dcec8cdd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa6f3ae88300d9425f294df93b35bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c2558e6b84561befaddbdebdb8a3d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453a1612200873f556f7ce152711837557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00479d632a8b9037ac35ed4a040f499558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88d23006d84ed7cd48d94e933fd90f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052cf8c95941d55c653feaa513986ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b17c736d933df94638783f8033d54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0e200a08182196be349fe2e7130f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fda5d35597e26b8c0d76766efce283563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695a4ee6dfaf4cb0ae6114c3975a194564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bccd294f854780b3ab912993614e72565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c223267b31f50c957020e2571895d31566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5eb3c95fee695647a6b2b6d830430567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131bca3064e7f8373ab9ad8681c9212568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77f5d4a61a5fb3e289c5a2cb86c2d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee8eac9c20688d150b63e31cb98a9b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9ff71ec1f7c927bd1c63d32476897571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0b9941adad3a9f34182609a5811a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253e16b0b5030e2bbd3e3b462c80e39573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7951c1215270391b5221bef504ce2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fffdb02c6936b3d308f7f76c97970575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af935d5b87dd46a1ac34db6e2b2f7f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367131d72b9e780a41ab9c883db5dd5d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc8f07c63310c865db855fe89ee6cd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7e2e6c781ab01a414d7cf79f754be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4c26c6902956e0b0c0b88418f5c79580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2053885c4c6106649d7d14ecdf44b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996400ce62cd46db252b188e55781e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc23588f0d5c954fa59392a35928ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ba05610c354f26692e9a6784162e9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b79a479323fdff9a380bf13ea9300585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d64e155a349cdd026852077642ebb4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115b89cc9f5a17259ff14b8b52c525f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff0ef1542ef89ab311e094782edc0b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4b38bc922400d275edd6d86229151589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97747d354e43709cb2c63246d11baac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34397daf68ca150c0c8e14704609b57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438b7968f9add0d72c7464ca52f74a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7085b88713299e92ec2e86e3b8343593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e90b6e78ea9e544d54e42c34a2112c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8381df5d8a275d9f3fabb4ec13575b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a82ed92b3b688a6a2cdbeae5cc0525596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc96ff234bc59b32c083375f567e6d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac941eefc6cb7639523aa38b88c9c3ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c79364329ba371b57db02311c86d77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d65b69744de07fa1f18d352800e22600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf1541de1c371bf1290ad61a7070d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108b4d0c24ad56295d98cec1a93bb20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b29f850e1394a06cc714f69da5e8ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343abab770216fbae0db298cc16a95d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec91f60fc8f2963bff2c48440d7a6f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35435c52e0e2125e6a09f020eefe40dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6602fa806281fbf02865ed28955b9b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0aa4b22eab45dff893d998b2860f50608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3da35c0aa934acd9f16bd98c4d6466609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be872d91ad9d76880d10b019ce884cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd7c04463837bf8a9081efe1a3cfe2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae648082ee62bd1df43e030c149ff865612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3f186201ac6e57a418f1bfb201882613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9e399d1f5714b8ea550613f33255e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a79827f9d879921cd8a4735e65c029615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63a5f1ca76d956e3e5afb7257fc5ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53f9d04858facacabc0366c15607f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35612621e3e5db64395eb0fedddadf9c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0662497c5d921c79bccbf18bc9304ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bc046d4c8985c2544324957ac7c5b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb8c72af3d1b5cbc7bebb855e8f846621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de6574b6e697623d776ea8a1da6585622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7afc539787591ba14f7fc9f549a10623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88370579217611cd3a18df91fddc4b31624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e86d29de2396a0c9cac79f26ba8d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4f5d5a6fb8dbdab2f5cc5eb4a8b18626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddca2f9c66f2557036b64c97ecb05da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b526fec71570d453ff58580b2c774628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a511d070081a2efa367fed2f4d744629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facfae48d58c74fb206627c70778be5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525db82477dc6a93c057dc271d16974631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694e5322f0b6cbb63a2b249dc392416632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a6d665edb44f294fe5c1c67b9be48633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5908950b5e0d15b34b1fc88511f0b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38244f57c49ad2a8dfa0546d294bcdd2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d51d316a5d16e4618d007833e6b553636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d32e3f5e6e2159f81f57cb24033656637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637360268c2422a2749e3b513f2bdc6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaf348646a4fdcbe06cba7f59263d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a228022ff401e66920488747c7620640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83808976d84f003c61046a2aeda841dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b71d7858e6e7dd61dfab34b7da9422642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49224d880d5871001080c1670e4e0d8e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e71bc0c1b7ec418c18ecd81698f3a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c878d634a482f798c11e9188bd8d0a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dd55a2bcbb8faa2582a57036143d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b144f71d34312146da9f43c922503f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f03a146507905b907a3cf7cbea26a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56bd4a834195a51cf51c9de6bd58c1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b058b8167d0205801a2abb059b99c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1596200e944bed91bea18baba3338fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89797925666373991fea1a77f4a1ae82652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc6b3e0d4df6396877bed4dbfd5bb4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3ede3af7971e9c92d51aa046c9a05654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786937f260ddc6ae04cc9c2b9f0e4174655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c85efbf280a01a8ff7a8744328067656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff84b273b13cafbd3c507f07126178b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d771cd493b26bd811e87d1a291936bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ccb02e8a22dba0e73ad4b2d5f299b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e4a7328493f7fa8e50d98eeda318b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92da552bfa83e5b5fc2e846df4af497661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717939bcda7a2605153098c3f638093662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2530791d709439c14bb4bbd2a45613663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffc2955c7ef8da8c2e6631fcf0a3d7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4eb11344a293215b81fb451d67acf8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911052a15279b604d855890436eeff2f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69a56eb5fca1a075f8887e5d02693e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36209821e7f4a7b78ff58174a71f8d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6352d13d84ea21437d76366a44227669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd2e260f2be9a82c3b7474628cc7a3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b8dce6323a80df9a26c17f2c3a1d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5640acb896e15ab519d5c981ea661672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42792d1a4c98750303879fb10741c6a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1a2e887e245866a0cf139208a775a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db43f6cfe50a2c71167dbaebc201266675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e199a4feb63a8fbaec45ab03c0141676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4c6654462cc0243f933b2fc11ba95677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f7dcca690b8616de0490448f0fd52678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0df1e23d2cf006e5e084587b50e8f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9f54ef398d3e34eb3efa4ff42dcc0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05145d7594f39a881a679a00cbd744a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363de583233ae2b846b4d2cd3ea5399e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58483817c7a0166d570600568100f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db663a4de4fb9deec8095947f93179684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fb5f69096dae0b0318daf6bcf91a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63db13f91b6605eede1d3d5c209b908686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b5fefd3d8f24150f790067a003cd5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add16d2f8d8224a6e89704f20fd583e8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7bb1714a0f0f3acc5dd7be5fb4a4d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a59d64834b14fb475a1f133d32c17690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5578d8878e5c328dd88e59367da24a5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2cb7b1d38393394dcb7f78298466f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949b442b65bd703a03c5e0e152aac0e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb64b0145c4c670f845e787c40c21d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c5c56e8925a25081fd4c286d331ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c815272706249db35f58813fd4bde5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de075fd2e6816e938f19ba9c58e8f3b1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edb4cc18a98066c592160d1a41ba8b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa169cc061abae566ba8375c55a34b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e336a0fa4c0e7efd5af0eddbde40f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31748fa85fecc37c24e9fdfb5fd1fb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320242c25318498ae9fc02fc6d8d9891702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823c763345767dfc591ebad0cb8c34b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48833ff80124dcab8024c96f6aa440c6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953e12f3f5be026633e4f4e2395b878705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034008f91d25831012cea29bbc8a7dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e70db4d6ce62f28547326cee03032707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32570cc5df87cf28b42181edc9adbf7c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d321726b7de29674772f78e033b4ce5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93659daa1062cf6fadd1cb9d2ec854710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f3ba752149a0f49dd01f0c47196ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69117450d29b2ac2e91479f69ccb46712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede77542a7a6f512a4c59df03b587f2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95638762ca7ad37f7185d931ad49a5d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f0c39e98b9a7457c0acb6ce315ea2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7d6007d7ded3e266c5e707afb9e18716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd575fc0662737dedad9b8a82a0fdd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b0e2e14fa1ca9a889cf18d7657478718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09247a9e26a84aa3c1f9843d1b8bef90719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fabfc89d5dbb14b0f9c9841558a38a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f5ff97657affca4729d6b30e92461721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a016d59711b5b2aa4052a4c172663f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83bbcaddf50740beef558e33baf1c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196ee22beb19fb9ec868d4a97b76326724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bc7e91a0583efdaa2e7813133bfb0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425e795d547527e81ab670e6cfbec7b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f8c680d5513205a14379f8e33f26e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e4451e9cf8a980dce792fb9ba908d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612296dec08cf587e85ef40c2581eff0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7507241438ad855bbb5333e4b6369bb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9788720fd2544828f8e9b8889efdc40731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10eb4846085bc4e7dd310c5e7e27ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273bf0f81fb479902ee0cf07b1d7a8e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a6b6748891dc9a6afcba05fa1e3c0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55288a400ff79d1036f046100bf585ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5789e8d45a7d03788659dc8cc585dd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48c232ab049b96b0fe97bf595c24ad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717ae89c458411e291cda896a235115738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398b6dcfa957671114f1ccf3276fd9b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92998b5fedf45e7ac6d3826e6c257e91740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a905f0c34df9c322cba986052dfdc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8b6403656fdd6f7466fbeac3fc2a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9a43b4570be34a9c2e663ad54254d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19994b27248dfc2751911becbb803f49744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4082532dd57af754ef76ebfbf3ace67745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07dc6bd873de9198c8fa63e6bb406f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f52e25470026619a24407c2f487bad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea276654a20cb87452d788a82e8ee9cb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66951d465a5c57f2fae1f3aee48e20749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46426d544395682ae45095abcdda6b18750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2194bc9280b9b6f3aa1aad4cc0e75fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109aee42cc0e144c2805a70aada3c5e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a357ba0e753cb4d15e93b96465542753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de095e06364948964bedbea302a094f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a990d6233574ea2259c3e92e0c62fc9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9471a0ff4509665192aa529505d035c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8ba7d996a8ac5bd28f3534810aca2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea4b7efe528c237b0c0ae8cbe735ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeead8db81e5e14b902473b6ef504b3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9be092a23d238c9f4f303d1b2e6614760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49488a8e497966cd61d5dc4b30ae84761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa64b56737796db12d6753faf8cafdd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a46fed33c5fe89a776a34e9c8c86f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001f9ca84c4e58980812d55631745e8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffde8fd720b0baa94209b3d57e1fc2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cb1b31d01d996384b74e1b4d50311766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484372117ec0b0ebd2e1aa0534768347767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>