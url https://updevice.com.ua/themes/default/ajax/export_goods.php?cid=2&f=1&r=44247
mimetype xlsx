--- v0 (2026-08-22)
+++ v1 (2026-10-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f586815ed9b8d20aadc014dc5fdbfbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83573941cdf55de931ab73096dcd742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4491b31894327577bf0245d61cf6e8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c16919d1ddb01613e298be84e741554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efd9e73d411949fe17e38d826aaa775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf1f53338bc879b08ee045bb8a7f616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f0da296e63ed7cd5df734573e389d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d575335adf7a138ae37da9dd47b288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cf0fba571cca003cbd203201fd2ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8149975626651339960dabf3d57927310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1715fa77fc2505412877eb6e0ce23c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdd7dfbd54901edd8b1d7045c4b9ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88051c02bca8c5ad1b2247bf5b6f2a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8e824aae1ad079ea0d10e23fa619c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ba3b0336622932c480cc1637eaf4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc01050e73300de5155fbb939fde3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee29e074682a138cc611a62cad583e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba643abd4d7e58d0575a81d1542529218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fb61fe4c3ffcb951468e7790001db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159123ab9afebf52b781aa485a064bf920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03bc166c062651be665bcf240ac96e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd8144f7ff5f0024ec934da76c1b6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b58d42a7073b97b137a787b164461d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc51559fc82dda1c571e9d56f3b43b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd56006c3b449bfe328f5ee360eecd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dd060c9dadce45d1521fd2679785d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d75a61fbbece57be105dac37cc9b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b84510914de3fd21c10046ec4107f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d44eb623295b7993894b189fa0d94529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a0c31654bcbb2f0336d8c88a0ff7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397b53827f5a4175725a7d01e7b029931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509a02b03cb7facf2bace0750454c6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8500ba94b39d81191acc1fbd0bec0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5145a2589ca6a227d2269674d6afb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ac3627c9162a0b469864b9b03f22135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5866641191ae9ba66b73e66e35f631636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faf4d379af0ce2d15eacbcd87c564c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42edce575eb7770cb2eabb2e597b7de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf169138cd386bdbca585d03e5d5bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decddccc0bcd5da563de505e2116d75b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722599d8ef5cdfe9eb4270863aa118d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b28908ccd17b9104e101980867aee242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2f9f796e728551c74e95e5b2d615a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a21491e457d83499446fce174756dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84faa022dc717e0a8eccc9720e9fc845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9bca57a352f5662d8c9fc8671762546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2615d8bdcaadcb3069c3cfb535eaee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0490114f236ee30aeb7f75c8ced6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d31fd968a364088f259cb312a5c2a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b095d7b33f9c1a1912bd6f1c5bee650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787611df64c11f302c6ea61000802a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969a1c88c98f40c5361d26ad6b5885252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414cce0c4a54316d042c56f1a6801d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e145a1968cadcf14a0165706c7d766654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c10c8b974971e5576763bf0555e6f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28faac14323d36c6a899ef16f6390f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932cc016ede186e31f1066b50eb5ea857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79770673f811ef429959705f33fa9df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d26d88aedfa17aec49fa07f173ff059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc7e049e8eb61d12eefe059dc5541460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4fa6ed394cbfc0dcd20881545f6b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f553f3c0a8a70a930743c63f53c67262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c99e877189e7ab6d91a3432f8a28463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01294721c3b5e4f5d13e873145fd5cc164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c95a9cb674730064925fecf2a629b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911888753c0e1ac4bdb0f072d2ee4b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939958c944b203336643455eb420b4e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34834aa05e1daa10556e80645499438f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be714a562a26b62f2ca16d6a8076b11e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661f6e905838f1cd971a7d28e02a62f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373904a029e583d8ccc99f7d54d96fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf94cbf372ce21d3f51fd8ce2d1a00072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee1f00249c4c926ac1caead8706ba773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28105379f6bb3300765604d191fe0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54ed7bb85b4c15e87e78fbcabf16be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42b9e8371d211267458026ada5397b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f71868e9b47a6c72f2ba8ebc38aacf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840bc499717376b0b6eca4925abaec078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77555e5691abb9379519c0bfad5efe8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a87a63ec3d6c9d164c35ff6a7a728e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a0067d3a06eff86e49fe734a6f2bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615f94140e825f9dc98709ff61c49da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fa8ebc86020d964a898ee12cef35983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d42cb4373c92b90e82edaa67a6664184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14327fd7eb66db715c2f94593c15699d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c80429dfc0293460c6decd58c50cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60444aba618828513f54bbdc2d5804b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144745d99e829d6afa6c4c05709f3ea288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4314424f92d5f548c2afec3e2a826889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3cd8fe5e80e5bf5f81a972585ffb090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ac148f8293c8a977dad70dd1cebc291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3c775f13ba53963f1067a64ecda0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1826f1c7040033be495e1191da2b72e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af6cccc5dcf7186c6a22f42a3f87c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df9af505bc438cf73e07418e371f4895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1a8eee163aa55be594f235f2a39e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480bfb9a545269f515b8f4bcd47a54297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53880ec6a313ae399c28a561d96dfff298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ee28f79d3d98b3755801426ecf85f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902627a8ddce67a684f5ccb6e8d00d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080a775ee36ad13892aadd8f43e2d00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4758c4f70f93167ff4f415d6ca569102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af4f2d1c915a71abc4f1fcc0f7a5ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca01549e4fb5320b69bdcd5556f46a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04291f7d303e4a7455d92dd927df2013105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33f5e5c20e65a3e7d518548d69fa18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c36c73e01d98d88524832b920aaa0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb2aa9553672314072f8706df3583f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c704e77902d99a6309a30bc004fba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bfe7ffae4f31c3c682b8a5ef3b315110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e197d236a5a751f4efd3d880055dae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4231f47813d02379d6db9ed78a4ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e5d02daa8c82e3505f33bcfbbbe05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe8cd2a4026b0ee3117bb32da10d6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96cd529cdab4c7c204527911bbd347115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d2db4c69d65fd683ea57bc3957fa2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7669e23b386b3c364658cfbe730af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd287a1862fcc3ea9dc0dc4dd62081118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350b58b14af51d6e78c142b37daced7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01fcfb592a336e0cb308943519d00b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383d2dd0d1d0c02d43877d90628a624121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f378c69708c5484a8bc5f75522d24122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aca77a0cebc0e15220e663a56e3aa8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d699175ce8f397d60d39380784822124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f33a7a1c267cd73b8b3bf8539ae82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf261a6b3d88026edfc4c95535dc4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4341eeb5d4b140c2e37f05192777f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f0b78068f899e33b99b2a0d66ef9b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcba3f016c2407925e91af9fb68c694129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97252be0197a4ccbaceff2df25c50b2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e58cfefdcc248415e495bad83ba08b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19815a4cda32c227f3a8e77449e04f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d10e6c5da7c7eba41d6f20eee02c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d12e6ee95d0ff5f98a4ac799dd0bec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dcc8d16000d4cb0f6aa7ea7783e5c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c367c81619ee9949998ac87b479bc55136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ed072de30ca0b253d9df33c847ce1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997fdce1a10e5b2a52ef52a9bc616ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c9418b58b07b9201418ed8d29e1e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d86daa1d6a7e5e96897cc6bd9082b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f2ef51d04e55c32323fd9def70598141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ce761f6a21e7375ec09a6bd140fe0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6e21f434c535f06e90796da6b3a20143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fed575dbdcced5a8e72d04cb85243144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fb0d1a0d05743a49bd7ba8781049d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a3b3b930ee720f2d6d1e9e5d0bc4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b48db5d430c4349e4697f73d0720a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b2faa56894a4338c129ac4d657535148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9f2fd605077cb4027e90854fc1ca6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3165dfbe0ae49d8adc1c9683c89da9e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af599f2945a736bd79e8ba940d1a8a9e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f2286f98cecda2b3a389418d7e08f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fc8f10b8b4841cfefbbadb1c7933d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9283d4cebe174b7000003c87f4204154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6665f891e6176c9638a7c4c550ca5f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e409e8d02271f3cc69682bd63ce720b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1488e565e9ab4f92baadbb1202079157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80762837a387adc73763bfa2b36ee6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644d3a92748d8f1d095eb0867ff334e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8ea9d942186b01b3cc7499e0506c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911a0766cc0f2fc56c371a8f74a7cdb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8521434c171238c90094902e29e653162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbab7e7165917722c0d3c72ccb4f350163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f77cb4917b0d54b2049b625454fa4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c231d23fd37f7340db89983f7f20e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ef6fbf3bca3d748e8fe248444292c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56796eab6a1cd006763498651cbf4268167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598589502f10772b8cfe7ca8a527926168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8efa9111a65e78da0d54fa3433755169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b36c7de21d8d3089e82221c4ed677a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec476f6416fbcd0ba54a52c1dd0f83c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe4980454306e20c1e4c4b91a956b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b450fc587a252aac05a13b4cbdde142173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b247ad55a10417690749e87bcf32a84174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfd9916bac7d56d844ab40478d5ca9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e810e3adb1082f099adcf77093dc2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797d03a3458d4d33511f441747d0269177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6b50cd8e8bca36c1b6b224eada28d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbba1a2bc1ef49349ee6ed8abbb6cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95121d8c54be6067b3eff428a3bc20f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91407b7c44989d417897b8d0897570a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc0c5c004fa6e353934f18b4dec72f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5255272d5d9665f81a418af520e89183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40552685d25893c6810e7cfb21cee625184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb7446209d0bf91bb634e7a428dc2b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8184141061dbba6ad7870362a1a933d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11348af6ad3edd0c5f2606f7c84b2719187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c77d8e2d6e9b4e31f863e66ebdb1c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3011f42298858a28df5c62372c054189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf904b98eafecd6cce193b3f917af9cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29fa846e2e131a4a4c18e6dc1c18ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6656e64d4b157d5a1b2f3e3c6775f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c65f435bb50e0096b172c72cbbb697193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacaa8c17faa7ff9dd1f3fa7b45039ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d231005b6ac923babedac816c9ab20195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9cdd39662c7ea5c392c6cedf6f538196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabb995c89f7cbebe88f6d6463d8a31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae814cd5fb748904aad1ad5ba30c165d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc79c008a181b8b3f65446bbed8ee8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57bb76fead537bde4641994b2c5ab8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc826352a5ab21858f447bdce4f89821201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305ac81d7b8c3ab6c556238dfd7a9ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee3835ec2bda5b15a53a414e17da4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382f05c6a8c83633bb957423ba861f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b112d52e8c97cac65c0844624838ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fe6ae6ca6b577fde3f6b758136d51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86cb36dbb368eeaac76f80b8f0515a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43a8e2f0c3e16a59e86b6ffd459983208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d385e828f0c98fbec03c591eebbb4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982ebdbbbd53fcc1c0d6e3a67173ca7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78345da53958ed773de11326a832b64e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1080bf9817144440aeb0efcd3691846212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d90f2a4bc551a36a46af669a7a974213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6760214c3dc048154a411385ab741fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5c173552467e1f7d2ede75bbb98a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa083694c1645f1677f2662699b4671216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef777e8b259221faf87552db661110ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727653d4f27caef786a1c0288ca267b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acce745daa6626dcc79b2925695e044219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28796caa9a27a2c53243aa06a48493e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796aeb1bb17d00e33325c10188ec0b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935b5d82b77f0abe3a36ae165b63024222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf6a8b3e69c87a44fb298add581196223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17822c0846e3a3ece715e857a35de77224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c8f602ebf1db660b3e70de92a63e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a462c9a4b89e90d469d8823b521d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cc53d09bbc73722a7025439df788c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85f57515186e5eee91664f70147f70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bc0ff0492cfafbe1e202821d88fea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed78aa6300c49f753874df17150afb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591e2724b7691a0fb01f42d0f0a4d58231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc099c91c9f7c14ed1b9031c891973232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5168a875cca337e3f8022b3753d7bb4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ae92c4aae33881d0c404de00359a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e7f75972d74f534d0be84ae994ddb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd21ca63c56f5dfd5a440e77d33e1c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8b486e7a2d8768f0b7c941f9280de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbeb17caa68dbef75141b2d7df8b29238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057ae8676e5f6b4a4598592ce2da1cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b003dca004ad55b5ebc86ab12a973240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea4e491797de22992d05dda66f7478241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d34c995718768e46c5e17643138ba2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d8b62f693b255b0b424153e37afcc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63ed653b0d38aee37b4007fcd231bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de427455f9a01624d6100962aaf336dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841326abb20a3e166e31f68f134cc0e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58d0a02271e37125cf7f10b5e7a106247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87466a9302e927a3ed28819d8769b630248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca622f7b9a2af80c96fa1f6da7aa7886249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00943b4ca94a548002ae5504ed0bf7f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff92cb048faece95ddca5b6d6c2048251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5553e1082a384519e95a636e7064ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259335f17f29e5830fe3d204c86b9c9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c68b9dc1fee55300ec8eceb89a99d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e769a1e8ed8b781cc6d371ec229715255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc536e191e1dac6ba96c29f59f02f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd53c42ce5c39080f6caa8a7c1fb10257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65850ad775e6ba2575b4cb5d3919dc50258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320ea70d7a558c4c308729ed45ccb83259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593224ad14564ed7d4d437e8ba20dfa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8109eb2491ddbe0db5076aabed18d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab818b9e0e348a2b68e6b7f3aa51030262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d69ca8715343de3dbc35610e68164f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18957c257355f856e2fff46cfc104b7e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51048ad9bf72fa241e7876518f5751dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07817c293d7bd789582651960d7a68266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5b1c8fd1b600d412f771200bc9dc7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225332d1c662e3634d337fa128a84095268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682163ec704148ea08a47f7edbdf7243269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242495eae36d08e7ce7216667d9e1432270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1e59ab650c2d012f4ed98075b7536271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564adb424015da4c584deaf6da1faf6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151742242618675de22813008b101aaf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377650ce65c505c57918c0329bc0e875274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9c1cac6e6692a07230bb14f548981275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058360ffe4036f5616d3a7030c782a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972e7034e2f864fe9a6664703c9e9a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0755770083473bef7f3350ce43895db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb57f0985e391c7f72dc3a22133cb5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f82001893a0519417646941e91323280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb68e0153f117c8ad250004f1d7a28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed790dada42ea12471d3fe0a14c7c4df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535af22480a3ca9364573f85133b8a66283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b2586a5742fb2918f8dd579098add284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d9fa431dddfa61617ba28c62ed24d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cc1381365fa3cb24a27fa658243f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089188a12b142e55d7ab6ad9db0b452b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8d7318dd994367c57c7c01ab9d58a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806018435716d10cb754629d31c936d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbe181b331231a41b7f7c05004553a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c0fc6ec9ec1cddff30b3286f455fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7ad718aa2fce1a7351d4e90a2c704292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b908f6deb7a58af17a68acf6a2e5270293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd0d8f2e1c588c80961ba93c1a11a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c445cb4140768df2bff8a3c219871ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dba9d6a4d5e658ae748c765805b881296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c45f5b5d328e9c47c97cc13fa07540297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b787792f25287de4d95f0c1b6eef0fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca581941e85bdebb25c8f2c7728434299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dd2eea7d2798843c4cdf8b83fd332300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051bfb8b197d03733d9c07e6f76fbee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e423ad07c53988ec3afb1e0a4a0c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158924e914f8924fe869d093a78a225b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf5054afedd0cf1feaaa5274931a50304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e2fd7b938ef137ca9c33b6f14a464305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683fc34943f607b1ecad2adf908c4e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db550ea092cba0c7acc8afa0a118827307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be28d437dc9aa871b6583c1784d07fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8b8816c29558bac966ab039e91ed3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2c5caa109100007496468aa5c9e5d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6942229666e266c1b33be9ea76bb5a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5181ef2e35433b43e6f66b9f67841a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce38bd60021fa3b954e9044416edac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccb6606cd40ace7583de5cbedce96d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993c65699a9d03945b48c3d2e184b8d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4ab79f1e4018945d0df95672c3906316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb79f855dfe34fecd40715f1f9e955317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad3d4dd8e21557b4edeb023683f728318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b128828016513d3b0f1079476c3dfa5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7264d8f27d91bd7c04f1a5e6e1ff95c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877aab2d89e8d836774b7b16299261d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b01300b7ced3015da84f64ffd4485322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4992ae6190f32c6bf0ce86c4e12959d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8fe5f219d276f14399b9749328ffb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872112f0b67885564b023f03fd143f16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a75186dcb04fc22d2d282e75b6a07326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae09609fe6158e5ec0f713695577aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21cde7c8b253765efc931b6794509e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90747752560368bb8ee4e4e036472d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670a9f4ed3471281db372a84951dd4d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a4b4bcafb5b62bafc251667064dac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170459729e517d892eb7569610f452e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479abd34ae5411705a852d642b5baa78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28250c3df497c746ede6018a9abe900334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82812043f5c0475ee143e902e2f18bf8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d9a4467b3e8b9cdc7429a20bf8df7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09923b1d2fc8b56aba65ac6331a53a95337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbdcc723065bfe06c57be34daa3459338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dc4362350ee4082846bd97ba276e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb759796fd320d8796cc09b3370c738d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562be78a17e665e2ce6d8320af6c12c3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd085d60878dfcc8934656016630871a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568f3a75c80767f156b19d194cad1c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aabe9f682dd2c2f328809c14fb55bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87f5b5ece06f879a5a1a5470179480345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8b1aa4936c3829a42e9218c0c8615346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a144442f550f46d5f9d56a88329a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc290e9b2ec04d5db64669e49d74365e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e38b4a38619b3f64c3abcf01b82a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca765d3feef6aee3e5e31342287a7e21350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a695082d39efd0ad138346188622ee6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be3f3ed1ff67e0ca14f606042e16d6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b5d59c800793b64b8612b750f614f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519617a50ede2b43c55df001b0e59d64354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819d5f38912fcdb98babc05a031ef4c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95030437e904e266ec33f6f14bee8b0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591d738c996fcd4b153878d6d9876ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24acf942f550fdd67626f2dd6f65ede358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5713a78c5fc247cee526a3fe3c7e55a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7fb264f1e2580cffb28f93e624207360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531621ce1815e3f89999bf6ab1c973b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcadfbeb676a6e654d1aafa91f8526362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25147dd9947c618a4a1aeeaa16643ba4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70381d3890192b44537f117c63cf613364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c6b0e0c753d1709b0fb1a6e41731b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f8509718c68a46b7ce4d7945911cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b597d7c645a00bae8b12403d8cedb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ec7cdb7bf3a18e0df15b9f7702242368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e3c629374657e73c5fe60a60a5224369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc8e34bbb19e02e44788fd06858e25370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad05e9c614be2a0662bde8137926ab4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f60b11f49f1dcfa839a0f26163f748372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4021b75803ec2d09febad04285f97373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd847a4446cad5e009bc2c1849fd62df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9ff4a4592457536f9ad36a65d8443375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93eac2c5150f36eedf4072b4b77fcf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278fe4df1e44620979cc372229b8396377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56280345d3d2d68187ede6ccdb4a9fc0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b803015f7bf5c6edc2e1b4cb52ceb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc9288a56b453f6bb4a5293a4f3e91380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818b9792980c99dcb30ae6cc30ec720381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24ee6695925ea04d467c1cb0d6d870382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dabc8ed62b37789cc7555e4f7b1c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea781fcad1bb6194cef2a4cf8f7d76ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ae0e3c6e8965e78a4a59194b69c4a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2442823702bc690f7b1036ac1ee3f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c8e2c89a205d99794e2c5119090ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873e7c2cdab3e2c9e654f72f02623eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859c26ed302b08cde3365f1589532bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f7f162bffb43b154938a61fa2eb2c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c7619430fc185362571151bffc465391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4d96cf3d58951cd8a468f6a923c12392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723b4a6a803ea46ae465bd57bf4db23393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b1443753ec40b29d5593fa183b681394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15828debfc280e753972b385ba8762395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb9dea1a80e4fd2a9b5a430a765867396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48ba669b4815d3b508643a81e94712397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062b503f7c2fb6ccb6aa661f3fc1ab3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17928975c3d351a19381e16144d220c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89613067382145c108bbaa9f0341c351400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e3fc0702a629bb2acb8517ec0dd30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193558f4d9d21243161112971cab415402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee024cf6c057d4e631e76aada4e3ef6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c77e4f9b5c904c0cee3b21a51e3b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b6b0ad21432b03dff371088dc3ebf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281efdaefd184e6ebc3d35a45abbd58406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a300144956b909b04b58023a169ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730ef4061f89be16c14f5becbe81530408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29424c514f961c2b991cc37f687a69409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a3b95447f00e8f453777ae871a8da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4e45f4ce1cff0c00175060a46d214411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f53f24e8037463a981118ad841154412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e85bef616b1b5475c619ea41759844413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a72645a04145ba7afffb7cb6e37a76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550163fa82a8a3092d456475522e1730415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf5c8872260ca5dd4592fc3ed54506416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e48ed163cf84bffd670f381343c3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674c4727b30755efc9604c46c1fa0fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d29499ea11d31d60a61f57e93ce76419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869c904ad24832efa8f8d9254a0f310420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22a08ad08276c0eb8c993932c26042421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18482a9cfa54850f1d8378f806007c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90f660f5a201b4ed951140ae15831e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254e57ce60e7188a850d0e04b33dcb9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254920b4c561f8e80fd69d352ecfaffa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97b77b011a572f5e1a3bc27112fb99426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51334ad8e552e0296a5dcac9fdf4a3dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76237a4e8d404545a233e42a48391e0b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4845df93f8827a6e0164017b969f6dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1e6d4f1d6fb980df382a0ea84178c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8af71ed4b133ec8d8808b01c413216431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07562b04951bc3df4ffcce906dc68908432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ea98bde7b3d55336462d1acdf2a6f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfb19cddfbb81f02face3ced26943c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd5da22e8534de9c578a7a2741fc24435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaf168800dbac9c5af0012605798ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea846423b413030f7c67cfe91bd6cd0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dcc0983f6a20056e13e0412924cdd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77656ea22a6eba619be514beec506d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad650fc1fa77e2c39d7d934f2cbec6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aca949916dfdd9609b3ea00ef21196441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4827189485a396e0bc7da354f91633442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f457a0da1bafaeab84eea1a55b546c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f61b943e32a44b18008b734eb22edc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721af9778c1ad7916adb115b06bf95df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81f27d4efa95f84763f5aec53dd476446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b01fb7234011dbe61c6853cef4c311447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a45b7beff188208668c1f0dfaf1e55448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a77cafe78f0cee4f0eebcc1025e24449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2bb7e5ac08a98fec9ba81cd7cfe92450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f30fe2e46fa158a6f4c8948a31efb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7009f4ece9c82cf382bff6a4f8e4aac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb151e05a27999b7ced2c2d5fdc882453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593de90f51d5d14c1e3b89f5e0f491b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8f79bb061ac1912824082954ccbb2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fcd11fef17b062c95aceaa2eaa1ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53ec56997e0d1ec2bc6d0de425034b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf0ad5f049afdf01eb1650e63b5a13458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43945c43d0e1533ef5b9700471337562459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b178caf176a39b39539fbb19914f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf66b193a5d9c70161a6b1f2d25d0c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd9dac932c33a9b0526227e3b55a37462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a22bbabb3d6b733be8b18913f22da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf96af33e42af037868e88d197f468464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d872c1e3f52f149fb84fcfdac595317465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6228059b85e375325cc1aed5f480439466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1da082943b1907b112e13c65940b42467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98399257de73a2e8522e0098287611b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30826a8265cd316ff59a3eff272b74469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605a86db2af64578a0e1b605786b2c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2912ac31df4b34c2e7528e90d2a0511471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4c1056c5f4a5a5df4c10585fd66cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad392013a9c13642cc8a2ac9c720f9d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2ef15ccddcac60e9aeb9aeab655ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb2142d64e5647c311c15600848bbb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d99dc51df313c5f665e98c26f5f5c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0f524da2bb32345d634ae4dc7bdee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3ea3d3c3692c4644add5e388320e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef58635abf0c1a7b070de81b6785acd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe6179d39c322e3899769432414686480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c793ae259f244984aff79083e4931481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5562636a91c9a1b98bb2d4db7bb6327482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0e6584f305e3652c87c7b093c5874483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01336c60eba3d41ea1e87fb1bdff85484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6e282402090acec5cb31f7c5c5e55485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36ac996634348fb3983a490f8227dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dca618af52bac3410d3b689931cc1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5691118a9b82988a40fd7511015af9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bab8b073b60e11e56f37e9ac301ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66231fc6a9d25bdc2f06bfbe030322490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9882e386c090f92dad2af55cdb862491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a431c60ee32755c8fe84f12260ae911492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a60fe208364a5cc1ea7ac7c9132f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120309504b8401e3e8d6a76529bef5d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4d7ee0bb4629275d83cbfff7cb01d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37aab0fa4bcaa9ed7a71ee2d34afb6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646d8f4c4a45ae5dee20db17eb30c4f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53a5a556b4e8c500de7ac68fe54d3b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9215ae7c08411f412b1968fd4c834499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1266f97b5500a14eb2ef5f5b48464d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed62914be405172b104c2bc2ea1857501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ee9e42884c8b3f6380b3fb8234cdc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36db08c3370bbc0040bb545a7c1ac61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b09328aa789c208bf3533a79e052d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9feff2fe0999490d4590f39644a1f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5307fd41df9b745c7887f7f933d38506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a514f12a296a69c09a19427efcfb957507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b73ddb43d1319e5f6e2d9b0e13b9f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b3175563c27b59fcd1298c5211692509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c749c4663548a3e316742f22e4fae09510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be48304ab3729d3f03144cd3320de50511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de17416e50b0629a20de9cd8375f7c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc24353cc50c706c7faa74770d45c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee22bbc333ff3c7fb366cfc6e969be1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22e1c701fa06086ccd8a87bd7ebd41515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a04fa1f406501c76f45452a443ee79516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862b1a374018a79befc963d16403c24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfda6362dc4350eb5f395e26fd87f34518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af896e624311f666868e1d39174ad07519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745b979213e10c81cb1c46bcd1ad7a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc46186c1be08aa5b89789cdc8866d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75a63a55d5c4e788d396a752ca2156522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36612c0b362731e55414d23e8bb5f832523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617929ab4dfa2a38a0c453e8eb067ffb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8a4ba1c186d45479d1e7f1abd97e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfd436f37df2c86e9325da2496d812526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff3c92c2f1c6735d2a41862f9e2e65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2456a26c3aef057d22c8896844e8f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136609d7657761352e5fa084f98102f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035713e80b55a83b25f21f6208a0cdec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbe3ec03fff41359fcb584e2f69221531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9a68384e5527d6eba51a09d224a3d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da3f6e4890956cd30e559daa92c547533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa9c57412a86f606a6bf70ce7ad0f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fbce79cb08ce7e138514a42ebce21535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecdf00c9430394511caec423b8476b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c7b27e9ca785c293f308d99fc8a21537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd201295f6259e6645764a101c75c44538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db015aa658f75b2eaf84e77929119d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a6563a3dca3d91a2a1e1431380c31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbdc67ab39037e732b0b6cf536d8dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942353ef2587f272dd2f8e5035959dd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503c48a17c0d9fda960e6ff43588ede543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7185efaef8e590e13ba14a1690b41544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73b7b9e5fc3d557a84b171dfd6247b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c600f1d110de55859b1e7eb9a4c4fab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde522212519282e1155ce9ebfa03d48547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073544615a8235d626488e0e0f994f77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f11684335faa0acd38e23e78aba90f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69c04fb8c0e8fa4408ebfb2fe0a487550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b53891a5c590f91d711fad2f64848d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c1ae15180591de67eb7f113c6c357552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afa4e23449ea547eb10f37da98b325553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2e80ba222eba5ca8de90bf3fead67554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14cd444637d7f48e4edee2b7a16644555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b8ce3ce5f8393ab9f4951f3c2a9e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5370688de5624e8fc7617456d4e4c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6d259eda09d1d455a308648281159558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04914b9186676a05828cd43e1fd537f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc93f372c3d8b2f1c158e812df70ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b1f60b5cd2c5c9063426296087e29561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef53c746419aecafe33b9357bc5831562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e587a82d91846a2fe4a57dee9f2e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe06d338fc29933602d4ba66d24dd7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95f6a3a975c73cb98c6d52a55eda59565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d645e6c4c652c7fa6d37b06daae5b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a94b2d685d896d73a7c9fb3202b031567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53739f63821d55b8b1553353337ea60568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5512320877dda3c9e80fd446be949a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c13611eab7452f4a48f745203619bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44267306ad9c2fda509affa3a3426233571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364fb9448d8b59b8a644f63e780e417572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74c8e05a386f6cb8695d73a4f915c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36e796288ba902c5c2da3eba23ef54574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf64048169052d34e21de4ba6b7071a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c4abe118761ebc4bf02a1e83cb12a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60888fce4b6e1239b85355abeb80fef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb9d1923a23d913254314df3ef093e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd44b15da753e35a4bf68075a520e74579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8788a83ec851861ebfabc260a5ef4f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae27041a8e3d030c8680ebb7f4ab844581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8617f9bf20aa72e500512eb5570412582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177b5515db1f43116a6af79579e31fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1018d4262df08ea491e2f7f5326907584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27db328e7c458c146a0e5edfc5c631d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3213b6bbb8b974996e6463c2dd03bdf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c96ddd50bd6c324771c86b0da2230587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298395d804de05f259e13268b5a5cc4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3357d75e76d88022c7b7b54d2a3e9e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916b7803be985273feae23bbe2aaebe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e95d1b4af90c93036f9a3e98fb6143591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1e69ae27c8d4a0e6677ab7581740e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66b281d41154dbe5843d9b0941fd76593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9870b940feb90de52b2d9d015a07a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfeb25b630c5988664d81aad1222e09595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d7a3795bf24074cb974a0078173cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da952cf16770532301f09ce4c6b6000597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c81b937ad8bea4b73628174ad8ae52598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438389b731f5f5fae88e6769c0f7cdec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113a9bc760bebcb4da4b50efa4e7c05600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617977a4ef8788ea67d86424b3eb7f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee646d8bfca461f64aa9b7f40747a0f8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12550b77b253334d738c6a0b594db8a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fc19ae555ad0d12f923ed221c7846604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d806a47da7079681c4a1a7cfa281c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095387647795d2a123753880919daed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca429d18caca412810e4b112c42763607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b1e34264ca9603975fcc504976aac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1c2385110c29b9a19d26c8e1b1d51609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b30654702ea422869a64faaece62bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d95f0f011f1cc770d42e71e235110d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3c46093172dcc5db2c3a662e4c41b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94c89c1c7f5d34d548b91ccdb7caf2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312332117cc9495fd8936b8acec149c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9b5498cfbfd2585123ffd2b7d0215615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd9ade97e35b2f8c913cce7bffe1be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fa069b3df9eeca73e22b43c7e549e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd64bf4a08704dd49c0313d5a0dfdc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635958d42afdb3f446a118307acaa115619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e162ffe2034fdc3abbdd588ec692a3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd307a80a482ca71766c423817ab9906621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774eadc7156678581d4f893c7e6304ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d71d2be14bbbb2d48af8f7ed118a95623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53ec1014fa99f18a3b711f9484bb69624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ceb9d003e69cad4fb85818c7edb23625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6ec7f1331dc70b649cbc66dbba3e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e97f94b6e7b00ef5c5f1da1e62d3c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424104e4d83e7438ee061f5c84733387628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90d29a546c114bc06d38b1bdfdd894629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5ca3da195be986fd4c38db6131abd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb8d449473f982696a8d8f40985dbd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faca9b108c2ac836b9e94a60f1ba8ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733094dfb15f861c24da7c66ad1a3cc0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb866f4b0456026c3ce9c5d039d8752e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b13110a0c9c79ccd40ac7ae0faf7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efef8868d87b97bee2cf2e1cc727620636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a8807a5a0185de961a3c659b58b3c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864a1a290a88df159cdbf25545dbe1e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d7a6c18071e3868797c3c7e08259f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2711b279cbbab340028358e31718dc5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b7f6f110b62f0e823cb9617f3be5b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837ec13a5b96ed47fed5f5a3aeac4ba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1bfd45a20887f13d637a753556174643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b38e86136d5694e55015712c1a4fd8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43211478675b3320e0b6b70d32621fce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef76dad61f8d5ec184dc4e4c2d6e46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc827b61733f44d9172b17f9d36a208d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92010282777eb6c3d3c739dceda5d182648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcd2309c149bbee71b7751c4107a35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2f2b06b671665e37432b2b86d3951650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0f49f84973d0f7140ccea7e0b9993651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b968b3f91572e38ea7ca9035f43447652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e37c2854070ff056e65fc4dc5506e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b56801dd0b2b1fb2dde255b697ead654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca89123ff690259d855c3a18de80f23655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893e440e0ebe7fad6751a55a32bc6d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebb8b36f11fd45de2525347d5c985d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e71ecb78e2b7cd6db6049ffef70924658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1652fab63658e7842b3ea421d02284d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55345bc00eddba6f32b360e8d3d7618f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775e2ac5d58367c4ed17fc9159db9ea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbb777778017f8136b7adea18fb890662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf851347a65a47fd77d0251624ac54b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11883b9c93ae36458a9d65eef2ba37e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb74fd608f45790a37f5c0b742d2336665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895c313d9e4c36ffbb1bd4ae9906d39666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f99aa628ef53dccf3dac191609d010667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68191f8089ca5a1791734babc16bba9e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af70431080d6d8f79fbc54cbc7c0dab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86322a315b48f04046a4e84339e46271670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef19bfaa40fdce91b94aba10a427eac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec7a071a89e68dd88722658d47faca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b566f2b35810fd3abe5c88b7797a10673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc3e82575845be3901245c086b318e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef36c9393cccfa6a906a2019a292ebf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f9d106055ce374f2f7c1e2db6dea4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0f6e10190f295a6cf63a0ee1d810a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad3554039af6d1a385977bb70729ae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6e6c07e1cc749da266f3fa06f9a51679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28287557a9256d74d28c946abd8adf6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e5934a0e315bb271c06065684e881681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c246338767a04f8912b8a238714ec9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3d3db07db487899abf598d336eff1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bcaf05936aea450ff5d4f1b4ab1d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df01c93e63678b1a3569d919fbcdb38685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145c5b9c95c0a31e8d692c72ff4eb48686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb30054bbb6020242743d035ecb4f6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062009b70196362cb3cbd87b426ed97688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ba34a6efeebb812f5bca5a4405633689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23c487c0fe86ad2fe78625112778e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefff37f699c373e540194007e447a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55593ad764b426b9ee1211860784fc34692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f77e1ec5c69da4ae0b4986cd3c9da693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a87c6f986a476462eb5c463b69f068694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fae9b393eb943d288e9688bcf35287695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efef7804572a59d9990d80a34213a40696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a89e115e5fef42873098f090ae215697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24b44e6175f2b5c00af0d100bddb4c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e15f6c006936bd4fc382e1ebbfe10699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bffd3aaf5f65653f25ce818263774a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaab8923bbc3a1c914ab3efddc9c564701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d530dc1e80512f4aae033c5b0e7a1c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c15ca797cb1c470821aad3af9b5d1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad9f5056d98c15c22420f0a65c11a3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4902b2fdc82e9d7793aa4c2db810ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e3c8a2910411575a5edf0d317ab6d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5796a5161d4e7ec938d7e46c8449f91707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ad801ba3e221af55cd0781c4f13e9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadfe5eca4bfe2325f0ed0547683bb8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156376893925f5da89456255ca3098a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781a4d4b819838ca6304aa4910e3836711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15513580dbb9859d42418378f59dfc7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134e538ff8ab24328b04adab7a25d7f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b302ec5f40e2960d03fcc4446d6c462714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05213248d0c4a960648f4446db36a293715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4f3ede7e114e929064fe269a40396716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3739516f6973265785533ac7a129143717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3523328701a4b418400aaf33b74c3c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e33d048345b8fdaf77983ea36dd237719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf085299ba44e4e94137f5d18749d85720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd532a13c15d20a18d5462a2e233f17721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50e8c5b344d3aec886b3dbbf139c32722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d64ce1a3e8bd1fef3825db6061212c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff9fae1f4df8c18a417293509cd386724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddac28b3f694f4716fc4632783e1a66725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1da41b7af011e265f37300a5df20a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdf36c50306f36dd6562ffad9d261a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f0aacb6d3c2a57db56b4c36862ce3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da22b010776d00d6ad3cd9925b0742729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a866e8629a7424154fc9a3803bdd9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373a52d4906e309aabbcb6c02b9665b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bab105a782804ba2f53216356e07f2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d16996279385120bace2c8a34697d4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef427f3c815414e6aeb2b48205b91ee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa446c66fed32cca5f3576488d98d3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00029f7be7d6fdc613f59f96cabfcf37736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc201ae6cfed57b484b4db9477835d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9051ff6a000e03e645475de7576a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bf291ffe180c5ccd9b7377cd71a1c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617288f0bb6ade8ff44229d96d444134740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327a709d9cf93d05f9f6fa6d7eab084741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2796f39da9a94ec643032b81c4731bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5290a8c0b1b782a2dda5c13e880d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacb7a9103daa177accc706628dd14d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8321f283e30f9cab5254ad0323232f7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad9760278d16b3a6374c7727a68639746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85aa454919cf19685eed8ffb1fd96f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72c68463487676d8c101e756926152748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bd6200bf81248f4cbc8cd6c702c92749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcb88516aac37d1355cac8547122d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f05c881a7c73b7cbee9c8ea46663e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dc6674bb39f9aae5d5f3f3fb92182752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f640f5b2b141d98b6a94dca3ae641b4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375d01cb917c3ef9b93ff2d24e2a817754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a5f87d6b3b4dd1f0287b8827ff2a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca8880213a5e38e7406aa37cc62390756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65bcfa829befc0756bb8ca8fca8876757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b33036a1ae6b577e3739c3361cc643758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25778beb5dd8da7d6ebb0c8e6d1bcfe759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e7f9a98edf642d3ce697900d0de93760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79af72d74b15b68b8230a1696591072761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1c49252310f2ed141cfd3bf586ad4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746a9fbaf045bf8747b274b22132bc8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb882fcb8847d0a570dc67329590f0db764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3749a4d227d64ea4fb87a89253054765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac47a407a7ed5878542a5b3b93ed97766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc3903178f228c1fb484dd6960897b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d3dd30e4b78809f1ee524c68b60b1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e45fd5bc41854651c1a35df53a8884769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f67321f39464b5f9b537a2131a00b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e9cb7dd37c7817bbf1e695d28a958771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae2aacb1e11d006e5e67abfb6a3df5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb121dd269f4e5f80f70972838f01447773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecdfa1ca88b2d51265cd981138eac4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13681fab627c6ba9f0a274d9825fcd9a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074e151a33e00fb1715006b6bce3394776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493f7380e8808593f444d41127d477c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad485a95ef19ffe5e9dbf001b6af9f26778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90619c986e6e3826ff834d88314b7a93779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7232a0ef8ec75bd55d74858799ba597780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4bcbc49ff2aefb086c2969ba00dd4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c95304efc12c9502b1a5edaeb43f7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949761c52c73883e150af438874711d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859e0e29e8f44958e743293568d640c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99554dfd77b1981418a1f0763f21157785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06516bac4c692f7b92a26ba9335f3b4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686a06bcffef44b496970062f049aec787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea6172bea5f0c4fa8357fc0a8c90a5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acd8cb2cf70d53cc5705739e7130db789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7eed82d2805b935a865d887125e39790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0966dffc3dca9766d890f48b4d8812791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7c45637d766c264c4926bf37307ac792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59795f0b3cc76739665dce90033e301b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ac651b4708c144294a9300aed5074794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39793ff0e3d5ec399164a573c034844d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d46e5dd2c8c257da4e08233f2e841a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df6ae864418813b2e1736eac0c792b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ba40836bbcc6058e3cbc1e3dacf18798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c69d507645e416a1d9cef05d78a15b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f37d14e2bce467ae87fad57dc22e2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe0de71350fbe3b42219e716aace54801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13146b4041e5a30dc8dc1df9efbaabd1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebb78c40fc84996ff86b170ca13ee3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7181d03fbe9850f1bf9e5d51a5ad63804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e70f60caf531b91b9b0692f334c02805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48454690e40f0335b49c58c782b2462b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2faa9f02c76ca44341faee4c0bee4d5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f34fc17cf41ab9481ff26cb92127c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07902344c88617e005ff5654ed64ff809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b955cd84906c2a6687035370dea4e8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f095a23a41111b6bad381feac0a48c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24762af6cf0ad8ad6a52f6be645e1eb4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a6e88ad754af7bc70e0e78bc65661813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3e648191d5d4106fa9d3844100236814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7deaa5fda3497030237162da25535f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ec16f675df55d0d1ff90d43113052816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2570b468e32a956cde4627958a1a9e817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4586aed5ff3e0072ba0b9217940641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df973fb07b1ca44cf451a28f5eb7fd862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec23fe55ce96803d9a1228da4afc8323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45ee0870d9d74143bd79ce729938f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b39da849e2cd2322dea4a7c09e948c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec039ffeaf29a0adcfb52a1d51aecaa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1feed39a94865435afb3a6c3e373a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e8af95007afa6e4eb23726cb1d9658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d17bf06e544ee34c17e86b9ec8ceb79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb32197f6285c181890a1097cd629f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0116e4867661c23f984d79e133e992511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cbdb50b96772179952b16c8dcfbcc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a60719940d3fea867405624dc828913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6d7ad78e2cef3985395873ca3f90014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9758348dde774e542d45f3e9e1e03ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a435c7c7e4aaf91a17754c68e97e1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201585349d0993fa42d3be7f20a5c6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b01b1e81f7f0542782860ecc95cf218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add602952c86853e40fc67351129fa2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530751c94826f39c2eef48296442644a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a7c19f56d33c6b3e091e8bb59d53521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74761a1837d6fc927850f9c39e93306922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c3150ce1dce345d2c787f4763d43823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258519218e364f065324a2cf63181ef824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaad6a0c444827a0f23fc496441b59825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a2a03e0ffbe3d21efe5d07199f42c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb547d825914428a54785d6cd6774527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeae58df0353da1432001b0ef5b30628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941f01e3c708e5876d6c04833c89a2929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a9cf9ec65b5fbb8806e5c89ad13e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002b0503bed7f46ab809dc43022e6fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525ec0b4a804086f0c9b8bb2b09794432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca395a3a9ac23fbdce8dcc47c8cd40533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97464ae4f1f40109fa6ab96f834b99b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040fd5c1471e69a4deaf0ee99a82d9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14f6bb690a99a05241b95d008ac59b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f87417472c96b0b2e0959bd7ea0e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb9f381d99881371b2bb176f8b0d0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8cf267942b93564cc7c28ad615eaf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc0e832230fb6f78f492ace7ed6af340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11248a98a5f094a04481d63ff0ce528441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f557b52023885d1e407c0348c3b5a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6476a267daa09edaa7a13752043a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0417c60c24b566d2cbfae4f4eb61e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a7946add2d41c8c6555c72980a7f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858f670d9b83ada1f281dd3e3e6afc546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f5acc842a27db6b2f070fbdc219ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04848e98fba93e41c1efe69a48b591b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e63772182a33bdbb1d03fd8d347e8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953d164f8108ae46e4e1dd40c43588850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065c2f7b21c99627ee213999508bc4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c358faa51afbe4178f2d730347d20752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a5e511094f46768511887901cc3f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4752a330713e7a4d193710105ffa054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcaf6464f6e78f3f418d878d83277d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a30ce611deabe06833966de6bb87356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed45ac67e8fca59892f80fe9e090a0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602802c86e7b68d60f353f9cc2ccbe458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daea1e7e0c9caae22b18f38d149dc8359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc3411194c2c336ba7eddf57c1a69360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3d9699e1938ff11db5a12c142a46c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf4cfd4e531bdbdcd6b4b651e1200262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbedb151f81d47921014015d80887463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94683987ef8d4aa7f959bae36723d00f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcc36f1767c4d3257c9f19bcadb57565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dac275e335f2ee47c7feefd49942fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93203c057c8450145610bcd3160b2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07eeb6350ab8c1dc9c5dc60d5d0213068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257fa56c2e7cc7600bb8b205862ad4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff29e3350d175ba62ae1f5f40f486770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8ee7c9451fadecdc6614ba12bbb6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33ec05545129310bb43ab5bd17740a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0f779485e9b4cac63e06a96bdf6da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00673522377fdfffe05bb1be6638b26874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41226e66d2c6df60061e41ada159ee875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64ff6645c8af676d0339843858289676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa2b7469c8e2dd2627a404ee5d440077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc80fa2b81e9c4aa8e2a6d10f0e94f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d241871edb2941a4d71e08992950979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168392fd9d34d8698d6f390bba35348f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038c9b92c8d99993034b4c2121ceadf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88ee486a50c628ffdfa013ed595dda82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338bab5d71a3fee1b4fa3a240f1568b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ca563a1432734583de1c5c2d2658b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9d8496b439801275b621033bf997685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee211b1b8ffc6f55c9d5fce59e5d1586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6c30af88057b5be52842863e0a70187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064878f21c308bc569ae8e5c73d75bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477012013ceb399439f384b9c130c6889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed8785cec9ca69420dcc4e5dbf024490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b725de8ae750517105e47c112938b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e896e57226338881417ef301ee65492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d366ec1fe82bfd545ec9258a1feaaf693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01b330963e300261ba6a16afef575294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e362a1949c15ae3986b38ff9713ffa995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559e4d3e8c05817c0661f4768f3552396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05860fdb71c397b9a70856a36aa28197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf366b17c510991304884a77a1210f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf77c7078ef0a473e0f074a1f9e67f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabbef1fb3ac671a8eae504f7f237c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180d8b11ee2e6b1d88d30571e5e8f1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801433351a2048d573e4c39bf06f2e61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a9f42798b076299edfe306762a52c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092fabba2a540502fb349c94b4f574f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019036b31c70ce6903e951d216931c45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6a550a9b05b7458332f2346eaa87e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f09836789a9be78aaa335131c7a0cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb27b3859518c7443c1e2e1084671e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16116985984f87b8c6be0db822fa1fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05348998d8ab18c76bf3e99be63d46da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77775fed73eafc2b9b5a5e207311008c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b57a9e183aca4513fbfdddcf575a83112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fe2386ad5ca806702273faa70ad26113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e37bf8d42f6eab3d94e7a55daf0d7b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117d887aa1237be38ad9f723be008d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41d0a598ca9b09e4dcd7954b334161116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7fc7acc0b67d0c4e91b5fdd1b8cc1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97dc85789f2e7ae22e5a02adbfa496118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0682eef6d734cdafa0d536743abf49119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adbba6f89c1674e74ded76561ca0f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce626650fa2fa0727b913127c12e2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbeabf50606f208a9f5da33438b90bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0599faa2ab074b54dcaada9458c50123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316b2c5b6bfd4ea4a5850012207fe6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5da5f9061969bf70f7172ead14330b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa52d2fa941cd65f288955335d0a892126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c652f2a24c602fca2b3dbf50eb60eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de042678593503df6d78a27b42330a45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb39e2926d52d046b932939063afce9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29743ed4053d4e9993601d3f3b8a28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b20d8df5abc665969008af869ac12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb30d157f7d57fd50406a37acab7fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d902f93812bb3d5c652a51550441e64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf5237a037b681f76507186958884d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e02c3968a3d42d6f6680471a59c11135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9640a2ef48301aac16217db8a7abaad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c13c5e6ba3705717a67d57041edcc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af359dc22bd443b38de63f2244cc2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a55d6b86a260f267c4700b3e8937f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40cbf348c53d8532252a4eb8f4b5e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a9d8a1b83a92dd9424c2812b353dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d9b1e6489e2fee2ba4eb627b428d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778923edc392a2067e9edb1a43a8fab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fe826531adeb323df58fe39b1c224144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfad9d4fc19c374a0317435c7108fb3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff7765d6144e61b35e276c3223a91f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e46f18bf56a7e9cad2e940fbb2c913147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdc3ea74ec4569c526d77f25446c49148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167d874e0676c6f9faf0bcc98589302149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f082b57a2e35a145b73e0782a176a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97815d3d298b2ad24dbe10deb4f3fbb8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c6219c055fd2a0b13eb1ef5da08ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d364147cefe3cdbed75d3f19d9fd476153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84a2b2cd5b924c0382b0c670950962154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64e1c925632fe7b2a4e2e89db70d61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984489ba336cd2cf41c16b5e29ef9764156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0351784edabe1fbde56c8b59fea9b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5f27f3dc8d4f391b744cf02c86951158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755113fd65af91f001ef0bbe8625658a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2490fe00939913bceedd639a57753160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afe1ab0f3bfa494c530f13b65e40ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd094ee33a525ce2e1ffba54ea19a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd0700a204ba4c75d61b34c552dafb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7b24764d1616c928b66897a77a4d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773196bdd2ab01062d96fe5d29d489b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eaaf05ba97c11a7abd32cc66ce8428166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f85db043b22e874e108dc0d1b71be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51416db6d8a47247832aa6f9a6fdd8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43b6e6bdad2b68cccff75e8aa8bc88169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e86771f3c44e6e3d03c585347352a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b46ea9ee1775092c3806761085350171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4730de12bfc378228c58ed78398fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578637dd04aca15285160f24e7482fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9898e468a76207f24ed849fd1acb12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0da4e113d8a20372bad88a7e78218175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69138fca02757ab7de9c2a565e533f3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d9b56e3b5d2805d389cd377664eb3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3e97067e9548eefc21c3644543a32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991e4958ccc61926c871f18788ff887179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdd3193b32a610aa3e0803b78302fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c05772cc0035bb7a1fb864b8824da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e50a8647deb4f0abe8df543d3c5628182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3727f5eae9491385f4639ba89708c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6680780478e581297887fcd459886d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c74bae52f75229ecfd2a799483439185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ce96a618354779ba6222410dae3c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7804c95697933e99878040a6bb2e12b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18144888d6058fbce389aef27762cc4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e2f32ec80343425bc9000a60ec986189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986933c116a3ea6b6bb446c00e53b7f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523322522e9657039758ea7dd968bcba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3efa363b524c0c5259674e85b3f5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90609aaa005f7dd1bb6980e724d21a15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854692a7f5b6961c373090b21088d7a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38bb3e29f30d34c05462d2b99d9afe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c9ee610f3fb2da8af97cbd4c28422196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8ab9add03c7d2a043dc0d20af3393197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c22232c6833efaad7b27e64ac2dc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a811a6f020f67111815ed0d5f3f50a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05f90aacf6be10e1ee12f2d9bd6af2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788cba182bd8ba5249df8afad0399f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa181d4c7449eacb2250c5d137080ef6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ac6646baba176bfc4e3e2e907e9b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecd1553458349217ce5e8f4b199c5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c33e1271cabee41a76e13dea622893205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232d81eab0cb4d2292f30c60302860e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27a1cd9c82672dd8875eb740d24751207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5311e3c86330f7b3ff44d2de02b58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed09bd4459018ed9334b187b11665b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653eace9e28263c847f5879209464b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa6ccb174d5a04df941ed8eeee9d5b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566e606e08dbdb112c42bf127f7170d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9f62904e83e2a0326b3f7ecde04fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d38593b9526de700933c00f1d0eac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5acb52eb4c94663c62e4b0b39893d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82af13a40f48bd268aec0fd553267a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde5f192c6e8aa5272da65a020d20dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa11e41fc4d4a8964bbbd36c831873218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88997e96041153f233f65eec7c2a19219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13513c1863898555dc206420a19cdeb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd1d958a150091fd20768a50c597b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eff74e867f8423f9ae8ca8897eac3b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80580a1fe748d74f01911c1759994db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b6af0d3c83712ce65cbc9bdb70f58224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7441b493141a2ad3d594c9b1efff7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6d97ac8fe4f367a5464ac7843eed6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa11b1b49b272af1f2ba04cd267727227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d18831e3b9817b7b55e60fef2a309e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888da97655958869920fb683c7d90749229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c784fb28252ecf7d01ed5de93f34c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c52e97f780bbbe7038433d9e025f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b36e2885bcef23dbae603d3c54f278232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b85c973c4a366d2a17a627aedb1a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dad0ccddd49301b5decd752cf870a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd5ea851f241b14b8fbcad6661410f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dae038c73cefb1bfe4a31d9cd7930236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad40f10da50999f74a4881fb3a4d98237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec3dc1337eb94775eb9a0123d15758238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a86c05c55c61dec0641c81592189c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e158446a27269055adf4050a621871240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586486aabf55834f720d3d4337b5bad1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2ae3f819d5c261b81026c5fea5cf0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f5322a2de4728ae3276033e460aa5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21e2f694c96c2cb288fea85e535dcb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f30b3090b96a0b054e86c3e1620565245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185687180dfce5b9e20b434cc35b6b8e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80004a923fe34ba56642cb7bf90097c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc1c2dbb458d10f01059c12d62aef7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7239f771e5cddfdfd5d4939b8e4ebe0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f13b75c74ab07fc1a137e97ff67ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32d9bdffa549548448622b206bb9de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e8bf5e1c60b7019729dbb468f18d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d80cd3aadb23227cc4615588f54f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae161f752b06858f87373cf76b2a5b35254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f4ee0b9ebbbd3facae5b150a4edd0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff363b0d0b882c9d2c772dae805572256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383259ceabb5777693a602b232544631257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530ec66f27e89793a4e0af732229629258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82954098b05c9d90beecdea0584b0a9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32713bc49f02f46573390b81d51f8393260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee587cf832075474f8e0d81fadcaf0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d08f99ef81f8e052bdabaa5c0d5be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfa8c8dcb8918b789c8049a5ddd64a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94232b9b7f0236c58681450bf85597c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537af5e862daa60717d159fb52234c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031f2d2bcb574cd0ee65329becd71d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ba9db36813956e9526970eae5a8dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c87509db526bf2722bf041ed97228f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fb0e7a1da06ca6120c1a3a2c2b60a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c90efbdb9751e6a86a9666395345c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a672c18096570a178cce1987de8669271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e65578c79926900904d155c2d12d04272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c832d24a9eb63bf3ed53a9a5df21a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cde2fe6ba708ed185810ce128deba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8079b32c6a8892ece4d36bdb417e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61d2693545fc33dc4cde859840e613276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ae65904152ee576b67945f3300761277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a995b6d03ab1c1dd288f1f1473bf215278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebe0ca8ff0e0dace5c005ca6b8886e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456e1044019be98ebe884236a07214c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03389011fe331e478317b97b64adf7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ff041fc4e2b5a7d9a3addcc66649c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385fd4997c20045231e69b73a1bdf4f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132e57ba1f01ba3c14ebe028a6cedb9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e614d3e047de04e1998093a96c803285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4355a36b2e02fbbd244203c662e2a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d25526ada9a31a806e3eda676f7a76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30c4926b0d870c5e85538572a2a56e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5569258c986960788cf9cd290cfbc38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cffeb50af831b054083fbf7734b0f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbe4997ae975b16cfb1ccc78e715fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef22dd1f9098eaa795f5792715f2130292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc6f7dd1fa94008cdb8084fec65858293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43ecbadd7e277f1ab2935de0bea948294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5385c5e4347aa661694655a09d71cbd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddb11f0b996ec95301821601553fd4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ef1cbdc29ee184488630d0adafa7f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef18eaaf7d4efb8ca2206d9daf2bc53298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83180b74cb453bca8b163a33cb2bfdab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b03744b353a57d362bf142097bb9c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275dc2f577d05bc803c9823a0b4a7dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881cadd79235532a0bab5f2a37a4af2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e2151f26c6edc88e20ca4697b2a85303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e538273a3c81ae9f8fa478e999aed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fd065b791ce37a4ef5549fc78e3ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ae4121623b5d9dab98816ee3b8148306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251e9a29a386f38f0c4b43877b5d6ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ab78c658bb67c2fa2ef6fbd350c68308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57fea9d0788e47615aef0381d50706309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff293a10fd7e60f8069311052f78a3f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774ce137d5f2170d58dc8f67c226dee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477301cbb379296df411dcde31bc92e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299265376f598602fe2a86469939d23c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb494ee878478dbe7818a0b3570c129f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852581af1adc1940b975024f6d55139315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9290025df26434aebc2a4ccd0e9732316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39aa37e5da573c8bd48620c0a0490ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848aaf1866dd900df6b0573bfe893e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11c4aa3fb4305896acf136cb5096ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0aa8f1d9422d7d2fea34661ca7e6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605713af13682803be84f7489386ee5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae069cfd64c90ce58ad81e459efe070a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7ea41de038d48a509a91f8901cce3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5e65af4b1c6670479ba7a937ed2f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2b3889bfd56c34ec5d974ca6b4ec6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8132e374d1b40893912c6b947595c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a72e3bb4adbc185d98bf183e08e64327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414bfcb33d39fefda3d3911f7f600e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15142f95854e8a5c37753f0ce90a59b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ce521d8a0d4c92f82c52d1bff0cd6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b022232e2840e28980a5fe1abb90bac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4bf5d8e364edefe8ea6409c575057332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34070976612b6197a499dcebe75dcba8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873846a99c8fd95b58f559deabdd5a0d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70321ec70f10d3c610871adc99cfa5b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a30d46742e882587d281695e19657336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fafe23764e94aaaf5c69eb2c1a5879337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3623a8551de41d0de457fc46c50681338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571cae80025015acfae01faef1030de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad083264a0ccb19a36df3d9c407a02df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945356f1e363b1a747ac31d180f74ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bf2609268580775b9526eb0985b19342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b64683e567cde9e0e0e200536d80ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59aaeb9e021cf9afe0fe196e173f67344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c8904e8799906d0fa98f252d38135345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b544233fdd593a69ca136d61d47aeb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7e26c115921898549c2ec594416ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f0408785bc9119318c316b0e885fd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1005d4fbf420c41eb6e09b19a46707349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb402b7a89711b7e2adae2fcf67b2651350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be79bc97e77e13f3e07575cd2f8026351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407050662e030743cbc0a6b4d76ecca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ce9bef5080a586fabdd2b5ef8182e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443cf41faa0ac54f888d4b2097e746c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641db2a2417b1dcbac57057df9f5f41c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e86a8e703a81ac634497cd358728f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4555dddc1cb7b68256fff0082eb35357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d2b5185f01f9b0fe7f22090900080358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e489ae3f84a14cf6124ddb97a4e5e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d0424f31c5fc51bf983e073928c6c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea69b3dce084b56f15964da7d0e88e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58a1f25809f428edb910a2ba160d22362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01106a9f63a5f76e99ad6fa16528a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba3107621d721e72580f6ad24e5fb9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07cef66e1b9f31f1d07219099560bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75cfc35d10260fcb45ff2a531641bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f458e5629ad8d265987342aabbc424f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4aa6c45e37fb3ad7167ce0a22419b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477c787bc70c70d96399c591c53ad22369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc844580df9e248bff18c1c96d85aabe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3635ae86b99b25a4cb1e38f4dc9de3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d3bebe4b911da3a2c2a8b70ab50e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7622443c7b646533f0fb2bfba92dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e02ccd401513a8120b6571af95cddb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d9cfa259cb3cade3d174b9cc56575375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32089588647705d02e51a3597d13702b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc875f0dafccb96624b95dd69447cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9be015cda3f8f05f998c7f7c4fa87378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433b3edfb7c45af0e7fa76bab835bad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad94bd53160b5a7dd4d7dfbeaee25d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c827070e4098087f34bcf4e9be923c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d65324000204826cdaa93be6f1eae1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b885a20e1cb18459a0fb78e4eec052383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0e50deee4e7adce8153369bb3ac2d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee187e0c54702581ae8110ef7c7b09c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f060dce4ac70f19c20e04aef3a5e56386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aaee963c5564f058d50f0dde1ff598387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2b3f30fbacde407c7ea14e4c5e2fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec13d6a91e7ec3bafe53937e9c6eb5e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd59bf87f5434d4d9e8af86324750c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec9b4bea397f5d078f3fcff52e3bcc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6335cd86ebe68c7df9996d6d0963a25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e5413322c489124be43df4883bf82393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431eb6153eb330af1538570e17db914394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d3871941182854b8cf0ce5225f02d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2b82d90965d714c013f669349b8ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a51231d42243f80632508798fa122397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cae77cf681d28690c07bb38bdb3e22398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832997a93d1230f0b96de936502a26d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bc98d52851e321c7812afac5ab285400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1199240a3f45c8bc74d7d84bf9f639401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21b176479023ee062a6d43fdc35065402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899be214b39fe8d067b1403f7be8ab7f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02f9e9f88006cd20e75e20b5951c1c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2fdc485a75021c50481f0863c41ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc985b81c338e9174e9c417ce1fd365406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08122d30202ec60eee7dfe8e7c729f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaeaef9c442ff16d8e0bb6efead8aef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ecbf4f3317ab4a9da288de805fc99409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58e63d4a1fd2f1878e0cd690762642410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2cdf2c3c125fae75eb1ab43803d37411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14195b0fa92fd4b8da769024ff58fc59412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b394c392071765693e481b70eb85b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f336c482447699bc938c6831ff4e079414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adcf36d8d80d2a75b3835f589d4377415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b3bf934d8957985b9d8a0d623d0fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c64a12f611276d8691ecc40419f6b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecfb66d02a960a60ed94716691c0ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c35e4e97323c33261da6590d6b9e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd51cec3f418210e55558a7b3b2a72420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63187bdd8942588482b7f8915bd1fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188765f748894ad8997c2ec95a233a1d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa767c291c9154c69c8a538006372f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b0fe82ac73d4fe0eb65e5c384ca08424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ddb496e27299cfbd38ee02744fd36425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf59bd702dceb505e0da4fb67b07fd2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e734f22bd33434ee003d5b9623e4ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4302d95cf4ec6551546403198c7b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e1e790f731c7bdc766f01d4ed626f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221e65562eb97b44cb9df14f21c8c29430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d04ff1ac0733100bfd716bca3fc1b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7de932cb940b5d2cc2d82ca38fc4b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a2e8e439ab32a13d0ef5627ec6ab2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2436ed823b686ab7823d52047ac2c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f295a608da47063fcdef70e1858e356435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6b9d2419056bb27fbd3a2e2f07d63436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4524ad86a76e896d966690a3243de437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20295814fbfa965af89bc66f129973438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3707b4a7ed5696c3a2807789e7254e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed38708af9f5ae8b5e7dc905d207a13440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e65d0c311c5dbd214b533c41517968441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca20b620a594f4863de5d348fc6d1a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ac6070366773484577fc68fdb1bfb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae2ff47d8e96d3f2613db2d9b163fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac2aab6e98448d60d47db6610aad0f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74054f124307494a8980f7283ffcd3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0a4586323f91591e1f9ece36d681f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a41d121d32d2ee7241fe20c90b868448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666568c2e3ea4b67efae5ff3129dd56449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aea9deea635ef2e096d654f880a7db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e941ce13ce6ca09de2cbaae51da3f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e1016b5b9a6ec98b2f19f591edc8d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5819edfb27ca28497c31055825349453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6f696066fb1aa54ee3101161a0671454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e70b90437352ec458572b8f192425455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8cfd9520795cd19a8ac71f8dd0469456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf8ee0393be01494108e29a5899ac1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3903b779e1fe4f4f5196e78b795a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bccf3dbc2fd7632d0302b5c47ddd9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc097101872f4ca0885d64c087ef9b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f1dba9ef06c1ff43fb336100cd3e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb13770618cb571bc3889aeb3a9ad3f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345687bed582a6f388f3038839625cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbe67422f4879b6723cc657e77f35f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23ef37398407aa9729b70125f43c5c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b965e9f6b58276dd9b1942893488608466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788926caa0e47e35174e315ce4504235467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf96b05c10e51f3d4c6a10ed6b27ac2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326a17a8b7be0492ba094e60d64cf99469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fd90b161245347e2982fa71f9ddd3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177137fbb81113537db97acf031bd4df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ca1d040eea19495966148d27a1c36472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c98ddbce722d5f3eac1b53b71bb38473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e29cc3bf6f5006616c7dab43782f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcc8abedaf83dee478311ee4eba32f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a50a265771ce6471988f4492f47ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab4d8c2ea57ca3a3ef230f9337fc4f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291dbb328d2ae8b195be6643cf9a2ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878bd2232ac3c7b0f093e4441e88570479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd258f190e78d0fcf756b9204c311b70480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cbcc97be0b8af58670350a648aca8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28877a271719f62016672d87a4ac1fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df873d08a5afc520fcb398f997494a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b005d724c8005ff29ee69490a6cfde7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8150b7251f6c1a95d576bc412ff9123485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915673091b3b5a1ac782b667c3ce8a04486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b536dc6000a9fedc7eaea6daab833487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ec9247c90b6121ff63cd7500d86ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348662e6a49fa07cf3cd1262bf0bac0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70117aa11d3c84ad2e2c2522953f45490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18742c5ce2a6a6b09cf6627917fbe900491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a2f332a5e86b84fe1cdcf9d28f22c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc65ba54c420b1e4b1aeb0dcb155359493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f47afbed9ecd623b03a4b88bd6aea2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdca228249e39cb43191b26d09f908495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a01de2262030e18acf53a3d70953f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5e16e8920bcf384013b10f61e1888497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2496080ec8f2e5edb86be62f946ae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324752086d54908e47b48b5d32f49f7c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7ccfac96ab10e96e4e83a0d5475f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073a00aa0de189035fe3fe2e3720f05501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d561f008157525c1656944b970c384502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d449dba3b824fe7a503dcb644b591503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b546452daec25e04c0bc55304793c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d16d3e4a6eb805db097459f1b01f79505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bbbbf07ab464f7c31cee961c5dc93506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299b938956952b6d1c37ce13ce867d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ac7894df6a56bd536b5193f920fd8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f78cd74fc0b2c9461d971ddc683f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e7a7b1983dd2ec9c60fdb85163bcc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2207e81b0938a15e4b9c06719a32b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbee863eb9de20a37420951fdc4cabf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5392a17fefcfdb06183bd15a3f6e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b760bc114b288075c60b5621e5c7f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f050763d794e29c91df68999c136568515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506991f97efa3d64ea192aa50a4cc04516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09214b210523e31f9e51bf58a63df7f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4229dec7abd681beccac2948a6100518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ca5f6922b537dd3de864350af0af3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801580cab524a0c75c66da9305d5f18c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa3eef77e685f3ed9cc46c2972ed46521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55faf78713299496ce032cd324ef6cf3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194bd333b6bb11899264bf3af777c18523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37589ee6c348c683b964fe1ee44d0f92524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a898f8992404d60609feecdc8f678525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf964b44d7206af56020c7d82288caf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0372ecba09695ee555219332ed30b85527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b474b8a1d0caa7f1bb39be6644afa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f493110887b2651af910ca1672fead7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68bd48877ec5a6398c91bc9d0020d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e678f10fc2ce7886353730dea5a46fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b21a6a2bbe15c5451269e7cd7d3970532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cffdcf953512404c2dd281ad34cfa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59396b5e7c28a844bbef702abea522534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee121ecdde2139e1d214bc7caa7cd2bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf45c9b3d04e66ec4ebc7489d9ef59e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c02809110d1642dfdb001dcd3fcabe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701ae806c7b0be9bc3c60c55a3d8b4a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc672684484e1f70a0e7aa8dea49a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8cf4f60778ccc44798333561a69d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7b3b1fb5028199a5cc1061e3ad9c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbca7e9996deb48b772803bd5fa9642542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7601cdba2f70aee108a525823e3202543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43b7754df8b5270affadfe823570dd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869825dfbe249366b6a1ef02477a80f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4751c7aed572f69b237a93ada97ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf919530d833e8e2f124defe39cb16c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4044c06aff378886712d2ab06cae6d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56179c72c3c5da2c34b14ed201f927d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72197b1909981206296c7660851175f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88dccfc4689c783946397c095269f46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c129dd484bc5d53ac7757a49646cc01552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b775ab1b8cf642654b994ebb1f743553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b53836496a127c4738c6aff56fe41554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666630c2b0651f7e3f608c62da06541555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7384e52c3fa4b0c241c199fcad9243a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25bbc82c9abc2abbc878801b9c851a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95ba9dd0ea1468a941bffa6b02a3ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bd17eef4aca9c859b24009a2d4797559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5907b9e890999f8d042a4f14921e91560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e18ca46127fbebed80c50cb1e6442561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a427e4d6863aff72e93f477d556bd77562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda00ffb3e320a63dc5842a6c96cb5de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01858403e79cde8b3d1ccff0e2e527a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395108be8f9ed682aace4e9e5f4914f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a71cf04f4f64ddf889f91b9f3acc4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e24166bb7e024295d8926effd5866f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01446f4a80c2dc97901082598baca3b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a781ee107a235a97d9896e9f90eb3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdf43dab11e79efa2c99977f7120c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b680ba3522c94522f46e04a4d7f5c62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7a4482d7f67a36e8ccc1819c770f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98baf40aaa6dd3faec73af6947e7d35c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e9640e3811b1bef561cc9806eb658574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038c769c7fab3fef8f269f8681ef1f1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec159d553b78d51fad6c05b0e09a7a58576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a10d2da1701b02990da8b90f738ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e292cd1e44bdc1c7e083ac2099fdcc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bf7800cc44223eb981cd825c1e948579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab4f230eb3295482ef64c292d6011f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5aad62caa03b032a49aebdc4e96d3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5e17f9f425fd50a88299f9827f0b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b246575d279de434c4b41fc34be27c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371608fe1672829bbfbc09de29f10d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015801eb0b72117b0cfee097a44f774585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95219e9202b32cdeea0c65b925877447586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d719ebea3aaf794683d56c4b3d5d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfa37c434cd98e660ec527e18a88c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb213e13e1aabf90fbba12d5d00c852b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f9be1d12b3058315434d6e8b465dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbfdf02d4f796d927a96e5d22cfe39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e4b3ac1cfcd7588e7867c78c1382c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41064445a008edaeefced4949386d8e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b91ca094c08ef59d780ed8812de03594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc15ba2b4a5dfd5d428fdbd054809c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdce86f1a2dedd8c4e40a4c3f1682a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9881ac6918fd3c97e2cd3ea3ff8ef6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de7927e69122d2ba6321b3baa0bc62598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894c4086d3de4986b9c992d5471476d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfe7ea2b0741da27f463ad81492755600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f2e389c3b0320e5b56099d1916971601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1d2ac1c96fa75c4ce77baabe07ddc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1081c0caa46078bc8df3ce653ec104603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32830b33c325f545d4c644a2c4b34e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d91ac2b49c082965f8a39476f0db6f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204b2f38ed797d00c880cd320b7d229606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb08286e9608bd8b5c987f7eccd0940607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfb07e6e914a9659acfa4f0a23c4f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279faecfe1db6221434d381a81f93e4a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f258413f9124fab4df5a3e7506d723610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dab7fbad642218bbd76871b8996b5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9025ed0ddcc16a5eb22fc19c161c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20526924b2aaca744e099cd162bc281b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe53ab1428156d6e7c910e12ebc9e16614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5810079aa56473761e908f08254938615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5e0668d13e08240bfa99e75e9e24e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0c3fe36ebe8633bd4ea0417b45e7e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60041d8301bbfb15b895d90f009cfad2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2585801a907d44e9011bfce71ae02a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e89f083e4547446d4b33309f7a57d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cae708b586ce9d4c6d918f31c5a49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc82010c6c4f639b33c66ece23271f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87774f388d5c009672157c55525c003a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5175afe273162a3e9a860ceecc0978624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2127bdf830118de4b622e6527938d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39170bb51b2355e1b25962e29e0969be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9588b6111653b1dfddf1a8895022aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbace9e9b0fcb88da955da01c71daf5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802b4d08d6c760fe09fcffc3bbcda7a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bca5e1efb5d7fde9cf3b4f0d0cf72e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef30b3487b93496f05a3877b62f24b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec1339009789cf15aa30fd7f6474bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c63d2f07617bf7b3a3e4327cc8e55f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf455af6dfb6f7fb388a49f2e1adb67a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe73d4755f52a1f19fad48aaf8974de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13c0699828bc8ed9a95a844877a6d4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17692d05eb5ee2662428b96231cca94b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192966877c38bf8484ee791cd1e0e48638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae15aa091065bf0db61bad01f2feb9b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ba5747f827df70271d14601e5d159640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167e763460272e34738f1b4856581f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468b1df18c07987ceb530c1b7572a2b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0f6ae2a891b9dbc0e3fa830b1dc9a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797d7fec4e309cf5b7d7676b1ee69d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a2a85b245463678f5b6996c1f01f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a81e179d02d96616b8f93f4c43b36b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e140e9b5020a79c42b04e05838473c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da19b5169dba208434486b747033c11648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd1ea4f1d159dead3c013f3de86092649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc747a9d4b8de3ef808a48f85b59ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917ea8028d709ee321798ff2d6693ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b443f01700d3d4304db78793512367652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fe5e6a8780d92833f1a1071f610fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c637da32b21adb5e8f430cf2d49b49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646360959b8efcf413834201c0bd1fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b05173bdca3070b0cc4eee2ebe0ac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db1a478a5b6dfc27bdd0ef2ed67010657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b322c07d6f6e325d72631d50978f0a5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af04213083fda9340b0be9e02f90224659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675802327f72d7bfa2d4ebaab09088e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8719af4b238bcdd6fb437a1f0ea77ce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c6c183cd5eb439d8a1137937055e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af19d9a73fefb3a0f44fcb93c19411663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d535c77e1b074db8aaa38a7212bff9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224ee7d134d3ca2dd5fae1701bce08b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b28096065e696b9e31926dd43fdd7a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d1e94f2370ec1c750cf7490900321667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007454e94b6322eec097148eeab8a51f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22441a3a4f4bca17773bad36049d69fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3bea1eb09180b6d36dcae52cdb892670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82389a1fda80bbc474a427d5cb8e784671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570544bf312efbd3eb9c153d31c84942672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85ffe2b5f614d3ee3e052092055c40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ab3bf13df1135ca4a1494447e3fe3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78768086e78b0f052298622a532461c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711401422ac1cd84262f4f50b8e5eb8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d91b5e6a7ce923bf0bb42d5b8104f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da3d8017195481cd85f646a1297de3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14678d6cb642da48721a899cc3ee97679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb153ba35a3b20430ac0893dd4b33f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399313e9ab4af8cdd1171f5a02fe936681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87189654c90d2ff0785492d9405357682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43767309062b518173b2a1058d4829683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f7f43ea9e50e0f43f0b451cf10daa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30e34bbc9075add29af4a28e10fc06685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f059d79ca2b02d6df9cb52e29b0ea3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837d5fa46fa9c36d2ad4698f6647d44687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caca70e5321d249042d262ff89e96e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64045f4d9b22566ce34dc5209cbb5b21689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8db746a2833988cc043a3d7f5c327690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dea45f38dedfb213b98dd14969ce46691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f072acc7002c6232a20ad862d4ba7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96ffc0875c532373a4a4ba84873d57693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe5a1d01c3894e7bc8dd73fc485197694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65df9a28558ea6c1748efbe1ca22f3a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42725efa57dff68f1c5062e1c3cbcc6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaa5597a454f5b38f94281d6ca7210697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d723a703611f691328c3f9987489df698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33770451050fe9b02f8e31774d680825699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a612b634dcca7b97dfbcadb495ad6a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bb590c50561eb29ce02b8cd148403701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8f7700b275219d6dff16ea7b8f0af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02aead9ae35a60c630c73bd2af37aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784b6d0a837481a9d81f67afbe7306f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fcbb228aeca6603f30105b55e94d2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126325d5c1d06be88b77832cbc254cc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90f0449b133f56653fbf73a6cdb766707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d4fc607da275ce53f9e61cbff9893708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811f65aca97c9aa63ee549d36a76e2a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa1b0505c1542536d41b47a3784ed0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7d6ba202f2c36a2a5e23a928287a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08848ddb088595b1069213fffcf935712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3060f322cb87d3000bfa8fb341bbdbd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef3b6099d21957b6ef039e08871d08714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79876486a9b0a9b5b012f86e0c964d35715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c00f2a8945ad3ddfb577f4dce25609716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fed79f99826f297282eb9089806a17717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830066a45f45819a69bbaed928fcea44718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fec9a3c3cfb93239c95c69e9c33ee0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01649263e91b2b10dd68e786960ab965720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e06e3ff1daecac91ce7f19c27dfdad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6695bc4da906daa6c211df2414a2d11722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7fdb9e33bf5a6344f9011fa37e43e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e97309f69f930f5edc54331a14ab7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1b41e30d2201542e8a62708409fef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a5ea33fd7e14e653e1a0988bc09d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2b99efe71d9de3218405c69b4f314727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964b7400b14d20951684cb0723ac499728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce90f8cd901da268df1adb4b4bc622729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8b522ed344c903e17750255e1436b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbf3fa6ca188d25dd2887f2356a281731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572d8c560ed079a8261d43172e4f65b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55d08142743865dbdf5f864703a098733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80df9a65dc60e4f3447ced93709bb40734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c0bac88ec654d5a5d34e4bf4c32d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caedabd1b91354018759ed7058ff984736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0eb5b82534c9b9dac1f149b16e0ab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce0fc0cf01a046d84aac2bd9d3832e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb08d423bbab640cad3727df03a4fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e87cd1e88597510c171a06b4af2b16740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68119ac141a84b69b1d09cf879622f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c750c345f14a2ee4c35a14bb592b70742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0560adb78032a145eaefc453d20542743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cd6fcf68cd5bfd9198b8c4924fdfa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7dcf985c8433849ada9ad3c00b255745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dd7a4b2d9c253c8617c83a8ab550f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf958defd5213bc3a5e17e54f0a1a71747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8964985975b2f1d3a2546b1556430748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94806f65163f4f6656a67f31d8a447ce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de68aad3d0c0bfa9c4d905b9b55d31750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3d0bb5806a6b795b71181354e9e5b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28191d77409fa4c4fd23145a3f4ac0aa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7322143d7af923f625c7c91b1aa5c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503499c7893c8d640e95d1bf471db09d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903abaf12117567eb21a3bcf0fa7b247755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f6f5627f337d1a47ff27041f3db91756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1defd7f9a1db7c426984f65fd9412757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a399639d312175a00877c96a02153758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce37fdab42444aa52b17e18c555d54759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514bf06cf2b2f57f31c46303bbeabdb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea95c944c12ee1606e5808b08286bf2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82239a709a5422c3e09d9588d9ca7e73762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf4e004a3b9bd5db432041956af009763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbd86ffab549da2ab91c8323d52fb2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe6c8bcd3b00c68d599f31ef118ee0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205d123d5c1c840ea89789534ac3aa2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f071ebf804541a8359c61a52e545c3767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>