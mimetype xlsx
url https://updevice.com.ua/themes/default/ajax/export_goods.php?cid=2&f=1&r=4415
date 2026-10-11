--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c039b80bc1650d56458e8c9ba4548b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870f60e11666578a82ae4f11adda0d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d15e223177e6f9518ca83df31e53b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780459bbcc099f2682ce6cc6f33f5a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c31cb70bdc4a3f771709e6cb19f74c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee55b6f59f433f3f26afa88654f0106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77907c013b286e87f5ca0265c675007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be502804a6da06a6cd2d7c50e7c7a158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b644d0d7bf0558143aee92d9df5d209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf23b9eb9986d881a77928d247455f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943333c197faf4f03e65b2d3603f32911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebecdf4d6576f71cb224061b48dc7df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67445d1855e8dd5fb45cafb998891b9413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c584964434b4d1db09893a0e84a2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da19e2c487469d19fab6210c93274415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff319cf879ea39da16ed53968baf2b8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41344ab9c8618395f73bebe7350454817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8041f391923270fa66e614e8bb808c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c281152d74a3e526f15f43d62fcd919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b573035ab364aa7900919cf55ac6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a12811e27ab111fc01e4115c5c7e9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddb2687feaab6040b53441a68fa83922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507227dd7c28c745369a6967023860e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ecbf616358b6cccff6eaac60354f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e41eb6fd4296a9e00170ce3f8f19e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad64dfede85bb4cf3e6c260dba9e84f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964be357c6034dd3eeb0ae4411ad7eff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e66b91d7c51249351300537015b28f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60bcfd5456dbc7872c415dee3f253d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe1b4b560c938f06979568c1b49a3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91467f8c51065c8496cfa94a9d42f00931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e574197e79b8ff0af1269ebf81a210e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ee011f3502966731d2860c76b01aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a65b9777191ecf6b1eb00bdc49ccb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a449ded3bd0f72fe94d522c690d53f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb1dc053e36c77f256157fd581215b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbf0578e7b08b8ed19c141d7c0211537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a280822ab08fabb2ad915f7a24095b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406e6e6831d118d2ea8a501c936592b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46993d926dfa67dc30f4e2d85d528a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d1353cd3e70325dd67ca3126ac02a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c7317abf1a875927bd97848b0b76142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f0f176f98a6b27d06055483cbea2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437602b2f8c92aab133fbc52ba1159244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4f06c8668314baee2ae158f38d73445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce61973db61cdecf7467764f6e84ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb34643d69989a64a40f82a95c74ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9b53300a3e239ccf97322b5619be748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d540bc83d2111251da94b0d15a2016549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d25f017149605ac0c77545c94852d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34a35d4c4cc31b8e32d1bd69feaf4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7088f9268ab182c3622acaf288243252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3b41ee1574996dc661c37c507efd353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc53da0d2a71d1aedd9d4ed817911054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcae3862e33c186a6b4773aa3b73ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed3af5060a2fb7f505d5e2f0b3579a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ced9073f1aa95a247333e15d09f03a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476828a876b3a6cb57e28ea68ca771ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de730fae2ca7a88de97f02d8708fdb7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e6fdba19726308a760a506a22735860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e452c705bbba79bb2056153410709561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25066e1157b69fa84abce243c9e6dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553ff127cd70bf04ae2be50727c155e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c069b91873c9b875a5cb97676110cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afac539245cde0ceaffcf9968aa9d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2427518f14071c3d6364d1f8fd23d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a0552f3c223d2b98d0ce750f6624d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e2ca26a24c5fecd2f9c5675a0947568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e92beacd1cc993a46ab871ce1a27569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194fe6f907355c8dae7cbf6ac84e4d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50920ed1e9deeeeb892e169ec32f395e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d50a7e871b71d1edc8f75eca7dbb372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98543ad2065f888c6a730db397472b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f8ecec7843151966f0ff7186ac8b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412b83594aba844baec5c0c42bf562275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe91da211d4e475ed047df5bde8aea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5da80be2be3d0656150b9ff90050977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0653a3e312d929a59b4fb1b40309278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f12a8a5bdd4af4f29569f5f4cb171479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7550e4a80a25633a5f96c4dccca0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b406284ab81b556ead903324c757381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f61569d9d6e9fd67869b6188667d4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97d3248e33ce65ab20ae0652d9db9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5778e3a2141666f0ce6c4355565f1d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4b3fe00f737b8150275a1001bb8f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e73c0eea523d8c48e03a28e680272e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049df03a63795cc57d94f2c2a9392a4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c006a4000aca9fdef05384113bb6d6688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29c4b3075ef14c14bb1f68da77927589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f524d44afdc47418e2fec58fb16717b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fa03b17bdbc31f1f28632c6361a2291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6fb65001839ce507821485fa0a0ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e87728a6da04999dc62a21e0a5c49293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f6e2ef171361dec2507eb95ee5e2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccc698486b0b166ddbf89a5bdc029b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb1b27a91af3759d6fb5a3066db92d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bd43a2418e897f96d1625e358f7fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e43e309726e65daedbe53ff1fa82a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db0601b1464b0abd25461f2ace70f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcea7bfdf8d0bde778351c2fb95ed44100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fd1811ba5cc62c6b5260decd3913b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c085adf7d3c9d46c373dccd42b9241102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80e48088d7f7d7950f715e3de7853e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0a54c183dcc496eae81679be45cbb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cab80c07d42972ae2250e315d08f1a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421e47eff458478b7c2832ecdd4234b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e50f3f176bf0e7097fd12ee8e97791107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1157991fac9bd3ea01cfb9cf0dada00108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129a6a3b259049ac9560d2d857a6cb1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743ec28f4c34e6c5f1028cb04a1b9fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498195924af82009bb88f04f724f2ea5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a985ec926ee5b2ca74793ee6fad1248112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adde4477c196c9727b4c38c2e88e57f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa114aa14b6edffcecbe17bd57a288af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5573549c118338945c7f763f8188b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f643913d528ef9133d47e010540736116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6535f7be5874f23f9aa63ae6cd6a846117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0860b92e7b4d2aaa1cb8773008128118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f5fe6f8efd2ba57fee31481de7021119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51227937c61adce490d4c3160699e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa1caee83d905adef96b203f44395d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823eeac41df49d7d57de956b1298f3d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7f90b469b86a0b1b5d4bb38a5e9ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb810419a374d0a19b5e373a48a65f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb1e42ebfbb5086b43a577cd3df3d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436d92b9cde8a31b4047c8e655c2e24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b59c8316130ed60789e991ccd83b6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d3d6b6ea9b2fd24bb7c50f0278bed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33928c17768ab4c0f0a30a0bbdf25f6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fec6a82c485a2e79cd7d86845c37e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63972aeadbed75921127e96f13c5b56e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed3528be28a760a51cefd0ad3bca21132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a9d161989bff7c7377ef49d1a47c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06fa2115cbe13917decb847064eb69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d456aaf8c524e0ea74d4445fdefc5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865c85722e654748cf2993551f61be8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609f8dc3a0a2009a540e29c4aa8c237137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a37ed23a7f49c1b15e10f400b7868c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd14531930b6847ef003ed58a3cc2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f3af5e4f085a156d7eef6447868a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa4e2cc81019e79b5747fa4ec0817c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28e5c6fdd895918350b53dd17e7430142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871416835b460e826fcc2a4d88a6e99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9c7537f7eeb0df65a85d4e77e361b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc72aab8791efe1a932d705e2ef1d23145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c97a5302d90e3909808fe2a7ee877146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50559b45fd98e15826d1ecc1037b38e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb715a2fbb0140f8d63ce910850c243d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291e2af887ff896292763d367289052149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094374520f8fb955b1d41c4e391a3a4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dfa219c5743d943c5362f8d00822c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9de9d5714b2ea0697903ab6b7d3ba1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2df975e47e96805c649db45f1eb105153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d83a748dc62e828f4bf88d569ca1c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245ba70f9713b9eda34fe9a0eb69770155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796649c79fca6211e841e3b5ff1502d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c483fe22960ea588a4151c4676916c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c03a4e6efef44ddb51e1a6efaf61f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ca318ebfc30d6b6720b8d60d8ba71159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e00a4d217f60d6b0f3570d33e65c55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96d888d2e82eca8baac4e1c3568471161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb55fa35eef3de04ccbe44782295b4f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cce4dab6bd56d9c4cba5848097fb51163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca51f6d30090745b58b85d0679fe6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacd4bea52047c73a90858002f8a870165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5d346786f15013408915a6c14c027166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ace8f6bd6fa80351395f08515010b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79516a8a11e69de531a60d827714ffd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d9eef1da5dba730aa670d1c30a693169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64b13de461f2bb954f484e9294e3bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5dadbfe2587836c39b8172e0473e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b10a099e6e10080c96afe52b44c11f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230c5aae669ca63b284088032e2e16a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59f3163b7e5f0a3871c3d5df8415b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9facf64bccfeaf78eedbaa9805b6e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bdff52c37f56291a88cf9bfb47411176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df833f7c719448d1f2950388d4864f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34f166ff5a583332e8c6fad15a1926178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b3ea6b6d6311cc8a53b2879610fa6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a4ad3b351886b292d30ae5d0bec64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8042e42c7ae312b192d21e3366c51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26c0e1fafbf49eaa7529bf7b892a4d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41df41221250de687a287f6611456e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8838bbda2ce7cf9b018cfd4a1ccc2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a635a240d6aae47ea00382390b7c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc22aba835b62948938c6b58c70153186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bec00283d466d7336c851035a05e47187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e97eebe95824fa267f7d65c80f52d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0276f38a4aea4ba6cd9b14a3d1475c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ef99af8be1950ce7315a1ac29883e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebcb36f87e1e839cec2585357a0da1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55ded98dd3261fd6f5ed2ee567fd76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565daf72f213b7aa37a060bd2e13335193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091add33daface3a6b2d7ff1070b17b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0511f7b469c0500c35218c67cf545be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edf1048ebfd44ef3ad9afbb1531c9f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90e568b12c8953bc1fe88cccaa9541197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8c8f0ed2d0716d8d9cfdb9eed5b77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19f048d6b9277d17ec0053decb925a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af9c77ebfc6f0486eb518dbfb9fd4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c12d54d8f50b5f471151cf1ec882f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b0b0f8863f65e59f80792afa94459202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bb683108c983f9525e288801b2c41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb6a3003e240172b3f387918950dcf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0096f28e852a9c7c35e41d89fb5c96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9398db27237f71bff51bfee743c3333206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1845ee703dc8935068a00c3381b7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be91f16711bd48c95356a4e2b18127e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc478e515f46db4f1ff66a3b8001fcd7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eeb8780cb08d250f8414841da93547210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1662a0b251068c5ad6c76fe6d298211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d33c89800df65c48ac0de6c76f685c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cafb3ed18c424c987fdcd1a420677c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bff74910340b7cab9ec3eb439bdfe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5693503c93481cf1134752b901de0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc7fe45c8b449a8882fa5783cca330216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c383e1cfbdbb6565af16c8dff77d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492c3a853a9cb43966b08278cf94d61218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482dce8a2f7877faa03a6fa2984c86ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df594ff2ac1b5dd8065c0ff9dd979e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ee49384063714d47d325362c1aa0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7659876a304c211e6b00d2661df9a0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c115ea65d82bb31ec493aefb0f2be0a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1bfacee80ec862d00100e08b6e62e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b5e45419304b909047bbca3c31576225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad86d092ab69edf414d76913700b34226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1faf7cd4c93dc0cc007b5042a1b704227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9584793f9a4e271bb8847b4cee0c863228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd860f25b6606429386e8d39b530652229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32652002fc0afd055c4f939670c96228230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ff4254914a8f5386c8eb480d8dec3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6039b7d33f78c59b203b88818eb7b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb309f0ad0ee0d0225d542997562a4c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265cf02c0a137cae725d9e334226130234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007f92e056d60e9c0a36ee8ac929703235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128ed7fe77884bf70ff5b6715ae5976236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616e0ae025a446b14bbe2f3d2cbec20237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1a1f15894076484a6ac0a496c76da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b205d16549ae911793b41fc48c940239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d0097a95eeb416b5e4ab40fc5f7b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bc3b5c9d870f912276268951fec1f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3185519ba8630c5186d2bf46b6ff1e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088a17b2faadaf5458ae72a7dfe2c08243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a18894e245b3dc3802b679c1a0e090244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5ecdf1a3c46bc07908f28806625a0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61e57747637b5d3dbf82766ec4992f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afebea29464ebfa65ba9ae32d1b2bdf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0843b5165133641c0be16525616ef8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e61a3432cbb7b56e2140d5f137afd3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467df19f88dc518fc071153ce07bfc04250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61936e7cc704e8d358c53a114bb01f30251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a27170b36da25cc4eeebcf6b68cc8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998eac902890b0186d724f1ade9ee35e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a2164cd2d00f2b93f47862e40c692254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fb4ab8bdbffa92ac5dc297183788b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3eb767ebafea85fe6497873e449bd3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f41fda6bdfa08953ba0b77a7db8a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d89587f684e5e518f671119c16bb2d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00583cd49517b546f4d4ac4f6a5af5d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6fe8256d9b9f69fc583fc244f859a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af9ee42180ed2753bd6e98f2335f8b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389ab16c7788d4051667e5379d87e6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d41bef051c5582b3c455335e38ab2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f655056400f7e7f7f3970594a1efa06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34febfa8adbd7e9af64c7c3f4d854870265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21910bad91af4c785d576c692dd92a7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db288c0dfdc0a6d3871aeb03f28923dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff51e83a678c1c00fc3cc1f797dd4f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac29d6f800cd993c5dcad75d427b07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cc7ce96a11f03bbccaec2501b9530270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acfe28e4537a89e83924f878a9c8b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6759d020f32646e9ebdf0dc80c7ea0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ffb2c3e7eed7ecfd9ceada41919ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fbca77493415cdb8612ef95222ee2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560931c9cff6f764c8f16499747b6cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8ceb17c36dc93dc3dd65b22fd7fb2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37801c24d9a667cc57d5fd4cfb4880277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e1e4534c322868b7245f1034a4a0a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f974e2a3866d20bbe1cf6319adfa3c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df83af92f0c031108a5489457b3460280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81266562a31c9d7c3f00974d8b36ed7d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24fc262636486434fd77b21c22a336282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79587126f137a1f03a8f7ce1d8343ba9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a87cde1c1f727cc548d9807377b04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2fa4952453799b7ccb0e05e8dbe2f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397286559cdfb6f1925b8c599973291e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ed5219d38316b53759c9459b0fd43287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815d388d4621e876c07a2b61047d49a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa92e1b41496d99cc470937b270a77289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae78678d23bf7a1b8706175577f642290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02989a727677b757c90cdc29cd66df29291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5494a255173e1bb048681cfdf92fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889d33b5f9fab6d73febb87f80b9a50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b387fbcc7440cd0826970b1abb7be9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba9dd0400d6c235beac8bddcf87ac2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f4897855f796d7f6a7a6fb26cb362296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1e7b2c9be02a0f5083db576a86a42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39b89b70d91fec9245fde3c9c47d72298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee176c2fff6e6b7ff140893778667084299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ab04fabd019506785dbc8db3cbbd4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a0822e00557c3382885385018c4af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788f98ed8a18a7bd9b168ef9b817128302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ed8d548bffda9c69f623554258eb3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6aed6dad3bd28504096bbe23186fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ba3fbea9a48c33da5818ea4721009305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c605a719f5d99595982e6ac7bdf00b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8370df9925c497e5fb305e68f866d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd60d746b69ce1df95862709ad20faa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d5a7b5d8ed515681446e9fe76af82309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9e421cb8ce9f0c7429a41040c5207310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa352c7bd2070c348b375e9b691fa2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee488cf2404337fab6b050f2a3358af6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7e661b25d8550ec737b9f18bf7bad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddada38125e0257972124373799544314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09c46b835b8ee7aa5156a79e8d242b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dde2e551d647d2efd7f27ed0b2ab2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0590f78266b0c1017656a50efdec473317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf2af30311334ede1770498bc14178318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5c739cce961a2fc4907a76fcd7b3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8cf93b2028bbe24ea448e2be1c2fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b81a994af1198c03c377d2855ca22f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585c65c4289ee4bdedd1dca3f6aa76a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31c250f18129ad90119f360090d93a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9f2ce42286fe82ec1ccaa9111d361324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eda7b1dd68ee728ccecc2efa247a92325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b97ad3a167280ba0a4d472b869c85b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e45621c248df9bde652c07303721e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e13369aef0fad8b88651fc749b224328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dee5b9f9325cdf5e027afd82dd57b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6000bf861cdd3c2d56f7f06c94b295a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dac9e6035e28cecd0282a8dd4a9b48331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77fd82396c4c3c129a4ec9b28da3cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17da4d157024995d9959c7b0315817333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c2d49d2cb38ecf69e1b14d656655a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f133d95a8cc7ff8109c89365970ecb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bd6ce172499fd26cf07571001e26b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962699c68b102b74b4a217d717ff2f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e1c78d160e26390fb715d34376544338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c7302d052bb6b0b5dc7418b151efd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd623f472848d0e3b2675b0d033706340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d9726a5e6c0fcd418a34e65ff4446341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee785e5bad19dbc232e33bf336e3f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dfa5488dbf9197a948b592cccc8a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8e75899499ffe23ce17ad3732945d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b8ff3f6b4aa731f8ab0d576d397b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a1209a379e9009122c113ca82356f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa116e6cc95c065eeaa9a21ce7b2728347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b0e9ae58e4244e2d749f61452a0dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8a60f834b3c316a506a467200fe3e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adb4b520f7f042e868b2cc713992d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19737e6b37999e5020e1bf89a5c90b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a5a85a4dd44fdd6b9e9bc36f357c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593b621d3b5b9bce34fe8eccabba6a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30bbded0c88c3936b675a50f870bb8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7de855682fe05aad07a53b3eb82ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d79e03828c5a7b34db8cdc76a7d389356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963a15297b543a0c5f225f2b057eb97357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f025a1c8c4534da75447aefb93c398358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc8ccf22801b2fc9ffeb16d27af28c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3bd3cc6672fe60f13d74fef9f18a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505f645003b2aaff80b02c80f35c710361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67845ff124fc1b60fe9b381e41324d46362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3abf4f74a8187331022adb313b0a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e41436da66c0c5fd69e9aa0baa10c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106bae42f0e1d2a96adb53654f1194a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fee1bcd708849204fe168010689428366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33ecdd3cbd57d46b5f89e572c2a08c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994404e6324c6c3e57626ada901c7d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80a28ff1f1b23b45c4ac307af4b356369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522c4780b0c51762c4c008f76ba2c8a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8156456494e2c45617c27f4c2bdc0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d79f67d672cf8632856d182090579372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22a556cf4b15bb97f1788786f7c8fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13bc908d9303376d40eb982b96c3b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264cdf937e2e02650bbd73788325590375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983691bd7030f6104a747fc79f6b674376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94860c9b44e01840c2d5ea528cedeccc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7307393072788fcc8da8c721d93433378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c8da3b55bcc1babc255d763a1fb4c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6654f25f2590f0a1cfc636397f186e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff62cf00f1abe79f00bffc33ab7fa5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb19b5ce40066f6982d2374fc152b93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cedb7c5a5944cb87392f871af9b53383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aec4b5162ab0ad1e1e1e072c1fc5eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec95bdb00f2c7c85a62fac7f052bd91385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7eb90cd8c4158de1cff539501e0a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e4e3cbcf01b1a60411c5ebaefa7ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73402cb8c474f34cac9dc4fd520be58388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794761b8dc44766ed994564c3919b34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d695d36bdc0dc52e771b2e4ec8639390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a3cbd77d62040f6a44c95aadacdc9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b0e1625f41cf90dfc24cbb2ec5b73392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2013ae6e3a28fffe3610f90498466f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3615941ebcd467c8bc1de3bd05e157394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a001274e6f091865148cf4e71576d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05d7ed13748a58fc813931b90ef9b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a55952561a9cb29f2f2cd00c9cc127397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894190564ef1644753aa8e66abcbd7aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2318dcf69ad9969d9e47261cf05d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbdada52ba68855feeedb4389ef62e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a32c7379204693ea5298abee8807b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52497b18f6293939c3f69d2341ae026d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b14f4065718d953e1f44dd99919b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330a5f91d90ecfbf22388246aff098b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826832b172313d37b8a98c05f8b630b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8487d1d726f0313eb9232045a3a975d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54d7fe5801ef362da0d54d034bc193407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ceb2bfe9f6e301cb6f4c319266be6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0801a5044082f2765eacaec90d22c2a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c79d5e645cd58d89454de4ca14a52f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bb1025cd226bbf39c564d13585591411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511d30137c2d4f85512b20868e151e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5230da227b4ef1c8925b4cfb760909413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5839343d8a959bcbd3e06b5bc2cb04414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b66fcf0fc120df69f828a603136c2d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76756f4bbc4794f0a319a30c6a5c242c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c3c7cfcd65f0b2b51b71bde7c5a80417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cf99136db6e9bd3ebc7436115824f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51722b167c37837f6474bc5b3928633419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29804250338c17971a419cd8e9c968a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7efd000e9b79f0fc4a62f0e843c22421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158ae2a7057af7baf8ac28acab49c50422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe833f2aa7d63f017fdcd4bfa0f4f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dfe98db45bcbf86574089142bd11c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7adf0c5d3fd6e2b123db5fe6f3122c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e4939416393938ffc81e99e7d1696426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d677042132e3f2a8186c4419e4856427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbaa0ab7be218a15837c2e59072e90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28435890010afa6bc9f61b6c114c3216429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40b4f50f6668b626dd0e67a0b19513430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aafe842c69cac6d556cae34dbf1351431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc05f819f65cb6e505f854501032be8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c667f17b2cbec5fb00a68a430e66275433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72e6fb604fcd66b24f20474806840d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff21328ca7b888ac700a9b982d49a6b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa21e88b6b504906f015123fdb8cbbb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4d096212e073d6042451b348a9c10437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595b8067ab05bdca711ba25036159dd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037c8bcde7a8d65ba7a5e437d9f447a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af24d181d26d04751fbc954c0c8114440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bbfe51efbecd69ca5d83678290c0f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee4bd8c03db6211d9111275565b968442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42c5378b0e10707195b14d0d07c65d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be11154d0af9b2390bdfdc27f14f15e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf92c5c2accfe7a18bc264874308a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4cc4b562f9cbe33150ff53e2961e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192716a0250117d0dfe9868be24fdc14447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b226922e85f8962968798c2c3ea061e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e23a966d34052d39ebe076c719c6c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b168dca16370da980968ddb130849450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfe20a4ed120b5aa8ad48ae23d9935451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28305a92e8c4538ca609b9659ec8c909452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ea15feab3052292ed0d108da8907f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750b290dc563c584eece3c0737e2add454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859ef2f1a6200ea2092d72af099573c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3df8a5b121420259b995f094f48ae2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfb5d59728c25bbf858a1b460cba60457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956881502f6ed0b4939d5695eae2108458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461667fa2eed59d2aacb51b65d40f0e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4299e08ac0dec262fe6fc84887ff98460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c9c78ab8111a5dd57102b9e3de6be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadd46a667cdaabb95e7cdfeb0f9704462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5640666b3773258c37896223be3726463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf9465b731ab36cba164893b871c66464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335e47f8a4dec4221842ee532b47d55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c870fb762a2b53844050f5adbc9786466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5485deef113bd601ba8570d6a72ba9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8329db8e654c447362da822e990fad7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbf0c61a029ab346c89221daad63de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4473af975dd303890e49d7d3baa2d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b90e6f0db9a352489cebcec215a41c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de02c059b2b5d8aa9d951899bf45718472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958ffe85390cdf5c7a39e7aa78ebb4b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587bcfff49ef586f646b5c87c33561b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24d92f671cf0a9cba4087a0d79bed0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c95c38e2e47cb44633a8e4023ba31476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c3522f28121324ba35c701344ad1a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66f92c6ae40dd460b3ed3e67887494478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae396e0ca84ab1015543a526e42aab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63996a61268e364f2f9b07b96e3fdd2e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd76abf0382138a2b7d29a15957b1d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838ce0807683d84f84e7650d49b479c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c47ca334a886391e2798ce7596faf9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb890c0e6927215f0a923cc5779a48b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f7dacc984dc369ae69055f91410b4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f59ff7281cab76ea64d463acce326e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a519bac0c86fd40bc67d543e183e667487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dce3be8a1faf147babcb0ac6f6947f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcfd5b202c08b0f9ef2fc95f647a4d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473426197999a6f43162f3ce2174e6de490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72b7a3e432010aac4521b177c34be7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9b5890cba23ba5672213af3163559492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a0dea08fb8bb0003308873e043b7a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce0252f6cecb1ffc60c7df191bb401494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441438d169239015417f9e29ae35ea1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90389d0710aa8960ca328eadd555f7aa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc116bac075ec80b55742d17e381ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403bc6d9a0fb3989144428823cc63c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bbc6a9b3ef39365106596f66f0b02499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f8e61021b335119f43edb28c62dd8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de40ce9f874d8d6d04fce93dc2ce65501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd45587e6de77b5a6751c7d597eaf6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03349f820b5647fe49068ef0cc52406503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea4393cb950017b5da4cdba6ae0388504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5067d3f474829a6e1dc9fa78f5749505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f331174bcc2b951d18d00fa33b4275506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347aca51337fdd9241cd0673f22bb2e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07c89b877559c315e983e9ffe587e4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498edc967adbd1ea9d29dccb7418773509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afe7d3403f91120b42939682a43fc6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd338cd59aa5d4ad2db2484588e90428511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7199e07eeaa1b505b18af95fab6d5c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc23d01a2c3c09d896c841b39887711513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74a64baf2859ef3307c47b2a881083514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a482382a8ac1f0a52b9f6093a06ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9128493085082177b5d94971fa68cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64a3034b70dc7a588038e5bcbda08c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a86d53ef2b6a4315da27207875a18518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3608de3ac95a83b83a971bbe4c9c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d82b4dbbc3554f36968315072ec61520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf366c88d3bc2f0bc250d46722dd823521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f76b2a0fdefc6a8d13fe0229906837522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40374751bb4cda86483550f782fd1a65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb906a7b99fd703954bfccdd029936524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296534bf4ceb86dde027e12ee0322576525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fb29014d2db5c4727c485c93217b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285261fc6eee3482c517d2714f3daab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f49fe073528bd14e70478a8420795528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd5c4d143084673b52d83548da4b4d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e72e9055d6e534cd6598375517e65530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8f2a1d56105f84e6d2155d9cc0a62531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bfb91a228625d192cafe2ff9c49b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97df5f28aeed877fcb772ce939a93c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fc9e7a866b33d7b47ccf6a02f89f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4c8954f3ecf7c70122a66cf0da447535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111cda01938b1165216a7b560ddad9f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebe5103dde9061e5bd3d5c7c1cc5bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e374fcf39afad539c407e1e636e23a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4b2c2dd2aa97ce3b35dc8fea92885539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c09923f6e45fccbc35bd3393d5a1f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d64a30cb425457b150999b39fbe184541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bc62eb8c2a4fe6ec6d4d02c99574d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e60fcf27407a35c7cd9188fde9a202543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bbea798c651c4749c03b6aebda1ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee1d0afd22d6454ecd9a36904eb83d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1930f5e71fc548a9649321857631f05546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b54af5aa80af85d7a04858fcc25622547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d458529634b0cb3a703eee87fdce3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563de8d6b653e2f1ba489ca9ee77913549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a7d0a64c5abec8823da7ccac55ae9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46956fa97be10d5571741ada732c081b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8b77a8d06b4033bbbda1305ade97a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ae9a3159de8e094c88d475e630f57553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad113185f728f1617f61b2825c1587554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75378b9fe846386cdb8c2e36b5e23e0e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508afddd0a2587b670260a1b716e524556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2b5922666f95123d938beee84215f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd415087800796bc558a5958bb7aae32558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c559d62c7ce9d10a70889172d0aa85559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf230d7b83af1c642827f7a092abad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039444ec9152474df8a95ac44f61c210561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e72411661d7bb90ca4aad342fbef5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047efd4dbe90f23e25b95777ca36c288563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7c465ad242d0c0b133f1dbcfa83e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bd13a25e4622fcb3bdc1bd57416f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab52034abaab9bdc6d6b0408324bd4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038e521e7a93a9eda7aaa1e79bccdc7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ee5446a3db7c2b9cdfb5004196928568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1986d83185fc1b47dcc26eed33fb423569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae54568a54cd88733bf77645720351570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3d78fa0a5ecc24017afcfe7b1aa9f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd364e69fa5dba92e0803749765515f6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234925b35846dc9c3e2b0184365c53b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a13b572101641b0786f6bde2396151574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846706b8619560103974f14e1a6d98e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb79306743517e1ea05090605d0e0a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ad85138d2f2684a1f5ce7430a96a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a0c9f3d066fe6a8ecc58bec1d3da3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed5a12edb10558d4d0e54b4eea1ede579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752baff2ca6340ffbb6a2954751cd29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc39e0ba9b7b2a7f07234434de0a06581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd65ef0a5f7f6b9463408bc4234fe3c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d347a46036d52ef503e9e32ccad03583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95e16d7d77e0cdb4a119ec6c4ee344584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015895ef4a958971edbb483e4382d4f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918850e1149639cc9389a3c16e185d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4019ad8957443bb404bbd3d9758c100587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccf2eee914040ca6f1ecec0194e1d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2af1b88ff62f21462e06e43d506fa3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795becee936f64dbfb085e7b1ed502d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455beccaf28b811df89b94a657c6a1d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d4fff9d3ec11d10ab3628d5c48677592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e11aaef271d60b0bbfdc749efaa84593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372df1a70a18cb3ac36a375c9be9789b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097d19c1dc3f0240e36c2866e8ea734595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca1df72fce0e5c14eea03402e987b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88455e89114900a73bceab5272293f71597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2af223db4dbd29a5beb840af4b955598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04a726ade37702ebede62a470520cb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3361a1b7ee63e7536f86ce903bf091600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7365c5cbaeb8c5b39c55e5cf860e37601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34383e08c5c171153bc4928bf02efdf5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343cf4f6c888444aeeb2cc7083ef070603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3048f0c4bbdea7778f482ccef621b5d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aa939074651c2b0b59c33a35c6c04605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e743cfbfc3678c52681b918d83a072606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531f8abca9dc19b8d2cf40258a744e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a80ab2f8c147e61364fb72d8b274a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50102c672fbe85316729fdf0bbf5ab1f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912c2ad9449a7d72a8fd68f739e306b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3982eb631aed692412f46d6ebbb1b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68614e9f9e7aa2f074b31197ec6f26ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed76a5322183ce550d91773524c1be613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e9e9ab84f874815f613baacd9f26d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34d4bfd60bfd70acd09ac990d68e72615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b28fa9831b060f1f95b4df3fe41ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b061282359fe334a8db7ed9379aceb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dc8e41f57e16bbee674b44baf3c77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b68742c577a5eb3f60721b48a4a37d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d8e5de17c2b0c1865aa3c5196f82d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebeec156b0bcef79991930958cf982c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fc124e3450b9464f876500ded4b47622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fb7b76a2b3fc8ae8afd9e4f2d3278623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a7955ae17fc8b256642c40ef2269a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c81b860dc6d7be3695ea10db657b71625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc689239ed1c701eae635a3dccc624626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394f68127364f74f1bed2e7a53bfff6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a5b89095a57222412025d4051a599628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ad0d443ac2aa6a495e527aeb1c7e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d318b7497ebc37705544f3bc7364e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afeca6176c5aa10e0637217244baefe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c2844923157d478cd1e5f7356a065632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361a74d1231789f9b9fb45c50156b43633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f319dcb66524882f43db8ae736c387f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51daa03a171d7d8b5ecc581060b51045635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b37bdc2a3e2d98781644783078df0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80746aea2356acfec2409c0cb16a165637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318de73f92bf491b3a1f476068c3811c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bf7b3d6da6328f625941f4b0f3ae1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28f5d65b2c237289de1bce19eb25f8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3435d8c672e56b5335f3d03fff890641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d90f688d072754d0c41616c8d3995a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd8687633c2d8cb23daac1e5d907ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef26f209d16d4547099a294ddf7c6b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b44168ad2afacf19876f20172b2571645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda4230f912bc8b3fb62c6459f8c47b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50df192d17c0842ce66d3a022b42c45647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab4d269614f12a75fbc265bae53930648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8a851c71c01b92244a71603f42074649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a647b6a46cef9ec5f96a5ee203371650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d7a0eb417272db2fe6db98520ee56651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5615e7b0e7107a93ffe64de50d7028d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e626f8090b0ea4f19476c5bb235533653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962093aa8020e843860a565ca8f0ee1e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace97a16584d1abb92fa1d5ca5b87ec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529645b1cb4e6c9667a7665ea362f35656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26716058e992df59a166cc16f7729738657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dedd9d119acbabc0a02ae3b7ec89b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363484eaf332e1f7c3f5369241ccec73659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fe9c2201eafcce1663649c38640bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43469e0878f8c28ef7b2193f446aba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fcf15927ed6db1f6f8581045d9d3a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3361ad8d9788e3f6cf70b3020556749663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d2275f7fe4b1f83a7f10b6be00c5b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f757abb54158acd945de21bedad9cdc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c781f04b97bb0ae497183b8d348c45666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d12f99b8cfae3994b91690685c9794667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bada2d3c571787e692f4b3009b102668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a830485761dcb322d8fc33d970119669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7f8470482c793d50555231a82f7d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5d243516d1900cc91ff97b9b6a839671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbef96f7865ed352407f723e95bcc8d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a54e2f584e8137b860d0da943f3b8d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21dce64aade6d3bca915771079d79f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8712e5dcfa28c3a17abb87477922e1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b298a6c66f63de4a6d7e9462fad426676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59573f66198caf3bcad4d702629759677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c08e38789e7b8208a5546bc75f1998678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e02bb8ba108487ff827ec4299e8fb3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ba2b29bd2f0d8e5ff08ddf7c9bbdb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53f763310f76592320349bfcd70b42681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bf364c1a177e20f72fffb43f7a7dd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe98d61d2ba101a104fdb4ba334ecd3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbf8b34d477371dfda063ce4443caa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69f5fc7bcc1a16e4236905b2e4a44e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00401a0678441d0f42d176469cdc0a10686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7af433b607591c55666e266530737687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c3fb75d37c2ef391f1e3d14209af3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc7cdabf9550d76467fc34e7b0a926689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c65feca88fe0c8625167803fb73523690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73e9e84062a8b7af6cdf78e2852f34691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751f84107fbd1036644c9442ea73eb7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bdd88e8ea2b94a472677b54008afd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0b57fa1185887985d4472f70ac743694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0be2d459dd3b4503748071f315f926695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41af462648d251bb546c3d02f394ed2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20399e37e0a383f39af9a967a11c01c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70decadfec12e80844e46b161955338698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc03b30be8bf0a38dee92fc0d6c599b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93317a5823980004bf54679d4f615494700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31797efad0ed6061835563a1e8bc4e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cda9bea4e8a612eddc879ec0b9294702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63208a2eddc7daf458a9b93132eed60703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3e9af9322579b8eec2499f57a04ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc8ceb314337e7612f86f33f932a23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7169cd984b5955276bb29753e152d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039c51544cb0c537880e8c03ba7ce99707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b21c606ea8691eeafbd35ac1fc4bb9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9510140921784bd8799870e2cde6e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a198b4d949ffcb0cf38f1c8e512955710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738d96584a77f4ea20a2a4a15b707ee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85178199cd3b683f518264596c21079712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8f6024d14c7864864b938ab40dce6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb244089800702a76861433fb79c15f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462279426f7fd46aa9017c422b0082a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5ffe4e7f7183dc69bafef364b1658716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715eafeb48c1daf2ff041797c1f232e4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4793e8a58c6b459310ced68444bf4c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e9ec14f397d2b5d430fa6bc5a0a4d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360f2584497fd3669b4e2667ec896b6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f08b3c1c557a84ad2d9d039412f91e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4dfc23fd935b1c46c878c7116b5bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aefd30fe054650c0f7a99db999902723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e102b2281ba6469e4731bacce6af1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e65656463687574a8a9020ec59187c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d93b65f3f134ebb558b230744c3d4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c06a8e378f52129df015dd845dca2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95a34c9738a04ae28d80cc5ccc4d62728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0a4e5325232aaa712f03b48b4c725729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1276959f9cab02c53084ed96c5cd8a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab2e0f087f050974bd85507de77625731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ae6590285a5a24a37d923ac89e221732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79fb79b9a7bca8735713b33a8c9a72733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1cab49870a0a3a740362827d4b274734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7c2d79329ffd508a4e7088e3bdbb2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb69c02e30c97c831a6f01f54235fa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0653cab5c50efc54945cd0fdfadc62f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff8588f82c6df5eed943f7487c084d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a706b05b658fe3cab43b94e1408aa53739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6545fb87cc5e76f3ef0fd391ce10e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266a20a5b84426ee6fc034b113c0091741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba38b2cba466bf39148a02315945495742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4494eb5e2af76c67a6f44b910505e0a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddf7543ae84b1ba5647a6a19f57c63744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade163e26f10f81ab70b5d6c40cfd645745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db309c5da5b29f2dee572b0a661bb4d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889557528393ea58e784afd505511b3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c790eb4c509bed8fbf387d356b5f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce60aff4d4574ce21c4158b00fd617749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b758b3726054658c13762e75b2147a5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e916ca09948818d8cded335c6c05d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a46a7d15eb2db8cfa3817ce4c482b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37183a9a20b3ed4dd61572190c8892dd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49807ea996be83108063e37f09720c6f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c88230d30efd310bb6d17230bc3415755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75708fd4ab0b77f7c8ef3653d3b56d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd182a305de0528292b9055976ff7763757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1998042dec0576380cd947abef542758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd79e4764f804b9c4d8c87eaed599da759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cebbe6fec67471eed2e1e0f1260b3d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1c43e086a5edec005412dfdf1e307761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b839506067e4f58527148ad5cec30762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff97182823f8a7ec04c8183e0de2eb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244d373988d14d3589cc478c32ebef2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49687080fd417b32d35c394c87ec1b71765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39470155aad166beef1d966600ab51cc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9e0e0811285acef29d1de05e49578767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8e099069f06345f7c4cbc8b9fb17c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3699798f06b52a81abba95fb2e581ae769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f053e83cf618980f90e3629841b80770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c98d61b0337bb9e51b33dcb23ef786771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a8d8cdabfee4e6295a11461de1c25772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6ca0d7156ddc17775089cd3c098b1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631197a15bb7fabcd54ec9298af7ba08774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b733b1b8bf5c5f56e44867fa93ead4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c1942414ed958b7a062e6ae910318776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e836a2d29e7aec6ba50cfb67fd7c79777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408b3199c939c69ac6f7a68840de06d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a41d180329149576760ec2b49336bb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3ccf841ba02104e507a3f2675d9d1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545ad36e1c3468a7977d30cee80a19e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26afc25adbd8c356399d43777ec97b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43908dd14bce52d14145e92d4df1f31a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f805efe95902e325c225a503c5501a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415701ce19295f91ac72f6800f73624785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bffe02ee990cd051da1774602e31ff786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c8ce315256ea67e54c2ecc16f9c68787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdceccca988fea62b6558050c0cee51788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c0288831d47c5784f1f207550913b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c15ca897a38cd09152a8ada2bbe65790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df5e27fa6fa6460eb6aa1976703fa3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691fa81f063bd629a0f0f7a4ecd9245792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0241a83a22ca17c4685b9affbead4a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf48688d6468f84c61eb8882882adfb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838adff2baa34b6d6965bc1280c65998795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345d4f57eca5d5e3fa2f07802f80703796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd0e89a7e178bd52532177cda1a6f5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15a264487a7e50282be6ba044abb9b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549111d0c0a84a9c43b39fdfa660a1d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b571a5ce676a9d2df13d43b0bd6cae800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0228581fd753c36c6ac346dfe7b67f7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee4efb63fedb0e3c2d81b456b20ab2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5fdfd62e034a7216ed7a92f87082d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee13d8a0b809d758289ee737a8f92d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162ff86e7d2c554b3efd321da2a411a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09743d06d0327a97d2622b689955f9c5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e7118df1618abc9c8afd935aa6040807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe928f5d3b835aed2ed0f811ea039bd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279cdb404d93915cd53ae2cadaaa158809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b72f1d8895a28c5d4d190fc6eed8af810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec4a45a19073cbd75b7d8069e5c82c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df15464d46aad7854512cf3833b6311812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455936d0f87025034a9dea5728239ec813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d328060498f6a33fe436d0f1f1416a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c95127d55698098762ca2510a3a18815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c6489b9804a4b90b3f33783f09427816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f58771d7d1bb2e8bb6ba60b548123f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a7037a1c1aaa7956bbfaedc4ccb0c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284410f359557d15448f23efebfdcbf1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba6a7ee09a20143a370205dd2a2ab6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56faa2252b1babbe6b8ea4224d7962e2821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e94bbb981cf5728aa7541942bd68f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b1a67732b8729c814b75c2d6a19702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7760b07cc2ecbd2f25ac915ab0bd43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424d599eb941e05935e8756869bdf5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1b38d40a2a3f66d124607073b1bb75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad8f2e6e12428867cca8a23b17d7cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b1a66d78fd837fbfecd9d6be9588b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b6f4bc4a8d2ebabcfee91225d01118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9af773a691c7720e05477df68d96809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057843019cf5f733b81211094eb64c7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6797f4dc21eb97b74e1d94693cc9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0f031ac6331f5b7e8fdd4ecdd142f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7c029e8438e3f86a6388b508bd02813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2f420cc5b211bf8a694034d098ee414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d543f315aea2db0cb07c35ef260e3415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee387bfadcd3128330a39a17d52d8a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290fed3b97e46b983b6750481641fdf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468932f1d3259bbdd8706552dd99cd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74790c12938038d629be4720f2694d0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5377ba884040e87469e3fd8a5323f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7f50e46d2f58cb7e634f0b448449f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89214d183aa2775ffa89668b6f0f08ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2a9e28bacc0b5fba5e7e301d0245023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a07a917e6bde5c05e0fd7589fc128524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad3f9d7aacdc6ceba2ff608bcd9d7725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27d76c983d2d2bfc21b51a411ced4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d39527684e8d70c7bbd28d64363b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9141bbc4c7b232bc9ea845c6b651028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03b7cada58b6892bd029005200b87e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077fddd74434dcf4aa0da43cf630e4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40820335880c143ef149780e87288231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cf816e86490a4e317df5e38ca99a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b33e8d46e858913fe7035cec566e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f140c12c20bf4dc4d6c85ab56968334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea8e0689022d9e884e1e32b1231cd135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c787c1d6ef01af1967cee176effbe3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a650fdd5eb4129080230de563c96d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24619c0cc2e6164f9a4f67d997c8729b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da58845f73193b98d064ced1f9042839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2172cc0d925603ad681918a26c4411740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4945b08df19ef2dbdedbf87cff79841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5522bea76ee59ce8ca8fbbaf5c03942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e25e41e1dab98ef876d75f18f057f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0627de870b3ef359c1cb497bfb198044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183da181e1f48d5b4bd165cc69d026d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275d47e71a346f8dd7e8b921a2544fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449236b0eaaa04e27afb853aa22736947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc145192ed52d232cc70c5cf846d3ca048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb79cc391027830c10da2907d0177249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84186b8c12deb5d5d9c03dcca10a932f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bd18dc00ca31d5d7e926582eb805551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46eb5479fcedd5acd8b93f32558dd852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b5f206bc8a0c8fbaa07b2e38cf16353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd76bd2aa0373673d6478411f88ecb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83a923b098eb3028c2160ab621178e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d0f78929b5c004e007c75e6fccd3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6234815d2eb1e3db8ea5d25cb920857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93a6ad491703e2706bfe008c8b835858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25935eaebde31dcd0140cac6ae3eceb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6332ddb04650372412d5dfbb7d0eb360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a59c74b5097a0cab00cdf4333b209b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd1f720912b741d110b6587f60753062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8a32a0239f7c9f1fe7df25755e0b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c083d2f47f7f21b832203f3a21664664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01cfb2927166739462a2ca8debe08e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335030bc779e8ca7f95a1ee8b24d8bee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47b4f551e3c33bcd2197c70391184467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31477bf357ed57b96fd16c05e43d04468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65e7eb602c5ef1c85882ee12d37bc169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82973c183fda628b64a96da562eb222170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907736ba6139ce92861a3fd7394474ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd48fed92ac03f0aa6afae51b4a07bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bac97ff91521d9eb961cb102155cf173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7dd0d0973fa29afa24fa07005177974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c89977fcf4d9984932f24313f7a33c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19faadf03fc199d62c7a6c0f179d68476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1148762f915f3aea4161655628cf777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc751eee33c1594ec6b738c19861f78678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c754af8d01b885fe12e673baddc0d0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a830e0a5bbce6f3f67a070235c5f8b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2737c65ca3113495a88636e1939fb1481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555e047e1d7976f7b80f377a462f07082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4111ffb4853b63d45b4b8a15842da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c05af3b66f1ed42b393ab9786eb05084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03290f0f7a093895a3ba090f32f0f05985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d3cc8a751646f484e39df3469f81486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18aaebbd3b903efb1816a582535726587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58154b507c2dcca735e9f753b8e16cab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91286f7ad90645e0a65dac1c44d749fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f43c42c4010b29a40bce9758b367190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbffaf5e3cbe49d168139245bf826f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dd8cda1625f37a6d1f6caf9b39f8292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bddb88eb46226d7ba90138b94d28e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16de22686be38399198453f159f88f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a349c9cf96c26c6277b01b3bc39c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89363cfe7332c0be5cf213934e19c49b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956e50bbd84a977a835e8c2ea13400497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886a819508a07cdfcdc0934f8bf0d9898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4e46824ad2ce5d8266736a09fc76299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55263e3c574d24a4c015c13b91062057100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b05e9679aa4da7147e5804f8731d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98301c344bc94bed5320436bebee0c31102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dec4bc30d0b510640e8c2798a93227103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbe9b4f5f4d58d6c81b76aa277be96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc5db973c09d7634bf44382c06f7c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbb14e6943aae344db63629687e267106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178265a656c0cfc3a7c6a8fca8ef250107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c900c53aa3d34ea35211aefd18d93108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fc4de89cc9e251b714d31f6fb4fde109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45e4fa73045f34f6b710ae0a0a5bdc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053413aecfa94f1c0adadce9be3f224111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351804a9e3dc20f19ac8fbf8398c261112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867da72d5b2a77e34cdd12b0ea21ddf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7db98e98513f144f8b83668bf23d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b10894a61d625bc3b3040ce154b59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d3f6c1968adb76522db68c093398d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b21f578eaa4a1b8b817742dc7e7dc3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf57f4dd78d91e9d8b744f58b9b0c88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264e798117acf358f84d3035ed1133a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb9e437d503512a15504cbe6c4c98a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42d97601018d54f2cd5e4ea615ba6a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce5e22d289da5b3c5766932bbbae2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006fc42b0eb04de4dc984c2325f66ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a3570df91400916e47be6ca292f33124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46481f2aff6b10057f3cc069952ba254125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd75dd29b18a7a25959bbdfb1e306ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e569afeb9533266db21bf7470bfc8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5817780a29650f5591ad409675e18128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c396cdf7993ca5688529f88746a42a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9f4a76fc6b5c64a250a121fafca2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd3d32c42feaebbf3497c404ec03cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d46e198a2811584f008f0860b2471132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3777d630134907503d0297606eeb4c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fcf92ffef18b8d7f71dbaf041bb88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f14236d6edce12762079987f6853ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f678d32c90bab25f5f3eb8763d17c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d37362230d3ade4d00e1af491ffaa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a26e26252ed9e5e8a6f555ad2d0bd1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54678af4ada11397ed66cc1987709e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d11a5deac9cfa1a0aa47403141b78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85462a6f161200eaf213d002e75f7446141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfa5654e2f6bc14318de37e79f7e45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0a5929744bbb31c9287e88f88cd7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb651b73ce8f81f47c4078290befbb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6569442c430a3aa2dcfdeaa84ba1fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc00eb69e879246781e94b600a5ec2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e2577a870396c687a5785cd063960147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd705c26ec05f945f6c2f8a2ba83a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08660e2f125bc589dbde4d945d9eb5f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a554b86e626db34d4993f3fd142431150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e175dd87e195b6d1f2e6c57519a9fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d540a41841b46ed0b0ab8dd0f1ce5d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306bcf8d3c5a4614d6cc617144a173d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657168d95df7cc15073d5dd7e0fdcd6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8da6cdea1f077535b48bf53a223f29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b474f0d502be9539b40573a2be964156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3243725f9739075e7c2efb9c6f7f0df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f150fe90b305651d74f37fed4db04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dd6168949aafb82594acbc2f25179159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a192382703266953466d617e16f43160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87efea7cd31bb04f2affaa062ef0012161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a487cf78409eadc57a0265a9cdd14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a589ab2b632b271136dfc135309bf4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a47ab543492a542fda6d67f2edf56164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded26c67d75c59a47896073df6bbfb30165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26260185c4aa3f7303a86f2b60c5e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f15e5db866a85471a71c119018ee7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87093f08162cd7e7aaca417efd2f884e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525106b55ee55c199ce13bb557b6ab8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa176b110543f6de28bd214006cd09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7657d786d5e5e4bf8387cbc0682cbcd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee538e526cd3b6c4e90302a0e8158ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363210877c06beaf90cb4f2bca95f6b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724d5a1ea8fea6afc93ad21121e9404174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dea2e29c58b15a9e9217f86b265819175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b54b780c26650a14069684cd0f4dac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e286f4dc5eb1194588a5c88d4ed71e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b438efc2e87374d9cefe41cc9d6c2c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50187abf0750dbcecd9f7fc4b8cb54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20a1d5535e00bc7887a612c76ca6f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962270ea8fe414b43af8f40537a8343181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3155308e54e961b4237e4820bdff16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5eb93e0eeebfbf3038cc936daf890d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c824b45bef31f841fadea5285d37bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3315590dddb250efd3e3530a12818185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5151bc57b80919cbd64115fe57b6d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad9fa0b4bf042e8abc06ffa8fcac02187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a895eddb3042d77fd9a8ca070ed19188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f911f154ddd66d5676ae9d4b04f7ef9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ee0d4157648a40c05a49945f6fe91190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3c0213915332ae50fd7f9dccfa318191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d68e2188c94a45c69d8cc7db35eb28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5d67f84cfb10187b7cce3121f0250193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9b548c89bc3b2682313b416676a2a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849425853c725c016dc7b299537c902195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd2d9dbee8035a72c53062d64528a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1bc275d731dc971cf1c82de8fff3d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845aa757d59108b90b9fcfa279ad0517198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b9b9e13968434838a9165db662951199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f97ef42ef10fdce514f8138ed9020200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21c22d0ac411f901c07bc87d7e1121201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd3caf2f2baa9521f75c3e623236e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303dfd348c08019ca6193ae1d852971203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b7ccf6e3c7d7c5780ca6a2d878084204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989b8b600890acd5210c280835c71d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92949632a49776952bf725c1be990fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e97ea24f7b17320b621fd6d3420e8f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef10508bab459a429421648dbba668b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac4db65fe3d588d7014d22f1aeb5b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06855295e2e517d00c97712b04e86b69210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243ae89e93bc7e7925f93dbf645fd6a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350db6d57ff61667ec6a6847d22a4fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f1b4cc37c7758acdfe1f4d9b6647c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f3c7b10ee01109fa70361254f4734214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe559017a3d56decca677bee2309f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6f37e7176047672ce2be330371a8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ce062561a9f8e31961bf04f2429c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e2ba3676ea88801cdb1107ebccf73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca601740b5c81f936398af722204525219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d8cdaec1669a06d9296a18a9f9bdc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e25cfcc601b42db62ef64c06682e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac13cdc3af8a9825a53aa2d6c814832222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac8e4a03c2d5914f26d3a51943e19e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de2c3484527fb39a0e05e056bae5a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bfca93388c9fd775ddacc3ed68568225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bfd92c436dc5e7c2b310679f124a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5dc8c8d6130c7d99325d753dfce37227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9881a91d9d2ca4271ac4efac9441c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eaf1be8f17743ed95403f653b9f474229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fffee930936873306d43b64441f54230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0cc1616f152ccd4aa87ba5acbb98f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc0b9d2fa9fe8089def4e8c2424510232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992df8be29777bd7f1ec0a01417b8706233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333a596821d1f38edb4168c830ac89a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa008c38cc1ee2aaa4230f6ec32e74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8dbcf083d76401ebdd0c6ac2011b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfb57aa43f8fc08e9db24d13be0225237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71feed99bc0dfc314551e1ac53eebc78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0043573de8f01be197048b91dc9c591239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a51267aa7a70c367a7dfc1ef6e475240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935e4174ce5db9149ef6798c2082650241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d590015e107fd2202e2742f65314e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b7d6d1eda1472ebfd3446c6fe7e4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cd11b314703d706685592d765db01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4e1bab98f34244c5dfcfb0458a911245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c85a33c6bac1324bf65611f5eadca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd48995cea819303f6ba32b4626f86247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653a27107c90a6ba238fa198ba7b4c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba2b85505efc6d1735569792675f2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe8e59081139501c967e5da4d680de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535df75dd4d7c8a840b8168126a4bd02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15039ecdd88adcdb5ad9cc40195a86c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b01535b947cebc6986887a4563181f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a512bf417b18cc6ee246e744e53c81e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d21320a32f736cfaa05e72d682e67c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c586afa84162fd6512dfb25fd6e039b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a981862b02b3325d8ab2022c6fc541257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437546971279b0c3f4663853cee27219258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280f703007f500bb271e7cc7ca14bb7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ce98f552d1c650e194803540360e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc04a08ee95e20f1432c53d30c320f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4f944269cae76c097365fadb4c0f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3eec145e18e7d06cd6a003d6acbd6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fe329cca37ebe0d7272228e91bcb3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439f5f20182733d5ce7305ff48f5bf0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec655ae43b6eb6b91c45c0013106d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132a1377b350f3703cc3aab93739f7f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd3668357013dc04e3e4a20c8a3d6d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855424827f578b551e6606cbbbf1d0cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc536e695e36d84fc03fec9de2c0fc2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bc3b836a26498e4540f604c39cdbc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328cbf6acf64cd2e0f27b23a784ad65272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978173b7c96cf20fc66906a493921553273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a9dfaf161312ddf027de139f488e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866cd435e462b0ef843e31f867f833e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16843f49029584c9854c267fa7d610c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765cc57cd2e00b747082615c819cceb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d134b4fd7cdcca2aa922700cc631a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7ff81f12487316b0e31e28b5a7fed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cebacb4f29f66b8e6c6b2a6840b46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a870286c0985dec694f0204a7b445a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef991bd7d70c6fe0c5439de35cd700df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51740378b05c0f8192e7eab92aeda1a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33535ddc29eb8ef08ba650e762d62a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a8f65ba9ced543df2450bb2a72740285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f328b62e0369688758296e5c76f1bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc11d781a595e92a5ca303b6baa255d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79461561730d36dca6de7d3b4f5abf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1926b487118088a169f3e3cf10ed81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc4901c99f0ade6c02cc850c5f9668290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a1b1df9c929a88468a8abe5b160ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2c6410953bfff9f6f29807aa71c97292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153011444cec428e74a040ceb315fd7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a59e0781532e620f30e4c21d3321e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95a22ec81455f8be147f996aed3d60295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45d3da8a727bc89afb6c3e9a933a4b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab51ed28f97c3d36b2f43f783237b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05271a0e2d98ad5ab889ed3120559aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0037ae0d4754b70b2f2b4842c107e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e21242b9f3dc679aca18c2f2c677a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2586dc41e7d4014fca586203ec8207f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63423998f226f8e63d0d07907d9b4b21302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b7f77213c0602c4831defc5082a36303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904c4be37552ba8274b7506fc717261304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900d5a019348a5da888912f9d8cd856305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6296610aff904fe185eec30177dc208306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc23c298bb8dd93322c8e693600a972307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c339eefeb9d74cc88de8ca0487d0131308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9d0cbec70ede1afcfac0f3ecb7355309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fbb6de9437a5b96641deaa02a1d64310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c788c867c98ae6dd475f6e7a3fbd8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f0a115ccdd1fc761e2df6bd058acd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483dcc13675a87045d3b4f8c59b260b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9971f40991c9cd57ae95aab1b112f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839f7eef302a385e942e097d9d140ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9efb13f0bd20dea3c49b4190942c17316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c8ba203da0cedc3b6d59febb94bdd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d993ab10dcfccafebe30d91fc622fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcf74be8c261186bc6cb3b4b98740c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288313232648c77ec90bd4f7f7148e99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86376ed0ad05bf5a779517f7927cba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f03142f58e5ce6e40035680224c62f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c3ad57cbe95d844f88c5b03c6e6f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec57f9c3e0b8dc592a3158fd873802324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70413e4fa4427bc691afdd3ea4ace05e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bc2698a49f79ed54787a722ae4e59326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df3135d4ca31b78f27186bafd545bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972293d0f2cfd3a7a385a4ca4d665590328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575e4cc62d3c8d6eb467c80a12961d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5d83e4110ae2fde01c5a199e42d50330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5497d7f6dd4eefc0bfe7109271ab1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7526a1327b570c9b463671a051b101332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc1cdecfca29cff2ae386b8065f0d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d409eb777451507f03da106db19e1f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e58dec01c2e2dfcfccdc5a2567e89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57321234ab44d71966ba60cc4dcd4b73336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6dc4d891ef74dcab756c659a22472337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96615f1545105e02054ed9e63a2cadc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6922c9e7cbb526a78cf74b40c8c8da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bc516ce782463469bb4a4cb0ac5d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d0d757fc73af5a675d822990145e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11521952256d0eabd530613cf942de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365378d88c557c190a2e363cb721da4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2795d76a16d9f757264227df69ea2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63441940f289f541c2f8f0a7aa69b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190d749ede5313d4e63ac298d8600ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57776a0e3c25ad51c0a40694a832b79347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff220c12be2ec8624b420c1a6b13c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cca15089badcb84a4ac7fe1dc5002b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241e1024dea9ff2ff6533b45732b0da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d104099b83f22640a9e2dc220c1c54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a3a5eb121d4202c6385604ad1b50e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d445a5dbf587b019142ffb99574c58f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c0652799fe55aa6df40be303e15af354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e5b883fcbae5c162e9e1fe349810f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bfb91c5e2e523c16333c004a63634356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fddf76e26a60dc772295803bb294a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeef0a4a8ab4b5f5b0660e2a0c437d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb1548dd242796197f557a0ebcc033359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818d282c9caecaed5f48b0df5ca44ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05525226d9805745fd76e24f2252a600361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ace6c7dde938dd022b9488a14e756d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f328e908d664640f6ac96456c7ec9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40f1de0872d781e7dbb622697f5bff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00830fa21a4583eef7928c66ef7ffc6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc484f36604a1b67c45afce5da829e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd343a81eac21b20db30613e74d4f4e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fcb0ccc5e4a93135d82b1b246818d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfc9df09a5c9f6df64f3757800213f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386108e658fa782ee6ed3d8025a43c53370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9ebfb1342728c7a84eb91ff4b1044371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c770337b7b816679cd0074f7ee30c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471b6ec751ae591e5744d897f7621c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554d51eff245c30e47e6e87687d4a31374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc36c9ba3b8465eb90b4ede4b3cfb5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6252c8939a1c8b2ab5c1303819756f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba62c782f41203fa52851c3ff33a792377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bd0e82f1ecc006f2aa602b72fd31a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76889756877f6d09aa5958c10a04df54379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf8b9aaa2281f1daefff681c512888380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15345e3dbd07cac7f2c6766778c6f01381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083d9662aee0d725002ac4d7ef4786c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce256b5c379e679f1b0be7b61868b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd07f5fef905245ac0da41c9099f8ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29521d71b8dc250fc240be83083bca1b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189190ca2030e646808bb75cd283602386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfe6d4d9ce99bd9050965069f207c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3efe102bc17aac68d4c75b9bcce26388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c34e8bab5a2b4e213f5701d946a9b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18e8f2c170e0b2cca2b4ec50a36ae9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9db4183a66f51815b35b374c7fd37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cffdd3a7b6f6c2ab1a5d44c813cada392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a1d6d1d979d8f51bf0edd505f5dbf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47932ffe6efb307e5d1ae37c5be44d99394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a32fcf6c0697ba184b753791aa84c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f920e1fc00955ae9bcc602f072613d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b37391fd2c49e9c6542ae0e5cfdea9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bfa694d62e18042653f71839ae0d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8069d5fa73c313bb71b9c02624f29399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777eb889357ad5a662aebc2ec628eb1f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266445da0a9ad47697482dc34bfd1a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b9a5cb80358641abfbef751624325402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212ce2a7a0c193e7c7b63a24bfbd965403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9dc131c739b10e5e389a337467c93404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8caaa61faea0da70a5f764b6dfcca0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ff0a02724127b67e949a857f56f99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a578727cfa98b5008ac4843ebf6f5bc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568aa55c6a61e31be057d27add43df8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b147f3cc5f60300c5fd10278d843c52409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e56ade4194bf1ed2fa1ecbb9e8906e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015acca3c54d71f67a39694c0a2fd903411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf5989f2123d6d3b673e1403868fff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f710c5f61abe4dfebae0614e274241413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb71e95f0e054dc4c4fdd3621d72c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df01369047eaf1dcbd2ae3555f48b4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a63d99d07b45ee3ab32f535fd5177416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402068936b2db1ca23935825ae2587d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff681682793734533e8646e9ef3326418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd79af580a37b24a6c55cc1ddb1c54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f17f524bf95d9650f8f0701906b73420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d8b3d0298496b03d395f23c3c9321421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc320ce40d87c6213115ebb9b52a8fac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5106fe1ba8f8574c4ca3c9fab344ad3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acc0254c138697f4b80805e20ce21b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec78b13ea751d67a04100a0b53e8e77425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587b388b0f8b0b0cb546552800934e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550eef485baff9bac093a8a6ee91901427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2de27d32f4bdb89a34177a4575acc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f078676b55ac1743edfa4395ed797429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad6ba32c0ff7c20ba83dd1e5a32718430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe0cf82b800e62b5699dd1eab884b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937475d36f93f268648ae216c59409ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b66d5c9c7ab00b769d42304afd0c0b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4e2ac7c0af2a91d3375a2e3b40a22434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89329ed8c1c465b50a531f7755789ed9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64eda0456d8b27c6179e4e5a2aadd5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635c44e029d09bd683c046f18da8e23437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fe395097e07bf0e55619e9e388556438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7e91f320c95b603c3ad85496d584f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6183a5216c2e88843e1fb406c8902440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a022582eaeb51306c7adc8cd0b63e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972efad352b9cdef66d0370065b2e251442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c051984e65d4a351b2fff875cc13db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c021d3ca3dd2833121abdb0ff62f244444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91f7e9fe511095a7671122e1668809445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f49121f07b5dbf6bfef50c86f8b342446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26270d6df0567739403260d4f1318e40447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d0b6a67b40292550dde2378180099448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc390e7c4cd20aaca405a0e48acd8197449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b44acdca4376badcfd32df13165de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71876fb9c3a46b2f3b441f184a70e91451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4a3fca5b854207d640798f6a51e39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad4eb934327a446fdd5b2be2d0c20e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342a069ac582dab77921b9bf16d55cd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88bc01acb0683cf3f8b9b2765f3820455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326ca4dfdbf4adacabedb1000a4ea39456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeed9f15d5f65217456747fd51dab98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d9c6c8ce36fc74ad2ba77c761b0e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700f98cdd2e3ded916d4b97613cffec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50311f5c8e7056a9ba077b277f32755460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789b58479efb1e9a52d41bfcaa42f6a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906b02f09cdd1c3b90418b4d41731ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee0d36b47c865675bf18dee0b0bd4e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285fe90b1d020a6f281d874383962e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38153cc69cc971579f8dd69b32619b02465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36221ab6526bcd31a9c5a35f33952a26466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2793c17e14228338ad12ffcd632d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584666525b741823c566d8ba5aaa88cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d00d91fa4822ce8d5d67d7acde01d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba867f9de2aeb45b05c35b3212c24a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e23f384482cc6df6e7fb80c55a41d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa74327d332c02797820df333e68694472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278a79c25617693a6fb67158e8d9bc5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378e5cd499dfedd6f9b832763ee9b0e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8b97ec0121e7a56b3ab9dd91000ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761d6ac1e64dae78442d1e647202038476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662500fa01a68941861ccd2803522d2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a514cf940014a277ce538c598147e94478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05044440cf66e69f5192746af19fc155479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0576ee1fff0225b17e692ae6b3e35480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1978dd33f65d49c50f3279fd932e970481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57840e3bfe6add6fe6f03311afce155a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564019bf1dc8f464f31dda5224f26b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30d968212201dff8bba99069254536484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfadf03c1f9f7687e2ac9c16294c844485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3178e5a03ab266ac0025d9860fed94486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703e1a888cd436dfba08df1f4334aa8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d002065bf0a85545d3b58a08bf3b61488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019501b9a2266d83bc9f1d1e0db584b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfd1f3dc7647f79903cde6f77df763490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542b3daec9c6bca76be7448e9b2cbdc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c0eb917f41864acf7021f4fce0784492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a4e354b361185c7a61349c95d5bb0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4f70e2da4cdc8f868af743e9c17d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5369f41753d2fa65f302b7d0618a7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d629ff6399ac63ec993a12d796f84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3cc6a89f405bc5112a4805874d593497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a5ae2a072c1f1f19c5afbd108d048498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c7b09664cfbb63bf64e11f2da8126499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041c6d7e2cbc3af39073449e5b0bc1c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe217f1b59201014f62a55aae79c47501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54695fcfa869dab94af68d0bf243118d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633040a866efb255e2f07c991cda9a7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94417b72636f74c68fa621a7844046504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088a86b1dcf32771630f236060f0516505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c093f99d5c9c6a6fe234ed3d9d1f39506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5489f902a6a70253c43dabb69fa2ff2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf5231a457985efcd12f2064328ae4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e16e9ca1cc4971d02ea0dbd7ea5c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef74dd5b1af9cdab5d6227c2cdde34510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad045ecd6df0b44580405fbfc1fd585511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25534c4ce6f7f765be6d24037db6befc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42f65e5a8fa197bc5b72f048d585d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7464dcf453786e11a0463db16b4bf5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bea3606a86962518303e884d205015515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f30fe9b973a7ec8e18d30caa048bcc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b38672567d01487dc31613d165bad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04d77152e6212c0368be81bde7317a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cc3de28524879da0b12c8b3800212519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf3d83a345d06a602c734e2c411c09520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2946e4b30f58712702f41daa7595135521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f095702c5870d39f4984eeb9228b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b4c9e968ecc9f3008b85341c760a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbcce0d8381730e95a2fbf2d8e52a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127622c4168ff837235716e7ae76f138525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c517ba2ffa59f18121b586e427ae14526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bdf01ad2ea3276b7948b53a6f3ef9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fe037d274c89649c224425e052e5d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d812c3c3dba889a6afe3c59db6939af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fae4f6224db9868bf6454379bf86ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e05b57128c1e156a4d636b97c02ab0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768b11388527ce2d596244e29ed8d46532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775fb71525e17f68022496eec4af7c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8e85bb0ee5619262be9aaa20fcfc3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd6c8228bbac1271043abd79f0b208535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef49351514a5a49e381191829563d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70ce70970581737796a94a34cc7920537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0fe9e7a61dc08184419cefa9de730538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f98d63d867d1f6c649e1930fa4ab7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d81c18c169239bee6bbb30add5c852540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81b8b9288da243fc57d7d5623dcdb3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f2be8061531a4379dfc0a52131972542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca082ebde8d86b72c0868c794117ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55732fee389ef1225f05263e0ffb8bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938f42577ca6615c7b73876bd454c98545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a8c40c669dfec9116443184975276546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60bc73e4e7b609208382b111597295547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d180937f94815c6540220ea99ed606548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfce9927aa517dd4902a1d022255dde549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63941b88a324124efd662addf2d2724550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30d805209b0d9cb957b596223ac98c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cbd1527bc6e5dbccb3dadff5a69af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e663d814bad863f6de3a06ac6d087553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e1b88a0c8db982116381767b75d66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1327defd4d3afa0478ebecf625706555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f47de7aa20c39b91ee09e018dbca9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c532a40f6cba6aa57527b65dc53d15c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a6647864601cf520773ed0310ed7d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dada8d31e18115a88fc6d848bbb167e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65894bf6d437584397b51ed576f26370560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff932166a399437ca9ef958407e3771561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f329c27ff19e4352ddca8addb5e010562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec06ea2198a9108df29f3ffb7723539563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646097f893a799a7eac2cbd551f6c74564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb28b4c715471ce4fb6dc7a2e4012d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac63eec369455edf14a59044419e60566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd5d8d8194bff3e161aa037a1f6861567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb85d5e7852911922ccef9bdbac28ec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b35fc74556ea01e89ab33f4fa1421569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457302e657f8e3491d05ada11746caa3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be864cfe3570d7abea5ff77b561ca5a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f954400ad8ff8d1bab17d33eaa86a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183a6b707b8775377eb9e3d9116e146573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5c3881a8af019b7358ee5d6570dab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747334ca2864c2f9f4629be749eec06575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0f4a17c06c320a93558dd2778f494576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825aa2a47575a74da67b30366b144f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44936e06fa8f3b3b65525ccb25a033c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ec3e5f19f64be00440d05d00c3ad9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e547522ac49a1f0730a20a6acb793580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951aa7156a3ac22e368acf3eb710dc4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abd9a57463fd6c4fdf0b27c5bfb2dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6a857927e90c86d3bb43c5f54a043583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54552213f554663c1ac66ffa237e7f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807ac2366c8851c3511815540f4ed6c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4088cd69ef7b37c2a608cb85098a93586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8683dac97c3a910cce6a0a5218aaaa7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16490e53843e2dd9e3e1e7d9f9507f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3b0a75505f6553aa9049b299afd3f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8cffe2fe00d038437418dc1b5ce8a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f62707ee440237122b0645f4c5d413591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67810b36995f129f3bdfc4ffc69ea84592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb047db077987111214e5afc0f75926593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfd4f0766b517dbce344ed2f0a4641594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bcbab23fae684193027eeb17c82ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fd3fd4d8f832ce14f78cc9cdd7d67596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057a40ff4f870c860d4b0c13cd76b0d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313c9a20601a58ba7e2c44aaa8b4f53598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a6fe9f0135e03927dae194a323c06599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842db06aebdad09a3829caa9308b552600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8eed96f8c42290d349ae480025043601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a346b8f886634b19c9cb50821da2e73602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70383a349226651aa7086889ce92b8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40984d25bdb7b943c580aba4300bfe6b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87147e2aa911c46058ef74a78137000605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a82c1f55802733844e3986eedd9f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a4c2ae961c6a99abe0c6fa4a39449607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dd7345bc10b83b2e46d58b9757979608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3a6cd5aa305ce2a885e75aba42f5b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b66341399fb5ad7aa3658f6aeab67f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823d69547be7fb3d7020501ba8f8ea2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bb039b2a24da22fe0704697541173612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4acd867e430eacaeb794e09994a65b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b624214b81775806404693a9f398f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf805255e5dda8cbc42b19dd774df77615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d9024fe0064cc701fa860cfd99000616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81036fa53503fe6ed348962c7c0edbf1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7925958c18373052bf9cd517c697c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995225c70cd3a2f86b552f982612c788619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a13663297ec3c356bcb79bdff38552620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a04fb0678e921e03728744cefd51f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb57493348d5266c1e9ea7ad756549622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035f868c81825a215cac0cc442caa0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeedd7848dbde61d3e2d10726b4612a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c938736e9792a1822ac3de8c3cd6acf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619816cd59b7ddff3ce85fa03c793dff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98ddc83019c216ad48925b4e0ace82627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c28a9917816ab4ab6c305fcc0aab97628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8e27ba21e7a7e8d021140f69b3ce4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a46f200646d6ce08f65f0f10a4c18630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a128d304fbd429df25a3e5d8ff3492631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235945d5f1353d3660b7358e914c77e1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604af77c7a58bfc9d79cb6e667063001633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dce3fb57fa9cb89452ad2fbb14625f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ffa441511aea08bd86c05987f928f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1b133275703ff5a7aa2b79315c11e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f887e2bda448d3777e75728d75fe5ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6aa7fbd7ef9a577862fd1d928b016638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335bf06e67ad17a87f0695f774b9600639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c0850dfd5f8453528bc141eb92a71640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaaf03416e004a5489943a79e69778641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d802267ed7b5ff5ec64fa8d5a1e06642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06458ef2273b18a5138e5a186769411c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc01de3310958be825f3d1de1d79279644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963e66ab0ee93159ffbebaf78ff48be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ba49a0d8b987ca1e5f63febdf743f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce2314abfa15fd50975e3f4c4c3636647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239faaea0d53ae961790343fc60ac18648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892daa5d2756a05a06234fdc5f52a897649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611471d69db83c1d788ada9beffe8cb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe158ca4570d5e8aea05ee95e6f3415f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371e90828a92497ce1e2b4b1ad49dfb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9d7ca1be8e11f2f483e9e22a9f77e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088517fc438f9752224191512848b1a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27744f1c489ee03267067f4cba5de0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f884a2048a3d3864144a94245bf30b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5a274f6cd76c662707c0a93e7abcd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd63132e5074836a312db0ec31268cb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf2b3a01dbe3b1cfb1a94923f5b2ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f0ecd0a3f8ff7e149e108ca657e6a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960483bf4cbba0190168e2d12fcf626661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b391eedde603da58aaec0f11f79403662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27194059eea791dd77add3e6e71085663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba266322d59dcca1e28ff714668fec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8905d7e9522c89cb1ba848e38df9dc9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f8621427f60176cdce9cadd3192af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000dbeb5005de5ae20af30d28fb54a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8e19c513a20ec0c7feb5e211d30b4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca4add177aad1fa1340bcf2aa50877669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf98f5284cf5c7217172fefa9841481670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7090c628b2d8a70f5aa3cd641fd856c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7f7106d51f27c68215a28d9b87adf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e96026495bad8468582cba9e6c4b56673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6037e063d3ee31cc7ff58c5dd766c1e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e74997227b9f197b50bfbb2e3d0949675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318b7728469ee2cfdd30214c9c01b74676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf45982c7bf06e844a6132d5443e150677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af91c2ed2a40ca6c6843a48582cdce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388995ede510d132805ea53f396e463679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425f746641d9ad70851614c9bb4c948680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262a40e76325f0c2afec92e3f81bb98681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc85599cbd2e8f6c435926ac8a17049682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80f8cd43ad497b85e4dc931253183d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba74c287c693c161ce90e2f3aec6c5d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f9a115528de57621d24f0de8e6c57685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad910c70d27cf42412e883639700a4d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd03e732318bebd6fe9be11049bc0e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591a33f962ff729fd315375665bac68688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1184eef69732c5f4746dad6b9599f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad396383ca0b311ecaa685468140719690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f319a20ec7e7620604851cf5d457c3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3178111a330f1fa25f46dfaa0dd5a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bda93668de11ddb77a70fd8ce4f567693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40254e20b8a578e72267dabf127b2cb5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b50bff2e335dd6870f5c2f85d37d53695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922d7e3dde49ab9f7e2944c2123a746696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fa63c62436c7277bf6025424380a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d18e7dd75cc228221e424262faa3a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752bc5f61ec83209a76259657ff2ebf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bd3c3e3792656c1e80e63a68a2a5d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612fb6a7a427a54e4bf49ab9c23a0ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef40e7b4b1a58fc3814913c2c89c2b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c131642f5499f4a71dbc8685fad88b0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2bb2e0e3f148c103c75849d70371b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f9f8f8c833ebaeb93657e24710736705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccee8d59ef88de8431e331ca016fc8a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660c57fb46de5f1409d44be068a41de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35657fdb4a7a5bc15a730dbe111e4e1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5716e242ff49b8483ca32c9556205709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491a48ba27b84e7d762e54ae4df7fb9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5351f6661f0174e1f16ff7034c64679711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02182708792ca93c7f4569c4387a7170712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294d71f06093f97c344568a2af9be2f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2b243979ab7c2031a391f273f6eec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b76702111cae33caa2b79a962d85d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f17b3ba9d3b8ad31fd5cf5c4fec97716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989979c290232e3db244bdca9706ab6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c127004f90c1d6d1df67e0c7c9f6df718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a6c6ddef1dbdeb9db9bc68b5c6444719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa2e6dbac836b241079c2e89b991d9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1b6209f490e9aebb47d082424d4f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33b8346d848ba0bbdafc724c1886af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe864a234c1657d1045b4f4873cb519723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c10c952d61280234f6a2a53dd3bba3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c477e4b44e06148439fb6ea6f5a86b1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9ed89a36377714cbf63a8877e7573726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aef5490b15184a2fa97552a2dae7a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244e03b379ac177484a5e9e33f1fceb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ba91e2b1a1c3865b7bd1355e4bc4e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530377b39845bb125d46c0a5e9129234730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25ce837d553983295ae3d53c21005e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abebaba52d7b463f39e8ebdb0e8f090732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61581418f3f4d5aade288ab8f24abdd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453f791da62505578e0a5ca2ce97795734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20c66b8b49247b421bdd4f0cf9a1e1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c082356b5ddbed843129ca37af0bb61736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b83761fa45bf2f299e356294925ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cb5d54ab1a6def1a5898d2f0c3497738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60c11b91f186068c632bf81b2cb64a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba61eaa54936043db7b3f382b9c713740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad44691217962291c579df2a2e0c14741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a33634efbf1a3d13bdb10e969b75b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25990abf8db5081e249d8ba21cd6f5b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108b3245648710d26ab4a3186f974ad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9aae622fd6607c6f12da765f1ab92a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2a641154e2fa16df028295910df52746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb2c427e0e8d3339ea39227edae867747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de785f3d007724883d25a62b5486f166748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292307794e4ddd33351be671319f0b4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6302fd0b0ecf25ce6b861d0f0a7af06750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8cfcbb02a8f6b03986351bd431674751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ee247d36d729be1a15bf59a1b8923752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750b39bfe2dc2f1926eb35c48201ea6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa2cc26191ebb797929113d7735e5a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a762b1a8b444f6e5bad6fea6b57a23c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605b260755783aa721ee86f0fbdcb87756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcf1eff54673bb0838e7973cf166b1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b9ffbc557840f00e36c1059bd8732758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3acbf5f0d8f8cc1e5fd0d141a87615759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b265d722ea4cedfd82e71488b16d15a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a19fa8c848a0ea4cc9fd653f7f3a0c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1ce8599974a3724604b2448019c36762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c6c6f969ff65fa127a825b5566c9a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffb3b6acb783261e08095a8c28fd93764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0121551a049801230c97b70489677a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8767543c256829d4e33ce57fb66bc2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ee333721305cdf5315ae08b319aee767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>