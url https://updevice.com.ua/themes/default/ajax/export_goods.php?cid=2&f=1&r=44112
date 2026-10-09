--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e6d593c29a7de9fb0c8fe8906a0f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd141199d4d3ef7db89b0c92afbf303d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885313c7f44c6085c9640a637adf32c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564110893a9dc1727d9a4013e57e86a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94974a2e7155dae28de03b640aad6a1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aff8d0cc994aa6a5a9edcaeda24e6e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7dd4eab8e8aeef2b72a07d5c1660b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbeb05cf177f759db3133ded0f5d458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7611771cb577fdff1c5746a72f119ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cddb64e48cedef1e50a25dbae8b3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945a0e2c90baa998c02dc941cc33bb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898d1ea320ce890b21155922ef7690e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095de97a7c824b86852b834d5a081d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03417a97bddda17cf8d0c513f52cd0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f07d20284f8de253e4a49c8b705b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68781720e706a71b332a5ee056e1fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c447edd4835dc7cc9ffdd95500afbb917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf94cf8f3eb09dc060ce27ba9ed10e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa272ac644461a51337f7ec1626f17519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a16c78166de03dc765d69a66c2aed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93347f7fb58ade2e99ed49189ed22121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a289c23c6eb43c5d09c12254256121922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49105d2a966fbdbf4169015903d8b6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132afb9056e878086ca629caa406e3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7294a17d8242a3f6f7408fe72dc77a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da3d90117e7e8fb7207d3e561e242b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5e743f4167fe8c703985933ca2fc127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a92dfc6bcbb0aa35024d01617e80b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0fce425420afc7f61853dc196cd4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe12ea6baafe53887dd08556081e4c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69d18bfb1f62395bf3407f3e8397ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d8bcde350cba575e9fd5f3437cb2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bb75dcd20fea8338ccd23037c55a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70192022438a5f347746b1144c56612e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc0e81f2217fe1a7dbfeb002bc6db535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc389249bacd256883bbfc60406fceb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f5ec8b3f23ce110f22b310c25ded537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbf750053a0bc7ab546b88992cd90f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676669a2eb322c94d66ba6a98d173ae239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f076fe501cbabbf0f670fcf1c573440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb76a4005c14599f99cf2550bc1a9741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d1842268a738bc08592fee14394b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dde90cd12a114a9e0e92f36592ffb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e786d0458d66cd4773f710fc15ba144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e41df5d452d4bd4207478fe59fdbe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14800e33bfbdca61df00362de51f2c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249572ccb14cb5d2366edc92b74935dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a62962f56ec34720e87dbcfccc58048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de658e422c3b9e8c0348f5d38e764a7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee867939b1796569e12627caf62fb8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b505b941af3b60c7abea375e2678f0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d739920d73b2385e30ec7fe50903352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df5a95f86c40d611357a632102a5be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97363011ffb1d9ec37cdc5f193577c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cde426b299f0bfd88c5534e650c6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b91a533be42636967b6ee1b54c0a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d9d469153afc07a5676cd7449dc9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798de17b34792123822ce1b4ac0e8d2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bda1f9f704678468004750803dbf2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554322fbf477f15fd75b37fc1e41f7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aad0149ad9e3dee7f2e9981a658a4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96230296b501413ea5aa6d4e440ad71c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02449332e847ac15ed8fe5b7a30fe5b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8fa7c13407a3a47c7915968b1fe6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e85ed6f33c2986433892a74eaa277965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1245f3ebb974fbdb5fcf2333be11866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdfbe29c9630793b8d961a0d14926e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db60023d7b98723a3b64f5f19b9e6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a9eb64c908f10c86875b5ccebcbc169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3ab00a87ef57663a238e981b5ca6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f7a2464f7c5d07ca6f36e3ea09cfa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7b1496f93207bc25851bc6eb6befd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4f7bcbace3bda63a774ae0a7a23e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c57d37640ff8c934f775c0bb8f1de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf3a4f8252e6bd3324b3147a336fa175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38498e6e778cda0c97f85a486a3c831876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9440ebb7baf6e8a36b7f09282ea5dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0dbd3d7f15a02f45e687ff8e5c7e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26438e5581c061053c9bbece006d6b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922930dcbda784f17376a9b09dde3b2e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217b0278a6a212a90f27eeead3aa4fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c55414c340d9f14a5e7959942dd3d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8c099f672900759409e043d9b5be083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ce36e629dfb71bab727cc1958956584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcc2f550cac1abe28b1ec3518aade985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97f63c3bd4e330f7c8518ce1fdc05a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0482bdba3d3bf8b6ada7140e37a41387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe0acd2694df85d99a4d324340d26b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0af9f3597d52302cdde34b780294589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86170c56319d31a45b27682eab42009d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a18f5354157277d27028ba0a80d46091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5412893746bb7cebba377ac54e50592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a022d1f5e6952664ffb3b378cf7eef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09edb7a83b2051ad41dffe8e78210fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368b803729b03b8b3b64c96dc7f70d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670293a05ac3f4d25a58cf9698a348296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c918375c0d3abdfd63bf88306b33e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0307b15c7ffb052087a927affbf4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a379bfc4f65ad0423d4ae25e34d81e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04960cbedb30f3e410c5a022a4270e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48b4297fb777219acacbf4701f5a37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93436234bfad5230afc645a020b734c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075a3d2be599bda760ed0c1df9efd9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e7ca3d0c71458ff5dd4afef8c4a08104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeaa9e6edd7aa27ab708dcc782deffb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793099f954cd992f97428a0f79b4656106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52971b89910ee2eae58d14d39c220683107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9702d83e11e048bd51342eeff795cb6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35af63fd451aa668a952e753dfc3d53109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cfcd41c9d1c2d2d13766a433baab5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a398b3beb13208dd49b06a291619b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2ce0cfaa0d32914320e1fdd9f8bff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11594b9f7b9c7718842d897dbd2a6d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e75345125da6627f351aad5ecd92db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92572704dc902a8909b6b2ee7db8c585115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5011256820ffa82927dfa281877088a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4138c52f0282e15d8afaf2fab986f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e25d00c306b56a39202f2ac2fef3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572d4e66845c020734758e2d3a284cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3679cd30ad629a22c277b244d1251e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a11b5b3ebbee2e79849ad8070432b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f142e81f9c1c369b8c2102ced9fdfa7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e87500e6013542bfd4cfa4fabffa5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c7722598d3cef1bb234bb06a3b697124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20978c4b7a64389b54f05901bd150b85125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04417eeef4e99280a365fd4fae826662126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18eab6c974dc44cd4368fa0c621f0ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35680f2a7af4ef94eefa579f813b839128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fe89c13dba3d6fa4bd1335cac2f04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e362d55e0ecb34a8efa7269900f175e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197c39e4624f467e86e9885a393224b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270138aa84222694a519f4ac99e5585132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14a5e5629f26df66a6bead27878dc9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae005c747d0e019d6e22350fe5e53961134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f391df781dd139c37567e42afa6be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b4ed57c31694c4464034d0d9128be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bb8beacf6fecb6c07f0032e16149b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4b18d84ccaf3e379dd3da04996aa2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b80cd27a0f80fd9c612cfbfb144c07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ee52128f1de73fd05bbb6c54b64eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd23dd1fd8445067684f463da2a902141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f1321f0c4901a68cb998165cd4157142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec62a2a1f7bda4f7feef8aeee2b9004143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742035bf6f08e303d1c678b52e1f6b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293a7e7465e968bb312494222784d9e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8ed170f26b37f0ce375b586c9a213146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92fd703312acfc71d8a084fd92883f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3aabb74ee8e8105d74446582cdf49148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530160fe338441e4726a8f32b8e6461149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e8b7beccd2e15b7b37c2fc8d6accb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284306252c67ca1fa6f4b5ed3ce61b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941b5c62d33b3026d872157c96056bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faefd8ceec1b9894147c20b32359fb4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0babd2a0cd09cc8c02ddc4173fb60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4a98abce05a3cce125d649a128d81155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e12cd218262d0188dc4c1a99d8b3da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8fdb5e4d33fcfb66a23b6171d7ae4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def8f625251faa1d9b4e9913b8052f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b08b19e2b6f1b17e43a3d0cfdc613159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2314aed67974f1985ac2d777dcd4fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8fbec1908f78efd5425fe192b9b66161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee98389e05c3607a435ce55575d65e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b856c27c937592291f3594d6450f124163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743ea5067e8d1b8c1cdd5ea9ae87db4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c2ea16359a7769f1c6179c38dfbc6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28509a8492e88f7f2ef8f481f6a171166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb711984343a842c40dd9cd44b09ed35167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b8a476d0819f36b2bcb0594f2ba83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2999e7fc8695846480ef3ec453df41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758a010337c19f2f2f76dcb656cf272170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fdf13cde80f3ade446b16003ae595171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa94c9502a29d8f66a38a42ffe1c94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b453a912574c1c36839f9da15bd415173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692996e61d164675fa92ed97ba19262e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4867a31a41ea900d192c6440917ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513789018bfb3affb4922f9011805e65176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc0aaea7576c4b82ed695d964ec313177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48795ca9374c5c2a87e650abcf05a2bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59376a30e909e317ab967497ae01ff8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e45223d12a6642975569788f93de98180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370871382ad0ff9caa28a3df70acf92181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45dca450627ec468618e130e1fc5c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab988fb804d1b69eb50757613e6a5834183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea7126a0f58eb52159ffb916ba609c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58e40f55394300ba4fe414c11ee34c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ada44c296b3d8c2d95ae1e968f0fcb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638048aa5861140b24632591a327d9de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07c0378e6be31dd9e3847457a1782d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccee05dea50285b0af2d966e671ed9e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b13d6aaf806b1652a3002c823a13fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176c692fbc915f118e9b1c48f411638191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199deebda34e5b4e3e38f950b6ff482192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83f14c22116d4e7d2c90de3a00c2dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a442a28bce73bd3020729d43220071d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6379d647a313aac941849e5f5f4937195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd913a4d464b2f79dcf525423f3c019196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36fe4364ecc6fab205bc46c6fba0ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3e63ec4a23319289d257d9764e7c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbcf60eeedb45a31c7b9c0bc3f3c25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5340e2ef1adf1772cb9ed6b7d05e0f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e9ca06af85a202288fa581f8c66d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c62cd201ef94cc52abb5628dd7bcf2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8c592006a0303eb459363a472833d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4749264c29c8fc8a26c70914b16e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0f78d8a50c044424d8c51618131ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dab30fd2a4713cb07a40c87796d22206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ac7edb63b3330c688e9ab5f98ae9e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83358d8e20df91960504cced99fa1dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0eba4f67253d29b55df5a1cdcdf79c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb293aad4cdcd5198f6f0f3f1696fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efbdd35230a49b43d69a4d8a949a72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f3ee6e64f2eeccf88cb3d1154f9df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9d867a5e651266830ed1dbdfa26a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca584076b98ff4d6e8714ea016ca01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3823006d699274dc15b079e3b0969c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afed191ffe58821e49b959d5f616d0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed6ecee4b72164dd365110d18a91b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6de85bf925fae4dc8e77b87952b208218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4fa16e5969e97bdb1e50a19a004e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb669b3ef269962b5853c084f8d01e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c31011773eab2c3450122638f1369221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401db5b3de83947a3574f0d4dd104d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b3d71f57e235bc4fcbe981a3a6ceb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80b081a3493f659824835bc63d2f03224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76ed7670d93ac5b9d43b415cc02c6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323a7b0afa8c8d391e404a4656f6810226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ed6e89d864f1b2cc27e9aa4a8219f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd4546284b71f14ad34a263f1f78ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbd3e7d08d238d256e982eab12430c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8960513f746a2b4731c143f78f729230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b542fab443fe9b330e346439e735b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11e94ff9b4ce54f061d40e680c7827232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f53f27b09339cb7e6694dc4a3e2d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b857de4ed9b610fd75c6a2042cc52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5739b47401b065c050122a5ecef032235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c51d3fc588bb7180bee127c5663aca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b43b594afc0ea4d0cb5c84dc90012237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549953531e235a311c10e6422ee40ace238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623f3ff181242bb58415cf65707015c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4883284bfabaad6cb6618e295b7fcb8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9067411e3ef69cb383d167a0565c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66422dc705e69694dd94f0615c4a0fe0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146ebc9810796d479287179357cbe51243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349b17c4d81e38eb3caaf20395144b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a3a11ec27a0060d3e8650e514c2b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accde14edb585a1fabc194460a1611c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629a11b236423ccc56433b7075ef97b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2acb4f3126fbe82fe40d5b0c4fb667248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40072413309c04a25f33d2c6333623f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8eedf9068f04fe4f114e7f17a06670250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0453e91519ad9d49e20e5f83b053a89251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caac255e8f4f73a1871e580ab641848252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25903e8483cf2470aa94b101f44bc6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ddf793d4e37e2d9200fc31ef4ddf5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbd5b48f3aacb5a6b377caae05a371255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2166f944b402f486f1029e8365c59256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea2bef5fcd460827ea198bfccc5fb0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2353ef800cc4f2dfe61009ae39150258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfa2c116b49a154bf2591de8c685a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae1f19a799aa9df49114cbdcfab47b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b32d08ed05659d8b748bd0ef9c4008261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65cde372a1fe1672359e383f5860f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c0ae8c7d7e68a140b47fbd90431f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cd5ee9332a472200f97d8b5411f1e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2836b95896ee0f3abb9940c9657fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2098891c663269e00d4f160a12b842266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c54afb28e65a40c910fd46d035539267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d5579e256ce345fc1f38e00d1937c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d03422fa9e52514f52f2f4012ba76269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73459e18d5783cc2e9e944a7c73283ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd32e9ed5d5d3f9bc17513cd2bf50e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e64ee92eb275cc5964e1445c82bab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2149ffc62ec980d34f14fd8e79c7266273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ded67eb148477c10aea13e1a39ed6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678d1839245f544409415527c2c5b4e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd364ee01e1a31e9159b77044f1ddc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b00c5ed0d86604b29753ae61e9f9b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f867e92de6a4cd983ea2203ff47179278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f112e4356888e6940696fab8d14b48a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ea47cfc80f6cfadab37955da9be4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42eabd58372fe5c40d9f2a9236501a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe2bcfea5ca17d6409cbe59c000bba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24f7c997cd7877839f3ec336ab1a1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f2ab9cf6bea187d4a6f1062a6cc5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005939dc3283717d44a6f03fff8aff9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2186cabfa288700721324c70c1beb6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b41aba3878dcf6080396695a025bd0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a1e9450317214b882874fafc38e59288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e324cb36f94a378cc929ce48c5278289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631f95393b0f1b0f30af197ed883081290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c86c45703a04d1ab5734933ef0c11e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0eb1dc772884a755b63b12bccc448292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd14d0f5e3584cff43351ffa52efae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340a4d86979e9031fe865805f82f1ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4774a007f0664f4d0bec29815202d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ac71038bfbb1c0ab1f25b9f564cc4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092429a4d69affa05391f230ed2e018297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3df074a21322caf8ea30126f1509b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e680598df8eef5c885c9357c78dcb9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de757e0fd9ecf0be3cf29239f4fb644b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799871e1b22ea4067e2cc305c07b45cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51c6e85f7176aef6ff8ea72cdd277f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be40cb87a83890a308b694deabcda2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692fcd1e8cca3e142cc533ba2318808304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb862702a1d5281e62f86e4053a564bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d111b21fe2eb3538cc3f9f63fab2fe4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa44a28f265e578823cc1080e9b82a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706efce5bf6fb55c54f2a9ad778d0fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3916fff4769f833a45d9b5b8e50a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c847e730b897a5653369cf0183cfb5d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37913ff1256229e5f30cc0f09e63066e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d48fd7fa4730b7e10eb231a1414e8a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c101d851775c7bbae856bfd0ad1c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963e4458d714bbc5bdde4728b2e899f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2ac4c5a802b92ae7c3d33d80f0950315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79b96cc20fe5e2d45fcf133aecf07e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf2015f470fd3215ec7514f4dbd09c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5ef58e9fef207b70dc06a86cd93a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d06dc3f5dd48d48a336c5120816b9b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6bd4604be4eb5a9b0fc4e865ec8f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a01ea44ee1f58bcd8696d510ad496e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7146c8b59ea5fca2fb1f7eedbe78e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9470c62055638d5c075290686cf78a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a284e2f0ddb58f390d4f8fbd38665e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8f25b222d0f238f5540076d31ab62325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace8405ed7b44ff18cc0985fc80b32c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f427ed2579bc1a606c6d2b58b5685327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a470472c8abc3f7717284783e2ec50328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac7b683b8bbbd3eee0fd3dbf3a016a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf84e1fe762107eeec2436dfcc28b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e676d27b4f827a04c8c4cd0f1ae25331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b06659c943f4e681f18e97ea27dc8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f59102db9f7b6b5162b9ef61a0425333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c320267d1616c0e7f816a62a7bedddc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02dc21810aedb8510c041d4a03ae71335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da773ff400016c45eef8f5f4a9fb57f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92504204e06758a2b9f71a8bdb72033e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa078bf971db9909a8ee65efcf9cab7f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ff63fa56532ed17d3c476db71b5d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844e53c818ff5f6e80d0f7f120b7d0f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcc97af92897f4e9be6966ff9afc5a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4c2eaa55993b539dbbc70fb3ad666342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa5481e150b5ef9b35eb6ec60714f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a7b90dc46272a53415fabcf889c84344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065dbe4f00ad0ea59461333c1d5f476345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33eb29b2dec56745b6298aa7fc25771346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c522150223c3164ed045c44dcbde7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac775dbb30d823087531cbcf48e368348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c5222317d5113ad15913416d5482e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4df150f4eac9fe23d91bfb8adee115350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf435a750247bf1e02dfde86b50126b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78126649b6274b29532fa9b8dfea52f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fca8bfda84a8dd25873e8041315c58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f143b6b2255d3b20f935575f7001b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fda96bb3ae83f137e51e203e921572355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff22361f45a91dfe39827548aab91b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3f4d4b318cdb3c4f4a7bdde9a11d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b171963f00afbd933205e26077deab6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599690707e8246a241a91c90a1585a0d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da1ad70158b5d863fc8ee807317bac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31b19ab0829b0755d2f7409b31397c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78252323e1805746f300786bda7be6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cc68cbe019be27a12604c14b99430363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948195a2c286df3b875bc6eb0e48a23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73976ae2e55fd11622f4af5eaf4879365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203332c1c0949cf67806fe3f44f8792366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2056aba7816c094e95722e51fa6633367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9f2f23aa4fac2f697ff8d757fb9f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7247e2d87e541f7f528017eb8efdd27369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc518fa6650ede874ceb957030c809370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab85c343686729d44301573fff45a48371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb03b6d4b98d49f74aeeb88b2884837372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd96ea916046e920ffb124147c4e055373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c745037be8f46a559485cd1d1310e2b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f56b62f6f66d95b64985881ccabd7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da66cc61e6a94f4f585def9c01ad44376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6220c0f973dbdfec6a9f252508f888f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0a36579bd5c8e19462b4635a21b10378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af7fc5eed603d6e397b5dd04ee22f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55eddbfb944acaf9be19638d7ce5b0c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b5e28d160a5f3c928a793cc6b3196381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d971caba28c625910df6a2502b6df7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5295004d22bde2a8cb7007118dcd8d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010e1416c4007800ce517b0125b7385384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec7e28d698dc399557fae12a208709385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d638f3062e30b4c173a49173404fa7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07425090602f30cc0b22ab19584bebb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be83e7d26465279d06344e5ee78c0ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d5ce020c0b9f0333c45c6c966260b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b247ca825516adab967204859bc64d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63444627cb33ea99602978175d44c188391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795676bd5a746456177861581489fe19392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade583e0cadf1b919d78dbafa251274393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5d4fbf69fa828f5e30f1bc99eb433394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c5156f72c27e102d9b0f91a734543395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5df41b5f66d6291365e5d8c446f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cffcfd60d818a966ed132bc9ac5275397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc8454e99031b34db5de6097469ddb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9580e664e7d14f51afd309bff9583399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f10ded63dda3a74acb01d95cd8291f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09209826fc97e29d5eb8aa3e8a8bb0ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91d5897276e2f62dcd060fa77130a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccc3cf3b72ae231162c710c25788de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58637e2d6dc0df072479deef0f652255404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b04cea2f1b2acd82bbce796e65f0d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e721ca1b300372ceaaf635e8dea7a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2696fb8107d6ddab3759c25615dd0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee967f68ddefd5084d627e6901b3cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3dcd9a13739248c68808f41d016fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ced6b72fd2eacedf8e09eeffa3b030410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59c7dba8ef0f742bc1d764f31005de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb2552cf981ebbbec3676fed4c790d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab9f1e67ee05aabb6cef07a4ee8121413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0cfb9d7f9e1759e8284c7ffc4a43f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33427c628095dfa2571587dd6c2ad11b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8939f66be53310b51b2c2c845b751416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711d6fc174152f328d94cd20b37c024417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e168451268f01bbec61259b702f5bdb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001219fda95e213319c7085991b774e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ac42966f42b2b6fd07e54bad4a427420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c6044674cecc2126dcf4b52697902421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395c2ec08cc1a12c56c1cb70bc48e56422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453f3392637cb501f0e15a2b2a59aeb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643ed3394debb39b0310d8dc9a39155424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609b1838f62e735d55423582c24d4ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3feb72ea0744eb43d61bd6f7862bfd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147affb0e4951f701331d76463d740e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e64d5d3ba77bfd312f16f7c7191311428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67661f53b1f2b6a9a39d4706147b1f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c669de6b40712b861a161c7525a917430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362208669cb2a42f068f7963171ea52f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d780dec5218c03048a7346d8a41dbd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0179d24d9a97e9b727698186757dbdf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dece1a7c1a9e3c0857848552be8461c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bb19b5251b113b3998d39517b6ffc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58a29f24dbfb4d221109e80ebde964436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05660a17c11800a512ae1d2efe56bb67437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9dc7f38495289d28d7d723bfb47dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb950c948a02a14ae382585a950daf3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c673c4926e3c6afa322173991c145b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c73a8fd3239e65eaf1994191e9d3c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23523d7a133a6f52cfb76886a3291332442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e90367e1eb0237e4d518b5526d8e3b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7036acd606fd77e87b53d2ca31fd23444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb461dd45afa57226b037608d21a89445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec83d5a7d1de90e3274706a6a198a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b074cb92dbd0b30a8627ab9f8655d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b375802c023969343843d680ecdb5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a09b34c825d10f47a78f379b95664449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33434862b23eea9d69eacac76e20a7b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99922a909bb5aa9cb937bc5a9248553c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f42f29a8e6b54d63e7991c3ba48c33452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbb66f4c89299e96e1b07cd0a1582a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4457bfac604aabb4d82754b4bf570e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40939824d5fc486ab28cca94c0404fd4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc49636be490d9ffc5fa79ae3959bb8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72fc6f08a45ec28e4cebd9bf422ea2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20ab551341ee931acc8e5d08642104458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aee427ba87f46a4f48e1a31803786d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abe184a6c1e7ad061d98525b549c4e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7965b2998dd0f6c870ae77ddf8697e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b7338a183d9fbdc2652613c94b6f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d7029ea77815e626b142e97fc2da0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75530f42d827296c92a46e5f972efa2a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e83dff3f8f5dcb37947945c4199c1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfa443fa8ebbb1750b4f62bb78a8ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f08c8d07f93e72bfe7bc7d4d3e21d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb68a96b07e96d1a93615022d3fe4cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365a4947874188cdb1e44f9f276ae96469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c1069350e35a82dfbfde3fc4b269c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad87df2edc30e113fa73b7077d4890471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8834d94cf24f1a1fb6ffe161583b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002702749fdc355188e3db0457b9c31473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9f5bb7518bcc2e7ba460d58366408474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbce257fc361f39d7576123c8e3c89475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d932bffe7e2e37469537999c60b2ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a907d38c00c89cfc66b06076b0c01f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0721118714a791bdc9753b6ed6a2d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32aa16d2e502f96d0e8dd74ffa98528479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fbe139b953f984248afbbcb80443d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d69e35b590fb8cbd40b37d1c97f34481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb5634f6b160866c55fc91fb8ab493482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555b803601f7175a5e94a8adf0e13bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710543e8695bd4d5214b0d6039ba07c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5782f286fd83dffde53ddcd5f064bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a38550612704f5306a4d67ea3823da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867f1d0fe91c33aeaddd3a26370b321487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db280f2bfa115ce9aaa3fdec30445552488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb497ed3c3cd20d2d4ee58a258c18ad0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f4512fcba3907f979773171d3d308490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da297a9811050902afc211972fa28c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8485ff5131eb050e7bb5cb828818803492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966dba3c4d18a36a7a227259afb2ffa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce57a39b967ff7c38209f5da18fb36494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdcbcedd84dbba1401e7ef90af8e62495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb6c5e915ed9a262e0ba3c37b328ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb208afdf370a46adead9ea83f1c44d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691478d4cc534d83593c90192134dc4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db152c5d63cea71614cb136d89687295499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e23816e845a3f8caa787a15577d5aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e427a68652c639cf93ec8c105ddcaa0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3f70682d5f06ee0334ec0d1baf362502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed2256505167efc9280fc96511d87c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584b236538b6fb68ab3b3d72d79088c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911be4a0140ee75eef3cd2a2b361d49505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75e2f9e868cc11efa70d8a63331ae2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589f3377b1b4a3fe61b3ce87de0741f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4261c122533f3be3326775e9b9d03508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e555ad0860656fd574cfcd3e0bfe583509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e0b797121dbf464e7e4d1e35f49de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846de40cae188cd5db90fc7ed8ba0cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e40435cadad4a977f0c5f3b84f9d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89083cbe72a538aacbd5c4439870578513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc407f69dfd766130fadc6a5ccb396a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb980fa28336d7ef726dd3ce7df1b4c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093d14442aa43af724648b28792d426516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee738995433fd71eea4b5c4edc5553517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3eda8b54be23085c86691e5ad3535518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c634685413b9d2b175535be4ea04b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a758cf051141b76006a9701dac290520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b314aa19d1b59d8c161c722b42e8bc8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237adbf900f3e485a013f62950f18aaf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afaedd585f1135bd4862ba08e7847e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a04ddb84f88d9609778ad3dbfdcb9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221e2a5afbe3329142549cf9632ac5b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e574936f1c43f580db1beb8ba04fca4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee65353a3b1187d605ef586e5b6ba2c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea625608807f45594268c641dcbd8d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cf996ac6fbb25931f515e81dff64a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf5c007775ce810afc2881ee0aa29d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4a7c79d271ba40aa4fc6129664550531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863059de3f94644b0064dd5aa8a81b15532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f88d877cc0d3b229dbf727516e9a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb8b15bf02aa3eb54988a8e2cc0fa7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243e945bb0064a9094980080db0451c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982c393e01d519d09c967445ff6366f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06674384013d17096569929fbe9657c2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05b38754742dd5965a959af963f7c4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40249f04bd83a7a8834462376534c1d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bfb662a3a227adf766620332381f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9cadbc03fb25bdfa53c8937b82b68541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b647a3b51fc2d2a85ee15f069f119542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24e2f7e7347fe191091d38983d722f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637888dd2d6e136907a42c293bd22ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66e3c4612c5dba1d336d7301844aed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c56f82bb4673fcea713137aeef443546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c678a6fb8b0ac0a462db763eecfaaa6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078bf9321654125812633d36bfd17ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d39a7fc9ace1cdb8aa1ea0a32265e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbd14c2e8cb8f708019be8d7d4de77550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678a08cc2302fa3493bd88cab35e07a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ad8cb92c37e343c78c693b22c394f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171a56cf233505dc17be2c864d9e7b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949ccff18011dd39127dfd5eb337f4a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1398b7553a3d1d2d66e1ccffdc12f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a829915bd766ea1e0ef7710d53a15556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c191b2096e9e3960d34364892b05cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d37762d98aed79943270b47ef0fd2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f240844a7765c4185adf4fc4e6415559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f531d8d8355beda821c29b2a17636b4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e882b1d9e84fe793336a745e0f4879a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95181910d8e1d34e9a68d7359fa61276562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758271ff5064589c9d25fcfc00a13258563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066514b375a536c506c500168380c92a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6b020dd070adda3a14d8e16d28731565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51456f6ef082c2673d42357563cdec4e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad4b42e1a89bfe8b299a498bd5364d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e662bc893f2b1cb960d533f4c0c0f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c2e8f27fc8b4bdf6141ac6ca35851569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e23b7a59427d639b4085dcaabc542570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfdd799405aa88d6f1a600476bd50f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1b455f741e1f8c9447bf0cc85d462572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330a2c8c3ed1ff34deb2249e1616b72573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a17fe7b1b621e97ec6ba86b157f9ae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94102ec0abd39c42ff9a3f71c4b774575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0013136d505b1ff39c593ea51f18dd2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ba964d0beccd65e6f69110f993904577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6999e754f2c700f764f3bf8d72cd62578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d78b262581372d6fb0a8a13c9b8e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4d0319b4b7e9586cb69f8f900d08f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4504c9ed5da2879a90fadf58038f24f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582c1d73022b920642dbcfe84e22095582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69d991212840ff646aa4171a4c3908583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac2273bb13817239d589633f168f99584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7f8c84f37cf4924de1c769832f32e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd648732090110d8925add46a5953f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc3519f66526230c8b70070cba48a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce66df0698d82caf8a48526d3e6c33588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45e233d5b3f9b93023655bc0b2d831589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b0be9da6c586db670bfaeeab378d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a7f02b613171db37dfc8d7e8c0761591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957f7198167101d67e732685be81d85592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f234953e4960a04360d650c080c279593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27895c13a01d0b65ebe787794ab9a1c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05735e37e32c6dbacbd1c747f72306595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298eba243b53d42f184eb63b53903ee9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c266cb72b31b6afd841659e8cdebeb5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901028017e375be38c70ea65700ab68598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587ec5271b3dd5af9f6ae2bbfc6358c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ddce0bbff9a9b90a421b7ad97c659600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cde2b37b5e8fcf788eecf26386f67f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e59e7d5eaad21ea85615210ff407a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d835b61914a200fc2098fddad5d8b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c2da72229e707fbc90488b79572a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfa7df8ca02246a8f5c8642bb1757d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb814d1868589610928a6aa97ec85899606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b044fd97943cd2be3b913a4e09794607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b33473bf871e147acd1789403e88ac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064268bc5318e4811657b2df7dd5348609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128b77a60a46a3447d818693f8f15ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c98c96c22c0917522719af76dd4077611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a43bae8cc2a145f2311ed656ae158d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d2a4541c5268fa632f62fc66a5aba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3b0833c3771b33e3d5171f59e1bde614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001c6d09b874d0cd6252bb34d7f53c8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9bdd90230234420fca8db27d38457616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786420fa173ff1b590fd77155e7e7f99617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64e7618f39e9bcea822fd4d5c077c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f553f8e9e4803812ff0bb4b38ad64619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e2aeca278c8d2ed1252793a3806d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca0dab672b95481caff31c383e31fc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06823414b249596e8190d36bca7eb23622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfeb131ef33c1886576e0d7995abaae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202df959cbcf00a4e91de31c01bc919624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8788c3c16cdcc161be965796abd7a24625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc35639d573af330a98618b07735652626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d260ed05b1a7705b84d4dd9cc0fe6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0502607ed0bcc2f127d38802cba45b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ea77e41f859614b8b05d0fba01cd8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d299955046469753089e6d8bd95ec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829aa8fdd48d088478faebb0f002926b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2cf18e5ae545a5ed9f97a129477fd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d158b8a149c88b80cfa72dee1ec90f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ecc1effb86f074454d799678a0115634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3885816fcc5e676097bab6e771ee2b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bd4786e040fc2c9da385bf7d7a1a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee4156449bee120d1fd21e42c7a2ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefe60cf809d5c0ea0e2762ffa6bb6f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd350418e983ae9f4f7a5aa6ae93b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75557905ac99141e1ff551ab58951b66640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07540694ce652e95259cfd2fa8931749641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec799dc7819e5b73361d142cf60e974642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfacdeb0be7cc6a0232e425a3971e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38853e22caf8532bfb5a041878d736d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b711c88a9bcb0d081bea83a680f11645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c29fe5e65bfbc91b31e1e863510242646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9527cc630ab18aa51ce7a81e0e870647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d11360770e706a9d228fed8df06bbc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec388698ca3fff161af538d2c8a0186649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50f10c12005fb817edf6f8f79e7bfa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23236fa827b50dfe50e88c618428d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c0edfff0a5241045f76718db3b128652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b936671077b883b1877a4e66a5a31f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759a3959afc89e4dd2c068c1158327e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d55dc0ce22dccb068ea5cfca1e24a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9f1f7c2836a38ed05e9f0c6c9d3a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95169e7c6fddc7ac950f69eccd0020f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee715d6a02558e5fdb805653eb1ae4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954028ddc042b15290dc6ca95de8b35f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df9ac6c755c8dd655730c027415937660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f6f14e6079e64b50ca5095bc82310661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d694b2f743c3378909d70c7984f21f8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015fafbf73a9e4067a453ddf3b6021c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864333d4cb8248da231ae906f8aac65664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abac988b81900d3f9240377b6300fc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaed89ec8e6d9eae63438d30e7a5106666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd742b496f5110ac9580f08bc61e92667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35b0b8a8125f98a91d78085a144a84668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb01373571552502848921dba47215669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74a0a2d93fe28a2e78cb15248f4253670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958d08f623c356cda6a23fa1746bfc0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226df870ad78f82938e40bbfb4a0d863672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbaf9ba011ad3e0183ce39444ffdf4c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d086f78db0b8432be659fe9cd2089b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6fc8eada948b84a1b66dd4fd6e1a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f785411f6ff55eb31b45ea8c77a93a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd42d5056ab9c3969d36ed21f20846677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217c32aca1c6e0a0f0d6e10b4ad88af678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d56ec56c30d9705eb5dba19ca65a0d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535eea53a6421a35ca69893690d57f1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e665fa1419b033abf00e64fd662aab9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d568f65b632f6e9f1d992b3a751fb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f134060630480c1416d53963a54fd73683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2add1765f7ecebe08c46ed4467c727684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2673f52fb682b9e03e5be021ecece8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cd484a2946a7ad09876e397a85214686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2aedd1298ae018e6f4273011f4834687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00155954120685c8e23d65ba08b095688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cafa86e665a8845f797f16fa60410689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874f8168908730443fdd9e61a466243690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d2def44e6828d36f41e2101e74283691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e011c5178f907fdb8f3393e1a2f53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20756120a954b122956844c4829064bf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db5312cb15d9e97d8217dc2ca33a91694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9411c46b2e3190c91be2773c0f807c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd9fbef32ecfb26a5af0cb5e21bbad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ec1764059727c3ab9920b0e4628aa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924379a50613a4e4c709a999632720fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4eaa1609d880617647e266f1c79b43699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df6cc9e6466b23b6b1f1d8c60788a3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1658a425105f4635b9b7420d2643814701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e086bc0893d773f1259a105e6b7be4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9ba57ec127d812ef39a216665162b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066235ac4013e4639b8a281c3d73b76704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20566e731f4120eb8caddb34c44fd99b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0aeee3eb275c11796d4d459c7de874706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994f5f74f93b0ff29800693da8f32c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fc33123af4cd3ee6e15673711c127708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bcc2f597674f0352b03c05bf33889709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ddd55ee5de54eab0013255294a7d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949c89a8610ca626646f00bad4ff382711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec1f892f9c73f5cdfed964ccdc934e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0532db1fb2f18e5f1da13fdf62faa2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683ebec998a04f3603bafbeaddbefa0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586f4b17ef8731959b3ae1423becdd4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840bc8f026b5f71b24a7886dc04422d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba099d0d5603c6ea5579ebed57a2dccc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161c3e37c50f8a358e78ce0b8acd697718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02d8916efa0d4d62094e1939cd5699719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3e41ae4d7db50b68dc913e4371313720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3cd8f27cf3ad32b4c674562521246721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53338b435b3ef4ce23a182ade3b8ce50722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea263352cf4e870fb9d0c8119da01728723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51744dbab962bd4bc981967d1d45b3d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6660be44406c32312d421014664aeda725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c9c6dfac541333e7cc76a0f8f5484726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103d903737243f8abad33928377ab6c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f69c29b6ff5845e77c44cc9bf0940728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62f959ec9092746b761a91a7c37035729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09424f58305c7b365c7c92e788b910730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7eda5ea36fc362111ba552645eeab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf218981efedd671ee3f3d48fea7a2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ea24344d982e8b5404c5f88b02ceb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174eeaa1cafa6d07614f671e94f7d654734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecdd81ed9b8a7be341ca02bf66de3f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd10359ee7d2937443e83b6101ed656736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b79a64a2ddd1ec0fc32354b2ccaf6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb304141583be4257830c1248e3a3e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01409c9c4a6632dcae02b09002df621a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c3d0bb34ffdb630a15a9443754f0c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bdd30a6250d5df9db01fb60561112741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56eb5e34ff89ca36c90bdc26da13fee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593d2d24a84f62699d161255c8448ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6876aeac8f6e60f16443572cb146c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13605c1729b2a3688a8333eea674b600745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a9d8a053403499185d9aa87cc19a7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db8f493cc73037b948ea4036c44c79747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5661318ed3b3c5522583db5476aab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548d194b5b72ed5523df89ed5ba3305749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057b4d7c33053fc13b6eb9d07ce4b29750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfcaa090f40184ab0bc66c171213df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da236725692d056e04d5653495e094d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ca4d653c651a8423a86281d3a527f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd865fa40abbfef8cc7d4c6b3da5a0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb64f0a8ae71f3074175cc3a9fede99755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e5eaa31660f8b138432c0d247d297756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393948033c65ca93ced8dbf8c52b9d0f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d71e6766d6baac3b658a4b5d4db301758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376421fe2ced814f5f6a4690a820302759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52641cdabe882a32de85bdf0dfaae239760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d37df8140623cc92278745bf52fc4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329463f639fff8383cbd9cd276bf7d0a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5f72efd03fc03582d8ba5e609bd6b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28112f876addea58a2c202ba14af528a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4576a4bc9d0a38129ea55f3e6e840d7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345ab63436cc73d1c4cd966779e109c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad0f6b7861ebbf42cf3a7ae1ad1b4b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ce86491b01106270fd7ee11932862768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8669a183592f9ba157fafdaa62d2ec2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d437ae5c6451303c26c2c0dcd19576770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528362683efa624b3745ebfeaf7e0bef771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892ce55db2a24d7960609cf80533a80772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6033a0233495f25742ff23cbe4de7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1621963711e0242380ff32b6c24bbb3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b7da5e4a2b63836c18d118748945f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8966690d16fd158f9c1e4cffcd66c9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9fa4291ad3eb148fefe3a553d1d72777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b32274b89e43fbc4ecf39c13a9baaf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ae315f63fa078e8df09d7814f7caa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bae705293044d6ca4437e38be99201780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e742540838f054cd2bb58fafe515a4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb414fcaa688960f3aa0050a13fac0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c813ced84269283f688107a86ee1e7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6feb5c32586be63377adbba81dab6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454046818070b431c8f0f99c2f79038785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e34ceda3ad5b31ba6708e3fd40bc84786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52ea3e7462919b51edc44da95e9177787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249a8327c64fb17be57cb99d0a99061788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2f9352f502f4d9e59f304006bfeaf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b45277a52bacdd3d4ed52d47e3f059790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033cdbc9ee278bf1dff3c47af6ba140791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6915b0fdb34b25090df9f6d04706fa6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3078c77e6920dc4437228495da8da793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76324cb3a617fb2e446f67b6e6d6dfa9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70b8e5dd1249d6cd9581ea12b5ee1c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aef57b5e58130927d8317bc49d2818796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92be86d5dd9668ceabd22cd70fddf33797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548032c3414ba98168deb4407e5e7fea798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679b1c84b161501da6403f5e5374174799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0029c5ad97a04c6201dc2a3ba7bbf800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b668e1e67e208552d026fdea132f2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa024e6557ba6b8c7b693c5dc10e2e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b0d21f9b7136cb5ef58bf59ca9ca2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c6b3176db69451700dc26e63cb361804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7385ed3037056decc23a45ef15e85f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a0fbcdd1d60f233dc0860595f8184806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217ecef0326257733e0a7ac1587bdca807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89398da067ec91255e1d836d625fee808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c21a4b8d8b1196c0baac7339f5570d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83293952154502df8e66d258f819d4a5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562bb6e436d2d3d6d11d181dbb0c89a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c7b69de95dff831e1bb642fb208ff812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cc8b4199aa0c266200af42338090f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e8c264f5d03c5ddecb65c6ce1c060814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04f45c8b260137b4dfcf82d9e418db815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c59a633b50f8dbce931c3423bc0bfa816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4c4d70908d39d971f92d27d6c70ed817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757948302292886129f6a7c28f0a09c7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69bcfadb18e0282a9cf7e177e6a9ae819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aacd34b8bd5819cb4fcb424a822a52820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8894665ccba9998e9b0f58bef9845db821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524118f1fd273c2b2690712182ad6839822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6698b1c6a360028cf9e54eaa98c3c5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ce3d681facfead11d4da12ed0c269824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b03a61aa857342e4e25442dc62221825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b319915f88e120d7ba907220393fe52826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b59fc31158521bb6f96b2277e6b6f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8326c68bee7f3549d68d88931cb2cb828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada1f25c517a950cb1cb8da3681d4f6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c5fb0cc1d4f1e9a51e53a7525f501830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b807522889803b9e4977c480f5bc05a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5630a6adc1ade7ee9bdf3dadcbea7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867a8625a758eee26b8e38b8e074967833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dcd300d86ee73c6cff68d2a727117834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200ebd7fb0ac5001cfc3e92a3a8d866835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62a67e03f452cc89eef6116924e0ff836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fea2d48a187592bf98242a4c8be8d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf44217b18604049a15a2d7a870b9a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb222536c44ac2cb293a6324aa6d104d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdd14839a01cc27a7b696dc90ddd07840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bd84587ef6134c590fdae4891cced841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892c1dee5c3fc220822edd1742a99db842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092d7ee2eccb078e05d6637303ebf89843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d650062807f529492a6078b57d1eb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1abfaf05244ac2f83f4e2847c8e7182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cc6704fc4db7f0c98ca67c106f4d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e213ea907f8ef3ade5d8f50f197dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16508996fca523e1a1acf1021ac9f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da714a4749f313580948e26ac26dd126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521412e2e981cb642ba0d96eda395ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6e7f5b75105a0524c7c85ea8dee068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99487d6115bc1d9f2781f51501eb039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60a4928fcc73b5d558aca86af272cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57603c39adc57b6130600c4ee61e07a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a888f91c5050ee59e8200ac10cebe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c8cad743a2af55ba26e2ea506579213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc7e7ac0c886941aee32c9a968b22414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afa70be56d3edec37174f355ee254215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb408df694cccd80e3ef33e231b43516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba3a1c471cd4d7efd85a0229b58d4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9b4778fdafd2ba79b1fc10215b43c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48efe747c90b57708dd4f7cc3d563719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef400dc89df60117903637ffce69fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d82c1e83053a41cc6cd65309335a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc1c385c221c1249b8c1d81b2c387722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab92b6e4708885d215cb043c1cb01923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330fcffa05826641e1219951e0b4a2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09bf1e83b2ab15da2d2b2730ff357725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920a04bd58536a5accbf779c1f686d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75226558577e449927517fbe2163a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b731b282fe96005a29f49c77099d63128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321b55c51400a73cfb0d2396868e86029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4eb977e4541070e642e07302c3fba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1237a7cffaef350dd25f1a84de1ed3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2b68957b08d1ea76861c27a9d17d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f2dd87e29aa387ebc72d833d7679433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfaf5dd12a173999694d34a8896e0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfd44004f575dea748e68d4c04475d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f65e71aae12b86afb458ea1c73e24536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff79a03f6dbd30a5342b31e945bfe4a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49de275bb9175f699dca4c1e9f0d03638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491be46d587ad8b702b73837ca86e26339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099c2b3a7b820493469c0c833f6654540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8eda1bd0110f19508ad57321d05cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622510329d614058c122d5d26baccdb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33484eed5d0be58d223a3c6036617f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9341361e7526e9c212dc0c70286eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe499664511b9dc1326ee781bfbd3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf60cd2cca694dc1a0de98ba8e20b2146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51167e05a5b2d3fe08843c6b8bfe821347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60a07e8d7745271937a9552f7a6f1248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298061d167b1bef9b62b79329a09a4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ced10b86f2473533d24583faaecc0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b7dd57374b044eca8710e215ad44f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655defd3afeb93c22558fbf47f1f2c9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d2d818476b0456439e50bbc66f95e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dfcc36178ae3c09792d223572b41054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131389ba446542fb7d801559b7cd38955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae24a1f36c5b67e0c5666d992942d8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d19ae9372df36ee1fc4f7d61793f2857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e9839b8b39fb18b088f1f24c26b0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d79f1e386698c577f51d384351d71c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19441ebf8e57839b4e3219a99aa06e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec07d45153370e60c474bba2e70659961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9be6322265e331cab903d1ecaf39a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0541988aed06fe93f258a813f4f4c5063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea670804756fa79f2b96a096bd449ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1cefbb335ec0ab96033f91d2d981865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0de0302e1a222163baf28c4c12f38a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cda83186ceb1babe41b6633ecb918067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8e75920552bd0ca9c82c3095a2cef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219da95d19640e83d5e3e7b33e84014669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc98e759aa3a747ed57b5631c8c71b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a6977b856cd6ce7155247147c53da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430675ce18c0c5dc27bbc4ac0ea706f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d7bd343f6316dbb8161f81678a78e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f269ca3417ba466bc557993f4776f3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271979685bb657cbce00adfd6ac1bacf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290ff4ce221cb99020a9dec29c8f96976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fba6f6626ff81c8f9f5a221cb1594c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55811cca1b444ab3f955819f2e357fad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02578acfc7418c9e29c67d97f861cae279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb03aff22709f90b35ca533dea0b38980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a05f8e583594e9db0b05e9462e358281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795746a8b0d18c9298e47bbce70928682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e757f409207e7d509b1aedf750f1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266062e040c45e7bee1f06388486ddd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8f1e99c9ad7acc37a76b6a177c7f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4197f4a92958e1882f3a141c98aead786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98885f0a7518922dde52e7eb700981fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f754ba5fc53c46ee0d635261006c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23b4a4a166e5fdd9342f0b981af2d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ea9d4bb0952e1a33e2f28fe6c8aa890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91fc1f0b949f0e65eee621f787439391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2412f2e59d5cef577fb94a599e9ffc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b780983da3b568756a7d65b3b83cd7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37242247223f83ea0bc09f11e7fd46994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341954c2dbbaeb687d1f28d891c409b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dccda3c5b22cd82536ffbb12891f2496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f204308112065423c926c6eec6e522297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f332b73565de012056b45d81e6514d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6f627a767405dcffbec41d174371b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad0400c0afa698eea980d6bef3b278100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed4417a3bb20471cfbe65bbe9def25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd667322c508932c5c803b9755569196102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e92500caeb0aeb229a9d16a0ea9a22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0f5bb6147e4f3f1285eee729ded41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb79957f1235c949eb2332bf7737641105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc97ae11093669021ccdeb24378257106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe41d23503109653c54c307e6a2af35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a37ba5250f8ad62a13c69406baf05108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b1f40bc4a3e87b742489387a41a0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87f6a5b143de6afaff1ad5dc7ea480110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ec8ba32a4c88bca8a9e2c0ac56d51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cff188ebe90ca73be82673669c148f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166226d0995c42f5d78520266a60984c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75235bf0f87403aaad2167049a174f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6794aff4b868526b644f52504c23097115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc95f53bff51d47aba185303d3a41b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb39a5d465577fb423ad2703630a433117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b752188ec635d12931b2270ca5e8a64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6d260b7907d1306516b2723c2a0e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604d7408d9da26e3f79af59163dd152120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8b9ad063682103ccbd33cae05ed80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b6b5328bc42c5bd555c8bcd29fb94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75472bdfe79f470cd7fb8614c81565b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dae2bda1a98f0cd5486ecb11c3d163124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb22e6ee63638f8b55d971453121e67125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d566150b2cbdb3e34f46dcccf75ab58126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9235de130dd27f8d435c3d44360d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b4b7ac740bd67e31cd7a9348adb1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50a5e4659c63ab46abd1c2776011b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895ce690120c491c200b29c16d83fe5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231d8c0534dfb439478125e5d3f2f93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fa962b97a9bd633d7304b0e488376132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a478d4667d5deb5323dbef5ce6fa1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2ba02d6493722ea8eafcfa1139dc8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66760e3b1f4da491842d4d6897d88d84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5c7472307bbc60f49826b1cdf8168136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b70e3d648b38419fbf74a058f3667b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4ebcd4b676835e96a6007b8720887138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49ce89d5a6f6903b3d8853ecde2446139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68612b030be9bc9c2ca12bf34b3669e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa4abbf5c323460c9801633d536a17141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1097fd2d12a5c8e71c384c4a13feb6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edadc4a6788794be62b527c3d99bb1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f45fd9bdf267530b71500a8fc33a54144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fc6937b105692ad9290fdbfcbb69b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284697194360f61688ef6aad70ad9514146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dacfc3b7b53d3cb6c99e6ca040b0e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bbef90d40967c3fa5253e6199db41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4c3702a3e2cabaf30c72e0fd43ef3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c4e06a51ea28aa89d4f67d70545df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1504de7cbbbaf123bc4c9422f507b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bc99975a78027ac907c833108082b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dcd127c2b56c60152b13d5b62f2c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0444520fad846ca69b33da80c8b93b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79115b101b400b4aa360a3fdc5c0f46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610daca02976264243327ff5b855fdc7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19cfd9e24511e3a75f1e37bec6978f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab902a960d31bc7e6929e86d80ce6b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8115513eff6e19720070ca6dc982a01159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93abefab34786451d46c67aa7a6d13160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f45c5cb9ef00a8d5aeac0b55914dbf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf920922fd4e64a87ae1892f610d8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ae519434bde80222e27d30980881c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11f607bf620885b314eba821ec3be1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03e22cb2c5a11e920c20608f5876c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5000058cee659a299bcd740c0fdc0bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ed2839af2a16d5b0d1e1b21e43dca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f325b74c9511b9c8d97f4f2e0047105168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1257e425c92f786e9c09499d6f6d2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb7e16746870c42fe6dbfd6465ce37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700da85e66633168a7aa5d0230568ced171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44776273cc4519058c3c7b60acfd96e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11be24cd4a8e039a88b6455c06149a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85009e2fb5c2dda75c2a6cb0b669aa52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5ee7d564a08d22c059094caa3c111175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0555d76383a37100b4f6b8e525bb69176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da165e890ef658e4ce056a0faca0ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd2cad7017a9c6f87321e80b73bde1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdaa41f9b71c0becbc8610b72348a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db3458f653ea209e5ff754545c2f72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a0fc06cdad83ae492342459a18cea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12434fc24564eacc382f50b79b9f63182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12229a4b42c64bfa6d1ca47a4ca2f26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb169db957bc3cdfe8d06161ee70700d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d56b779c8605056bd1558cf6b32425185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e435eadb1a7bcb68f7ba4d22f9c88186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82644669107d7e169b38fdf44209b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697b23338f0d08620bd479869c6a620188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccd858a0fbbe066c8f9b2edee0e54a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42521a7eb6e9e546347474289f40d81e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5309514f8e9a3c509f797446e2b44b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e31f74c8b685774d5937c8095f28f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067857b5955989435364ffd2f75aa90b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6004c282e3ad4ab3d90b71b93c96ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c3fd42d0106b40c96b879115b9fbe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2e822e7c8574dd20e52410039bc52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e934aa3bc5a29f6cdfbeb21af1067197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1949a3bb5a55ea907055896f4af8cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be53d977c70f0197790cf1f21adeddd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f058416dd7d11d07aa06b1a91b1eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618da22f8b58a4c293747a382deaa1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9068670c27d1db6c8ac2280522247f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78b82d425045afe7b544bd10f6d723203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cf3f0d40d3a4a38e6179896e5cec8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619084eb099b4ff55805303bd1ae775c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e444a7b206e4c718a3242eebf7a480206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d00bf5dab2c0819e0fb53a0bcb5bdf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008520ec2e4ae6a4f975d3279aabc23208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2503456ff254ba8108f824eada38c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1052828b67555788c69cfc081e19af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90534598cef179fa6cb822757bc3fb6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d91b73ea137e59d854b502fc261950212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23ee07dfb4088eb02dec27cedd8e36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab51b8ff11b7d11a025a242dc735342214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45a5e13b477a52ecb0d36806ebd6b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139381f1bc784c45b0c5ea70507bf59216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521472e46bdc186bab429a980dfd08b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a25d8bc5952e14612056111da64646218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c6f363461e837dea6ee088a826b98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffb4ab40dfcca5ceefd7c40bc2345e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263be220e4d7d5985804d5d4abde8ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b57b419b125b86f9a36293089297c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73288aaec60ec0a49baa804dcd4eb80223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426851d45d69bc0ac5c570a8eeede84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579aa4523156fdba203164aca8f7ebd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94448cdf5dd71d131ea3a8c3f44ca3e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458a62029ea5e684b780606e3f3486a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f0e2d7c8adf6259065589ac7bb24f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f009699913767673672e553093ccf85229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f086c9e191c7b4e9b27ec57590c43e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb93acb4603e1de1e8fa57d91f868ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a427d402012b5cfb79b965e978e2bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a791bf7b7b9ddd2d34309642d33ed1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a04c2c35e42ebccad8a5ca3ff4ef8e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3d371524cfd20197653f19b4d7de0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad495ac6550a2ae7b3103138707be77236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bc1a4723ae9aa12faf78d0431a0aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc006bd058df7411e3fea7a6251754b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9bdb5850f58ce7e842b33abb6382f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075613b58439047f4a818395aeefe8f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f400e0cbd2fac3eca2b584e9e205cff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d936bb647202044c948e868d6ae411242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c2b5b6cb5d820de029bb0a1de5cee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fab00a1f85c37b38b7061317fb451c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1553cdc68427a75e67c07eb4dd205d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3019b0a34a36e4a2a6bdb393a8417a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefb0842568aae4b351ea3376ebc940247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf84334614de6eab1ea552a4557300248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c680cec67e55bf29dafec2b16b7bf3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb9488e82df63d310f1f03868d9d1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded5d943304398db526c2fc304a6377251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aaa5f24b16392047ce17cd8a2dc3d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379535c2bdf52f6f7183ce3511b16a20253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68b334ce5061b9bd602c01ea8b27d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0895e2b939a5933dc7dc493b62459b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9964070f13cfeb918c2679fbfa7a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b48f29ff0d6face086fa37d2bf5f6f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e026e359a227f5256375904dd26ad05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94b9741975f253bf66c52b69f5b8c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c059c8914af49050b31abb748ec22ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aed58c53f1a2d4e9497b0370668556261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157ee1ae1ddfb54f7de9d07b7b02911262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b163f6f982d1621fdbd7aa5f045ffb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8b2a084fe2d72ecd0d383d092f8d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a3e61ff4078830ac4ff029acaf04e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c2771fe8dbb9242e183a808ef407c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f70b9ad20db2ab50e911e762ada9ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7a498d51b36b677be8d97f14f668b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5aa607dff0a4c22e0d7e57da3e9241269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ad8a3c1c5559ab166727a0371a197270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27359c909fa8454c877feccddf4c8803271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696178ad0debab70ee627e1ec9de621e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d383b1f14981eda6fd4b00b4971fc6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15575f0edeb3485c6cc3e32969641723274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66aa6f3b1ac0f3e42d0cc30b12e054f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595200be15e08ac5ddc8ded13b2773a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29153a1c909b20ac1b72c0540bde761a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e606e1b43025ddf3894a04e69062652278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a9f638def0986df6feb7dbb8e5184279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcd1bb1f1317bcf21eee26603c3d2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ceefa757b2d8dc3b6caebab5eb090281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b34fbf133ba79b0b6ece26dea2fb1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d74a29f1aaf3764ded9d1864f4d61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585761f79522ecc10cbc980253b31e31284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bf11b86969c20d796170ba62249a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bee21a2a9ea692db5349d1541ead3e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4c9149caa5b41a69993653f17f60e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9132e6415ad6ff28995d041d990e3e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1166c842eb663c52c05c0fef2a5f01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094c9afbe5886f388b572b1114c3b81290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a82cbfdb91bd1fa8b6ce3345a9216291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94091b9cc88da52ad225c3a65c676174292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd67962357701fe3360f03812374eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb2ffeda661563ca0bc7340376aec6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39051fd120dbbf8a51f42698c4de6ab2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebf83b78a772dff1c096bc554391fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7f476484d5864014c7d0e69c3df2c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0ee7ad2180cef81c3743450d35b32298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc9c9e1cb3bdf1b1f08a3f13f2b2fb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ceb28fea50d5375e40a048459386f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1e2de8008a46e516552f758fb944e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d629358cc632c413522b89e56c76af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d075337323d7438eb0f3bcc57b892303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b8d0883459482d0d79dfb4c3b4a71304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aad93927a42bf24f69035674d895e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71a4208ab2d4e3c2d16b2464d2507b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ee8deb2ba5603a12b381774259649307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abce88833859c81e4d1c3bbc3a0b2df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5114d96ee1e899fdf4bed824be592309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f48727b0a017974261ce635f698b56310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffa70361663061c1f26c9f01a85a28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c5a002479700ef5958850c6ca2191312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4d6b001a18bebf92134095fd6eb25313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1b2bc92207a3e4b32552239865da7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4e8689d7ee66d79ceb4f81131590f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394cae1fbd7a7383e20f0d3845cb6f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cac85b649ed89676bf1c946b38d4ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27dd13d29864cd4c071791f3601637318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896dfae8d93590bd34b369054099d05319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44125f55d95bf19325168fd985c3809f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe05fbb538b5cef930254bb9905c48321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8592a444c72004d543a2b249cfeef1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f97734ec805aa86b6cfdb3722c8379323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a66ff65a14e71864ce0d03bb21905324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b531380c7e1831ad0994c8e4f1906325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbbf2ac415ea12ed0fc925095ba681326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7535fbfdf86822fd3f05480e1ac198327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2e0b9042718c1a9898cbd6f489c17328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f84568c3efa4238598d373e356f3a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97896921f251a790b76a26c2f74e44c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f1133783ff179c2e7419b9f36e849331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883a301ad4b8a241c5e34d3e25d34d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b17dce5ea6ab1c94328b32f9116603333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a90d3a01e8a9ef05d73d63d1ad14e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08057c897bafeae902e222bc8f7ceb7f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859a3c9e4d27c8adfbeb7c60f80001d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595277938debc100f381838a610a2199337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cc1df691aaadd183af8eafc89044a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54b41f9dc22f7bc8709d13297bbfa0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563774384ab2d6401562adb5e202c83340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908d4481b3b94dd41bc72946839547d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d506221e36c6c7ce03860b57f3d6a61342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caed1d58146ab7576457b9c5b0f886e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53f0e87edfee8e32adb6233f6425ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae28a80c415804660903de21a58fc58345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a859df0c038affe25710f4b1203a163346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad432e08f62a7497c921dddb2e7f7e32347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322707a7f3ad16fa6df139bb0bf6e357348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c47c02f84d25399ee4abc81c6bdbaa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bda7a98a7130c814e7fa208602f2f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbc7ef2cead70d92d068ea1a26817b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ad981c793542b8b73ec8d69fe1573352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9c94cba90a4d7badf414f7c284cd2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b2d0c1f22cdb3120b9bcdc03bc7f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296fe6480450352324718b577844408355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b71f3b1931e4e77a1f60835ca12f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367108f0260685627d5e83c268fb03e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6426aba69105144a05b8b3c313f1e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4c839c26251569c83920bfb251d4f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b943b180d53d05d7113b121c2390f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a066ee559c340f3c992a08d44d2c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1342c2848b807be6175258ef8c6e23b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5957107839d84d3b7c2526cac1b82363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a79a0cc109beaac6fe57f46a11dd02364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179918e0b848315168e57a0c840c25ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed13eb12ba5a463e88534b21164be44366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113825184285067a2178b785711d6fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4559728584fb43e0a91163dcbde03b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff9735f613d265fa9bf2cee5306944369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cabfdabd24f5dd86964b3ef47a903370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901e7dbca81672bd24b150435b64cc2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72574104ee9ea6966e24929f87a4653372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064947a5390033e21ea8011279d00c29373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b1d1109c3231630ed63f193d51d2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68b2ba8ae41b7a649370bae28e210a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106ae36db9505dbe55b24cf71a1c1ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d21e199a2faa23cb2ed64ffa0e8c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62290e4f46020c62bd2f66d8f5cf4c7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243f4dcaa7236742075bd5b75f5168f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565a2d0b5ec9527e2ca6fd12433debd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fc81c91f8098699c449b426cfb3e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e055387579f9607622360c1f50eadd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef0881bda5a6cdd1254aa5a765535f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654eb6494824541fd3e5aa9ba19b91d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ce66421dc1ab1dad678fb87292dfb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa827f5eb242b50feb77213728e28f1f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa462b6dededee7787caab0c919fa8b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add954ccfb635c167a165377ffb9e77b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291c9087d3aafe8800c0379cf6a7eaa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f44ae774bdcd5797b8fa5f546fbee2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58037d42b9169371941bcc8d61f5e555391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45876cbc0f8cfa758392a59497f69559392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baba45b8ff22a7113d54d50dad9cb5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65987f4874acf361b8421dcdff7cc1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4273071032e01487090915e717706395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5290b528ca1481ca9ac548483f6d7d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca863f8fb85f61de2597eddbed8991fe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a552302ff2b32434c6f85e8d565d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e91a2b0d8c0c3d7d2db9cac3bda97e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01b2c828239ea36c0e7ba90f1430b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7033f5a068b73b9b0e848f718ce2e2d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397b44bfc14523207305abdbcfc02fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e89f6246bd30bb2fe01396875302ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476929086b7f01e5a5c4c93a2dc7cae6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05204634952b26eaab5ce759fafb48405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6fa121f19c1049d9a1d82485290fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ba827aaef9b87d463a607673af370407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271f5f57b778ec9ef3a3b68e257250f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78b45ef75ba24003a1c746d085a63d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b7d525f3ca5b26688c05f2ef2c7cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0d188c57c99082c699814344adcde411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358bda5da78bbe5a43836381501eb5d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f641f5262292df04b1ed56dc1263c2d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d1747acefdf6e3b812c752799f082414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b83db2685510f71c319fb8eca78678415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acff13f40e3558ee25b41786af66740416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361895f4c9da188a01b491a88fa8ddb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae22bea6db83a38b7ddab7f828fdcb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b42186326774def51b8c51abffed0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575846ba8c7ccac4ee1a387ec2f8800420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922960a81d328c6cb45fd162df1b9cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326cbabdc86c6c3062e7d2cc02cb97b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8778fa93ef99f112c43a033d052c5d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b433eb290a9ff5a13e4e0965f6ecbc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3976e028283ff2c6b2e243ea53f8ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6cc76feb7e7f1a9fd030aa12fce56426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f4e66719ac8b6d0c83da54d925cae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e29f68627712ad8e5b38ae49a7ce0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe05c7af89db955c5f7ec72dcef1fa3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b824150afa12073b234200509cc78430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d0878c06eff7f752aa21a8d9c7e99431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff92fc23683ff38caa713b7ba7e83e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099520a6a40422211969983c775aeee3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e545d75ce567e918d56f6377bed5d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65361ffb751bfecd4fa3af49f0452627435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f078c169c44e07a39e9b0592f7b6416436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9260d7b9cd2e305b76da63e08302936437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab002e79ed1d2584b9a88e2a30095eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22603d03aef1db81d7716b8fa0930493439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378a5fe586643da13fba4c948c482ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743b5aea901f839a51c2961e7ad160e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743a2cf359529b4ca73bf256660587d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d44bfb4c9f3c4db1dde9bafff2b1b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e82d96fdd7ce3918c145f2cd622857444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab938a155790749842a1ffb3d9cf1e8f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d30b031541e394d7eb680001045e07446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a724476034dde41629fe0f35d85bc2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69f17e4d075bcfce955a46b0020dd5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be4c05f6368a8e49635aa47fadf4ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef36971eeaf2798bc61731dfa1ef3c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261acba80e33feefeb320b70fa5f7be3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87410787fe1705abda53faa1a981740452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a61754ffc34132189f26eb3c9143c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799e562a7eb4fee17ea39c3c6de8a67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac6f09614d3f449c349a5c98e8abf5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad977b870c54d4841730eb6aeb6b22cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48140bad394967cf500b29719f9153e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259ce27d3f73448d43f44c627fc2c12458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1fdd5480a4234c4e7c72a931123eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dcb3d8b93f8fab1bf6d963e93868a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3c18cd25ddf165038748157e59655461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238adbd1f8f72a07ffd03fc5c044c72e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5dfcb1264c3be7bac81e1f304bad3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70629bfc53d3c13436e152a02a996c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bbb1e1a33f5150853b2d08bb93ac3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9fb9c7fa48ee81720d212e6e8375e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50762a9e06baa0d87d8278898f9b434e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34644f41269685b2ff0da33e41896222468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b34afb2aa86029e6bc1e7f498f865469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed656d31bc24f6ed3d1818644718e00a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a558b3afb9cdfda1d5b790a97da8343471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dde310d3a171c8bec25880de977bec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0446b302b78822ab76b0d4b8596975f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136fe970ba423c9323ba4fea29cc2be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d94a8556476b4e238fa0ff2fa9f43c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b748b007221fd110e10068abf359cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589df8c630119721f426635a8bf181b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2141e55a1c56db2a44954bbd0a36c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e0bb46208b32c9f9c9b0263dd7a00479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952da37b2bfd309661e3549eb1db1667480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c33730336d2dd081ad4e2f9991ac5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0684f46464d4d7a9588ae7c394ed2aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1917dca1cb413c1c0693bc5e626a2e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad6db5fc718d057ea595c650840ca3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca4a01e8fe2f92516c0b0a45fb6062485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b698e89ccdb057811f8d3e7a9e747f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8239b5105e15312b020a1d53f693bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587d2918151dd791fde0fe17aac883d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abbd09df262d2ff7ceba979bf15546489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85aba927e89560809caafe6e3b3e8da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093919d01ac3c951a5b014700982c828491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3628080dde82c5cbeaba143f91b5620492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8a3afab639cb77e4059a7c338effe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d30a95ce7930419c07df1da43df4e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed46cf16eecb765a673a6b8b845d758495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3615a6e5ea552b1773dcc45cafb5e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f456edee6d190ed403cf841bfddee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c34827e562f4526c2acfc699b21496498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b33bad6406815b93840d28d715146499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47a9870e50dba3cae6f344a3df7663500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1cd68a2b06eb499b90700a316df51501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7abe79305fdaaf702464a9eea7ba90502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f07ae99ac8ac5e3fdf33867e7e191a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b1b2335a7788a22fa3059afd03471504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3166ae2c453cef6788d411b790b340505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2480d2fb22af16a76136d94216a2737506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93199747b459931e8c1d5c517eb89045507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e57f44882f6f1b2f326c3e7fa42d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e59daca9c2ba70990522b109440513509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1bfb18849cee7893cddc219a6ff73510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12600900e172df2290498bec3501fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0a4489841aa2a05b708ad6d972796512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc29f4b752181cb0c1ed9ece51a08d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a254aba934ce96ba45a1dbd813e565514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc470c7009a783c864f7efd0284192515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccc04ba39434fc615ff632be517478516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fde01c99ebb3189e04df726bd8bc30517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbea6b64b4a826c355a5b52785e47d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fcb9ce2907d416c6284fd8989aa8d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514017aa4239cb14abde05c541bd4ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf488b27726b74b8557bd27872239676521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601efb4225d605d6cf992a1afa7c8f0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c78a68a8e684b98b68ba55cf30d83523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04796b4b8565e59f2b7bd422f493ea0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46c939b2c38e3cb30f11e2e960e1ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575397ed990e7d779ff67ca4ea81ca9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c7c898f14e4edf56553c6372d4466527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073e21130269424206c1d9c822aa65d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365d9082c4ce311df1c15bf6e6cba68529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650b1bddf555077048d3e06e2470eba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b12cabc3c66200ca7ea796ac74e1ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a773887ff83aaf931f5fbc0341c03f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d441b2da9c9044012812bde8e13e14533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605cde74cb25ff7e734916995798407534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604b7155abdf0666c9afe272379d248535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5ca570d97372081f33096ea4495bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f9be03adc2a595b28e3a1a6e4120b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420787925a3cf7336bcac1ac62de2682538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee786b62cff5e981de4a21401bcdd801539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39bf60f0f7e06a44acd49e81ae405e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2af3d53e703bebd9ae2d1adf70a4f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d9faa6aaeb369eb8ff356457e7b9f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c76d3d6bd0e4945e9a6e0fc6e3917e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdd7de94fe73b77d71b94a0338fc73544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ac5bb8db2275c5f72c11f52131e04545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04d7598f1d588c39f65f9c6b22e85b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865251b729419e6bc6f466f715c4365547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b32b44a685478222302c6deff6675548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02663974a969a6fd9d7f3278e02ed0e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2c075eee2948f863cad639a2037fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6db66c33486110d06ab80ba6fcc62551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4b16ab3d1af3dcc875d033a7c3a45552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7e570213a7c60dc327e712e096b3c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181013da67051c0eb6984f4d5e3bc5a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841780f5c53435709fdfb9ccda5d8711555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b571db79d78fe140d2f5993f4956e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4e118bed2ce528533e3703d6d08df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d52f57464bbf7d3c31dc771fd74d5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c15f0a146cc8ff64e26854fbf8c175559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820112523e222325028bb8988ced8baf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e9ce3722565da1653f0b17beceb6c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308bde0fd4f3343b59ceb4b77f757ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c216652d02772ca1abeac9251615dd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cad84083660814fb09a817b59df0b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed004bf2def2470965ed28a919971bf3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343605f2f09faaa8f480b6511148780566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895405b0afd2cddaacc14db4131ef1c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d62d4aa37851318b4302abf1398346568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a236aa54fe4636cde3daeacc71221569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fac9a56f4547c43b4aa06ff0b06de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3e88ee05b3881410bca58495242e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9f0b845302d67e9458cfc75e48399572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2457bfe935245aca08038d9309ee1f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc874acc67a005884bf1939ee44172574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c2a7da23b11a7214c0e688cd372e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbce56a1f21f1567d8f6795ae698d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4206a363b9c796b695613fd5e53e424577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf804882f7107d9bbfb29f979eaacb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c636abdbc1c092f7a3c452c071c59f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40fe885cce38042871de33ad62c1c4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b21054ba1cd3500a8f0385bd920f99581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d3bac4e52674a525a9433d7f13d50582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551c3588007605a8015fd4219fc21f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c14c29c22e2784d71ffde22a84b4f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044af348f5bec3ee88691433d23f1c6c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e09b32c541c9fe49ef0cc94881bb3c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bef7cbc350cf23757a46e96e38c50e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e74ef9e34c53fa25962037cbbe58c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4787e1482861a15ea246cfdfcfa58589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6068aecd7a55583df37b836ef76e2e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bffeb557ab438b934fed4b4dbbaf2a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67676ba4fe8c29bad2f6848d761fec8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600ed4f18757361c06bb87bbbadc683593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2ab28a88f10996480493f32cbeb7d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb6519efc2aa244364c1d6d711cd51595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f7c4fb37bc8f8206d6487a7e18595596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f3cd2a5b2aaf8db89bc1db467c702597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209b930e716e382082147b19673d46d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7d2fcd77e3258fcd95d34f67f5289599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389803bf4fb8e3695c0adc93e49ea88f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82254c0c8b052d512b45c1f7ec34b77601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae704d81d305d1a458acd0165bafcca3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960d93ec31b03cb85357ae192189053603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfd3fae68c08386d0b0f05c9d070e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a476460c563031992dc4bb15f1651c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fe31d83f3867f756d464db4be47ff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3995aa2819ed3eb60e7f2870cddd6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01c8bdc46beb3cbca52507a6f7351b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbfc3a6ecc0db887a49b769d04d8e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab729c0bd9242230c0c73c4c65c580610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c26deb755230d2909f2f0feaad71c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468253922ebd3fe145eb04e62f819fff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bad4114e424d86850e2c29a2aeddd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735925b9d379b0482cca9e0d961c9bac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bc28f205689d7b7b27bf192887827615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab6a6fd99dc80804a7f53fd836d2ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180f1c1c67a8636c594f49e4a1e47c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae0a43d5d0bdf140dbdcb88becc880618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b4292bb82642afa041b812a8c006b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fdf7d70a17800f302da38f634f988620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119b5c44761d7ed267e485a48691158621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443060424943bb2b6f6a90ca0cf3b97622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc810774692e3205174f5d32066251a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a4242afed9516948af011c2d24f68624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a56da4e5575361caf1f9f6a45fcb3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a416d0f462b3fd7be4477ac7445e48b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203cd76119a823c1042537ea2f89ab1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a27ec505cc9e3de530d11fd400d354628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa58e526f16c8bfd1431c5aacd284c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c12033cf324eac53d58bc2ac497aa2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf36f921985c2a77c39ac6ae6c1b11631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054014043c852cb9c98921ac2615eea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cea86bd32923d2121f756818d2a5f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93950b5aadae2919efbaab4fca279964634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88ae2385a0eba670ba70133459c8ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1dd46eb49db43ceded29d1971482b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f439a5b3a55088bdda24a53daa35f1b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87822272cad433eacf6af085e6d73acc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace91c31e41206d1ccc9a742546154a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90767e62a0c74a1e904dc1b80396283640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310a515fd341f0793d8de75661fd5f7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095d7062c2ce1e736f430c4aedb7843642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2aa6cce3bfa4e8207b4d4ef29678df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624eabdf4fa49b0aa8ef80480a4cb24644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbb8ec03b392a8007e89c97e902cf1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5c32d6dcef61eec9b3dc455f2f290646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74b651321df28959dc7f3d7247fcce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9ab00f59416f35d1d25bfe0e20adc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f28621da6aba91a07a79ca38a0409649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7d29b6d498522b00ee7f22785e14b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b20ba87e9109ae44f1a6bbeec2bc26651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3f2b48db5f5437251f41598e67484652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f1c9df952763a949ba385ef233d11653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449cf3c975c765fac6931cc541a4d28654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdd0d9316f8f737c768f5745a11ee8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcae2a7e2a4ed14f2b4b9d031957cf8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1c0cb7c644f33684be83ea625fa72657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd190b4272deba81ee6dfe9da005550658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01b834f8f2aad53c36363bd4d6f2fb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cee104b686c9e39e21cb1fbb8b5a6b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71290260115aa98015c37defe5c224f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e419f6e164771b2ceeb63476cd2bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277330c683f7e048aad688010511e6c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b016fa4f26f0ae8218aee393a1ff8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa5d7da1db48b612adf1fc934987e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232cb2543b3333c0f5b1faaf845b09f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08439d51a68f8a58b74ac270213a3f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634fd89fb720500efba17da47b7324c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfa59a3b2de3ff4a3864288df72db7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f742a836e5493fc063a2b0fb008f7e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d5f9ca12e50c934ea754ebb696597671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b51c01975c4fb1ed4cf7799f6f67d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70511404f42fe82843ab5ef0825fc4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914e35c5398d8949b44f96bcd295af0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59b555d5dd17e80946142fa601a63a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16444debfefa8e8f6a628a032cb04ec2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cdd301ecec408c879300db97fd66d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78372e9a3f948933e02eeb30734d76fb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98920575d25799875f71ba4d6b28ae2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303e18d13332342a3a74a56e2ef86c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627b1c031d6dd71f9348c999b8ed745681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9012bb93456826056d0b547510e41682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45665568e199c2b7c291c610137d0f00683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98a300861e449b0008bb25673e96fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621265aac409bbbb1f2c1bb65e53b89d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f11fe0256df6ea6745feb64151d1f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e66e77bf29c569d2c46bc1c89e136687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3162b895a38471309eb1546823ecf28688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc6f510ec76f403b44db0f8909b8bf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a46c629a35075c821697233e69a29e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20c3b2eb3c528a4e7e26d8ea8d50a5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f344de198362c9a968fe5bfa177600692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0977ade0f301809c11dcd0d8a9241693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc12eab3575a7fd9514bb5fa4ff2a63694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a64edcd97723e25cf6565f098314b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc6c92972a33e731e71c6ffbb72480696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b45a173592984f6c63ea83fbab77a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c13bea18f24d2a06e80551da067de698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760579cdf10738001530878f16e00a6b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc571c741da2a67a37920ee34f2c4c8f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7e845bbfeb02551d35972c4ed6b2d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3690c97a99a1c44e5cad19da3f5db702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fd3471a5f685504fa04b44d03d01d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c547977f57526b3e32178b56d524f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d6d906e43bda612644e160d852150705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5040cc209b7f99c36275702040ab4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376c2706cd468b35585e94697e70863707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956510675c091f53cdde819d7190f8e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead39b3c7995de7ece44259a8ddea41709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f1beea3131ca2be87a3c15243526b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9a6b7d09153041380e5b4d40e44b9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4d5c04e1abf8ad032757066e70b5f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2473543c995dd7716f0677048384e0a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b348ecf37dc4b31ab23ffaed826b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dd9342bcac9ebbc7b3fe254ad02e6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d731f7a506cb7ce51aa917732ef3e6e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18112222b409fa62348bc51447b45f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1589e08fd4ffddfaa00928766e665718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13eec20ba8fed20d6fe444011498927719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b5b5454777ff62fb64fca9d04dd82720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083724a29efbe74e239e8bf775343ed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a17560d79dbddd14f01819919595c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564b91d826f07a2c54c39e6ee684180723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980ddc2abc5eca91e561168febf591a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4f4a67d79e2120e40b6876a46a83f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534093e233e8585aa87b572e3292bb3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0817590b4baa9d075b436cde6f836ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d3d7965c10af016442dffcea2ae65728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcd19614924278315229a132163bb3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44214f88bbb9554974a74ea56ea1f814730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c209965c42449ed45b9218b93a49667731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e000767f14ce2b5cd46b53445d825732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997aafa7499e8caaa54e5fc5acaf74f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaa1deb216a78562a10959e6986a36734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90df4dc4bd3217d4c4a4da593c73030735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0677d811e64e0b04916389a95c784736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874052fe26de27f633b678ebe6197d9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09db4113d1eae65f81638be8d7c8ad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1faeb5953ad94ebfadb21bd16563a58739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375307b93f7fece232f1a601a9f33754740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812edb01bc2eb1073235f43e4fca77f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dd8844f69482dec395e1e79eb7b3a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12053fc787b0d5f9c37899b852c19cf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c63ff462eea16ee7b766f063d10130744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8565ad7e81aba1061c367479aaab90d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff45c243a8507955ff1cfbea7988ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6409443744c7f5a4a45ee77d15fb6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d8df4cac0170e4f5dd68280452a36748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574bdbce2007cb51a462ffcff836e4c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224537dd925d12717cd7af01cb5e385d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8708c388c179573c65845115c81770751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563a28e8e6e33322d61a66a1e7ce284752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86928a9f5aa429bd591abc30506dbeb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9a3d71897cedd71ebe54eadb36ef0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f5a591f3bc30b432a2c12b4069d3e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121be2b93623a046837d1d34563d64ad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea01eded25dd01f8e012e9e85f69188757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22aefe99bf8260be588617e802c71f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8607940829edb7c86da85da6fc625f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05156b02b6040a58e405f81e4436f935760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3ebab7d5ebed061e7da52ccc70af5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a53a3ea3fdac62d459a03c0deaa5b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd42969bcd591aed91b1019ab7b954e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733f0c45b7ea126fbef7aed0ad4ac90764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac01c73611777be1b34a46a6d55699765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81368c87319a826c4be70fdaf86415e3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3b52d12040627ba05c6dcaf4ecacf767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>