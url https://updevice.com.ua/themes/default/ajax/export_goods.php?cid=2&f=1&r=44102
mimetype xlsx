--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9241f9f12ab0637ddf86d8616ae19c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b4ae21813795abeada1ffb7e96ac62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8588320cbb5652e0a2198c93ad7f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d08e462e9bf760698654d32b164124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b318c10082a880cf830e3c375e611735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ff5e4d42caf71569bb256ddf2e49f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1ff88be8fb4c2677ab5613ea2af2b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed851d65bd50bd5d5954677c35236f018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda16cd83ac579044df75296197c0829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069c57a626336407520ff7a9b3342f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860df7ec8a0542142cb364652017d90311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07802bfcaaf9d96fbf448bb5bdf6a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269b20e50e7f2ab022a316728d49e2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e0c14f4888e30cd6fd724ada2e44914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531d51330d0b3b1319294498cda9afc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59862a4437231a4726ee5269afab61d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539ebd170701d685589426b0228e79117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600852f7dd6d9e444847bab7a3247ab918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5d297b6e25fdfb4d336ecde562cb719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112021f30b608da3c991efd9deb0831d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26145a788805e1fa30d46f517e9411d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a07e200b8584c632a482f5a8e8006422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d516573504718a2040108791105d9fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9645afcb9fa440f3b35513a87fbf624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356c0ec6fc61cf2014b38c5db4688be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b1d77c7db621720bb71edb27cef1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2aab6d5fa848f5e0b7c94fab2fc0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a836e6b16f567efa2e8fe07ea93608428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034e3a17c797ff2c88c93b857f8d42629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e539a459c4a86cce49dfe9c201851a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e010288a74866432b4651b9ce866a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88f9f76c32b3405cff0ac46bba6a8d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873481b4758582eb9c0cc1cbf683556833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfeb0bbed467c514ed4698443a0809434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0726b23335c234f0efc7f029270b74635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc1428d02ba152d0e5a0405aaaf53e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac53c1f9786f19e1f3195443cffc9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49839ca29d3a36ad7da7d8ffcf6fcec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927aad7e4769f13ddc8284f5efc419639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b89618621657e1c01299e321302faa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2447a04302d9c94965d3973985acae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb046ee293a8374d66602927dc88da342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6099fd13e8772e77860a89da8595b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17922c2b93b08a0a427d72da5a6d6b5f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ba20841df2230a4ae4e3dedf74f5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690155fa0b7ec9e4d9c1fae4dc72a0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9695711e4ac35f170948d5da0b3f4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e17b34fb71d05258ba8aa8f2a14a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c28e297b065a0345c2a5f542deb0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dd305f322557ba5ac3270d835c90250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11bbc477edf4f0ecdd7c315656a8ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2ada1fccc197f6436245063ac99a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0d0db4c5ff189721a33b51825a23953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9510fc9ba4895710b1a9197be456454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cb9238eb54a621baddcd42ab5b32c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583337758cf223bababd140ba996b06156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a33c0d4db6cafe448a0374d05adc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db679be7dde235d3bcdbb39e39e4de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ea446e210dedead6d4c19530a6f0459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cb06b55bd9bcb2637f28a014cdad760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9da419fa49f3ccc2df7f736a9df6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c79e7d034ca6c6acde00f448719ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb52dc60564e71ae98899e5afd0eb0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032ce83a9893164005c73877125d9e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918440e594dddc230ae3bc98d8d50ce265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855508c034a39eee162929bbb40cc5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cba4a86b7987221eb81eca037567a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c988223dfc446996d7e4e66e9e6c9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2463a2cde0f73456d6813fc0d0176069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d7916c9d72b0eacbda0a50b8a84ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31f17bcb38b1b83bc20360f1f5f3bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0550ea98aa2acdf42bc24354b41988972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ba1888c209dc290944cf943d3889c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6c03fb32bca7398d952c918c34e9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96043ae8e1656df6c77c6b44d6051e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db52b0d8f86dda3a47e31f359f6cfb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6252888247c088eb2223e7a000a9e7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63549bdeeec4986a2049a476f8dd4f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f95c10d2aec020256cada6836b02379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d67fa186996c17671e85a3e9d27ea880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff67d645c2b4a7ee2b32dc0112211fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b512707b0796a00815ff90c3860b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb955f72b127f68dabb3e5719c6ffc6183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49e29e83e0a000b633ae1799f0d0de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe64e998612284966ce363f01fd95d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15a530862be4a9e8c452a17efdcd0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62053c77335720fb7b938ba8ec98034687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16c9f0c6c7772dbdc4060b1df3c1c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b7c7841ef1a3328952684ef4edecd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d983ebf40a33fb0513632670b647b2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75f42d27c62f4e4899c7d6346b03b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cbfce770c90eb21508e0bf5780b8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7d0ce7619e5368ad66f3faa49b7c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73497bdd9d354cd50612c731e568438a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286ba236f22d63bc0cc78aed5d0e62d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875674b1e6545565b07ba8631d29428696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b314ee463927c5aca656fd29556885d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dabd9cfd3d189e806262715cefd2098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564291850d1d16ac74433ab4eb662f5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e28659a925c532ebdcc26df45f9f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9afb3d471cbded1f5776ba3f97cf2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eccb4228ca8f86ecc1fae3127aca3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbf7241dd709650e1f5fd78cf3557c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857af5cedd6146ba43910903549d654104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6053fa8b6f1b825cd1a64036033ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2f2272d2a1c7dc1ad351139262b0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569ca3ee872d6dd10356eea055d628f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11096a25f83e81f8ce7e5c6b4c065fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6ce7570204fb45cd8b268940a540d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed764ecc6fd91e06f1c5085fe78092110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fb29b9ebac89296e2dd6075951e74111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ff5fcc42cdf046962ef138bbd7bfd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205e55c6707aec886dbfb64b37b9631113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5826b248c37878a2a5f0270f7dcdf4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ea75935798ede6ba66c4a28e372cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b68e33463d8aaec420ea08da1569a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ce6591d4afb2cbdae6272bb3481d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8d253d21aa6a612db0ffb8b7c647f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2359068fced013f3391dc324653db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af06c5c8ec9d50e69111c10a772d7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716eba85459aac3784d4eb0494839fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0e7bd2d98bbd268c85a7ee5763696122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad17ff8b6ca052b646b18e7931e25f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d6e2b4099b8fd2021bc68b56e7fc1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c5554cbe7ff6ed2970d022f3105c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf7b60e917784497e2b69d8706b7d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebfb57c1ef4c27247d3cd475cafd99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39aef4652a6b8209b0fc23df9a96906128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178ec96022a065b97d392a0081db285129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9faaecbde0b26ee2258bcc1df52c6e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5df60b9a99d7f1aca4207126c11ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3843915eb0650fb38b275672991b9d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040d1f486a278df1a737a192e846cb6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9ae7b3c31044cb898a498c62ceb1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aea265f309fff084d01f94f8a15dcd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68616734967e45f932f5d3e1f91bf94e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02aad776e9d38cd618a014a01b461c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927633b03101c23b5b073d137c8959a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd0109fcfedc36c2b551904f793a4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753900cac98ada032c6c75b368315ca4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6f028bc91723baa8c8df17ecf74bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168424bc237979a6f4de0ec1cf23e53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833bf91de044368bd56986cbb570459143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e237f5380197050bfafab4c3c905983144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94d965da23cb00400b70a9a2609b7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810d2eef0af69f55d1d24cbae330d2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f88ee9cb8e5b4029a3a0b73527449147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5163f22084c179ba3c27efab87e710a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17b1dd8b7e32ae1e5c69423e74ffb5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dda3d51b448b38eab7dea4d0e15d5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9843172ca6235231319dd439aeff8f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684978cd1caad15196d31882aa26f3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede392a21242435011d9f9cac3806bef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652ea8349274b4d1d8f1d684e4e3bce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5569b01036283d278296d6f01c8e87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbb8c31436ed5ecb500abb27f547de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac94039d006ce257ca4f3296aacb2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6665d5c37640e753fa6ffa8e385868158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6be18ae8ad9fa1391e6582e194cd4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f182ed3da68ff7985c73a0fee37d9a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28536a5879d5ca0f34b5959fc1fd0dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557fac2963cdb4ac507b2eb2ffe9c87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa63fea087757cec1df39ea0d87c2a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94d3f4691227451c3f1a5490cebd07164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8cfa4d2ad3db9162789cf1a2ab953165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc1af9f01c3537ab311ca2313201ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fa8a9cac4caaec0a53a18dcda727f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea06db4c92a01c049216cd6ea8f9fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e1e84a013a6e4fa58ce343b79470e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06759cea193186e5fcaaf0dab38198fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2745299bea86ad21434c5efe6e9a7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733a99b13ef75ef6964d98c26b49ddb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce97151aca62d006e90eb4b27574d1c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931335c46f6acc65b0446b288e94d68174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05555206ff8303d324c9c18d22f501175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef042a13a1bc6842dde5747b671bab7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce174c2f70c7c28c367d967db27461177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a2b2b2b454f232742e5b06f0a880d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd8d8cf02bfbe46533ee7450eb2598179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990bbc9d9a0d47d0490d9dd400ad304180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c45884bde1e506a6af09a7cbff11b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3900f457d15445cedf4fedc93dbaa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e6466c174c53002bd51e5fcd61f10183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8609bdd111853de900b2117e458ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6cd15a88b5d721f521721cebdbddb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4b36486c54ec70c7f6698b36e5c42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3277259b2d606b0b5a68a914beb8a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152ec79e7e12457bb6a06758a8fe097188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851133d5711ef66e7bd2dcb2021bd9ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc1a232ebf5ad935820c156ead7aa7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3122442e29e9dee707e33b5c4116bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd11b15c2dbef45131c8f5ed19d2b2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d37f1e22e431d11e2ff2ea617f2cde193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7417112eb9d882a3b2d7cbf7a28716a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77522c720d46dbeb94f1b387e4b1765195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759667aba9ceb4796a7362612e373173196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb84b8ba26d7fc24a9d7395338f69f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffb48951b6da2e636e4bed975ffd39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1c770251fb8a942e91f48212312a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccbf48d3d96aa18e861375e48b16bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e6a29613ede8882f46a0b5a2f6861201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08579b6c0863d16e6904b84a79eb4b94202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03987acadab7d07e9f1bcaaa5f1491203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b61c351d5383b022534e6c0984268204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63158c7013dcb494b68c524b3109d25205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab3497783a221ac1d3ef27469b2205206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19771311630c0c810f58028f64c10e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343ea70efbe4a6b8c7f61e497efb2db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad519c6b1d4eeebbc3bdb5d65c09da4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b98987eafab2337332b63cb9eac0ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f013494542017b6f3c31d18f1776476211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f90cc05eafc34f91aadfd2afcb4854212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f466d11b47a19a5dab6431beed8be08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee41a60ec38076e2940bca5eb4d2ff5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424c116fd2b0982a3eefc2ec3b5f6aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877433ffe16dcd9b476ed78fa2659965216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491ddca31d4f521227a7cda9da86af8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295ffdef332be096cb21185c83f996a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420a6df78c1e10945662e1caa5af000219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2713c74288d66076291b353c48f91220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e415ee57c7e5ebeb2f4e62f9977b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4ff0a25f39b097cd5fa56a2e1ad6e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2f8dc393258c82604d76a379686be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46579e720fe32151029210f626fbe781224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd4a65eb3cd10704f098cc7f72c053225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e5886906e874d0da95c697b927b78226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a43a3876c66e9903f919d693f460b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d888ae5777d1b87290e806788c192228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4ec80ba21a6d9256f07e225b2f468229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde8411d8aeece12542a708be7b08c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea146f89b69057bef59936de7209001231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500ae0d21828cf2c42066276f5acf5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ad95fee54496587f6ffeb47b2b34b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4b5d4a8e7d9de13ba7e6253f213ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5675449217bbda99bea87384a42167235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7cfc42d1b736b2444fa4c10b4a639236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907aee172bb7ca7f1a94589bbde0e6f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae39e8e59c1370747ba9bedd99cd45238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33769ac4e59f9d0398a344d8d3033910239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c775b64d37cd085bf362d2dddd42f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd6c5d55b47f54b65602c1b324a75a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31b617753dfdd52d9f8d52ba706b98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37b28d2529d74d18df460c61406fc6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad2b98dc7e472294a3480d84437b4c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9035412ed32ac932398cfc3d595861f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f4e2861fb72153612300379ea72b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339e86c41bd65c0636e739b371595fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074475b93c50e2db45b236e2a57efcc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d6eee7e4c53000edd102ed4f84e08249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4739d3f8f4d1becbe9dae7e205e1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1aae0af8b9f481ca0ef0b9909e9626251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90fc9467d13c2b8fad3552792a81e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420624a74a21b443a6fc17ce82c46842253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d3641282cc3c3fd91af91ee4e6f53254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66395785a30843daf969ea6c2e9d8e6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140e3c0b6edf78e41dfed7f772257aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af67430dd3a156aa834c355ebed0e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641942cef71dc190661c220ad2c0607e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1e4587533cab72892ce3258c94d07259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd61337eb5447fd0f299a1edc00563f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b2dd8dbf2d4b185411e55ae4c00e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb91df3eb26ae2fd88ceb1c0eadea5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fa759d8607e3bb02102561c60e883263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77505f9c99aa846032f6d97bf34cdb2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d401be2346f014acd45687e7b0aa1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eaaeb50ad6cd2b3bc8745cc618be96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b41cf3e606e5aeb0fae7931b42046267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c4bcc46f904f71c522ead98d825fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7085a0eb7128eb92775c9627d829c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6817fa2db99a69b4b1b5af976015f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810392ed3c7425a1781b6f0bd7ea5b8d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbd33f182c2d7acc17e2fba0f95cbe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b63811cc6f88903f57378625b647cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6eedc9bca89912a882e8b28a523ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6b38244520c546262d3219ac5bddb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf79d79e5100ae7ed6ff5c575a7d5d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133035f30e89614316ae0febf252dce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a105599ec8ea4c4f62d77ef5a77240e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9d9ddff691833763fbb16af9767a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ceb20c10e8ac823562aaafe422203c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29027857dd192a6c157ac99a96ce2a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af01c459646e8e634be361b614b278282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de494e099875d3714959ebc2d3c3fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4cec1e0c174c654ba3bdb1c55672f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952f76b3c0536fec80d6f10a81fe682285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6596d7f1d1a8d089e525c6f1db5be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae17025ff8ea09ad3d1d21ee969857287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e9d6984aaee889f85249aaf6b31d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccaaf1fdd491bce89cf859fa2b147c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a030d83a05cc65305a01b4c58e63be0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653847ebb4e71a778e8c3205b7ed25c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa2f5e1ce6dff2e6d3300110793199292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50fae8055823fbde0f05adc9810adc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531029c59e371b5aec028cd18be668a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57175559d722207dfaf87855380bf0c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0dcac037597ddf812e91d032af164296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77479bca36c04095fc5a845e9b25a96a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d78219976caf40451db9f886c8d8f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01326a57f4db67d080f0964972da3b17299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cbef27937760b8346da929d707b2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365340f07ad1ead8edc5e9ad78626f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27da2105278cbadbd965e9b8b81180302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22279351a03dff7b8282189829e327303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6c180c778149af732b6430e91e9ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04696af2f52a57b20a34f8c6caebca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbab9aeabb35e0616974cf33af0d8b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fa7510882b057b22b72bf817233d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cb57b2dd0044c82a57b20a79293e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d835a3b938ddb47a1a9d7482988767309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8bc9850e2c487b6361bdbfa8c0426310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc36108bdc3442f54a72c72dce3b3f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b448c6f694b2bc0ce99d608320ee5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cb4f7e5de76f9063e65f82b8cba71313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0562da6073ed8d29432e1487b017e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18189d331f83aa848ddb95b46291f71315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bb7eeacec738bbe8784ef15137f59316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d17126bb3da4e6b99df07658700620317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c628dce5dc2edb12479d106f2263052318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39518e0f734abc0af252696266a3fcbe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32f03304879ade13bbb9b4983c9121320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf649e04763921915e6fdad42d1f5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ccf3d5ce413376581f89e7c8d6545322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd249f5ee518d0f39cae7e7a62a9988b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d6dc13c220cacd5213a7ee5c4f7e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ae03cd323f76b8db700c68b31b9e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140833c05ad552dc6b76e6da707a8daa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c759dbc834b69d5a72d5efde14f8f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee883361aaacb8af51bc3d53614355328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde7414fafd14f667ed0100379d8b4c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbf7ffd804be8f53841f7de8b8368b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14417fa36620e2b07cbda91602538c91331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d40b80e54e2e78a394ca767d777ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ccf4335743ea8d45520ff0815bcf4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6990479eab483445fa89e60633a0f6f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1594cb3771db29db69cf0fbddcd3fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db67397069f17ba96813a5a41c3de43336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4c13cdc1f583dcf25078fe6ea0d47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dab832969d0cf18579f023c57202d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a31e5492ce1a9af5e3976db32cf908339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6ce1bccdfffc091d421cd9ab8909b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e5761299980749fa4547356bc2e35341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee327919e2d6d763851e24d99381e66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3998e2f72f0b86b343c432f005b7fa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b0829830db4f335e323a0adbbb402344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45985072ab26c0fac690e4be3b0127345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7dd418d0ee37da35cc8a354b4b1d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf8266cceb1ea90479bc76b20ea023347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ed958dd6971539800befc9f882f15348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f770fd164d5f61f54c7eace871aa19349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463211ff45da26189c7bb0bd0bae0a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcc0af9b1c0d2b3e8e790be84b6c38351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5bbaf44ae2ffda00dc7531be55ce8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c956b5c1c8bed2b7c391e22f26cb49353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad96e3d9d853661a9c94eadb3660c22354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6e31109fb480c1ff4bfdab17c0f58355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf9753e7dbe9e4db1997820cda9dc8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbac6ba40ec96c49c6233a1d086538357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7957809408ff6e633d5edaafa4b11358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f06d1f0380cf2e4e1dbbc6497b2cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f3af055bb4613ae08620e61023ab2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a609f7b1edb22f5c8e5bbacb1ae289d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6e548962876850ed5b05a08047096362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26cde0cc5f057ac6e36a39157ef127363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde5ad43fa563318960581688670b94364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d28be4d96e810c2b07c2e1f10b2e17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8de8979a8a9fd830960fc3927eda3a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49536a2d219368b7ec00ddd3ea96f595367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f19983f1c6228eb7380b6f77af9ae9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748dff0d51d09152e4eff16649121c1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f81ebe3aa60b6d0da77f46975ab45370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af011b077f95720ff5420c6efc2cc955371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb244abb63877230cb41ab9d23a2501c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e11593aad189cb6334611898c3d85a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54334b6cf85fd052e9125d0d76cea528374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e85579beaf248360791e68d4ea9cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf1756debb86378e2187b0d06bb057376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead19dabec238780a0c84b855f4a013e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5165b62e17b375b1649eaf8efc267378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cac0c33932554bcb8b6333e24b277c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f1f7391d84bf51cfa54b93dab1e2c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549444d3f72adee1c0cab1df6c9363a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac487499e62f8c03ffafb9d7ada9ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c50fe2b30991ed6a1d2c875d136ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21874b63bf794d1a3a9d3bfb3369a8bd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27399e9a7e64b7ab1949d117735b83b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a49b1dcf2961a7d60ea7c8d5df415386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68062dcfcb936606c78b7a135a2b06cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c77a2e9e64631f479ce2ae372a1689388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0dbe1dda2637d6c5e64b215cb3d18389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5721167eca1a4c028dcd654db1d5e5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729629284ca42142eea977dff26fcc5f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e124e077cf6170a44f914b733a080f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8bc329f41e2a4168cd6e4f44c9e95393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30411aebf9bc69f3a6e813e87093bd59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9f077073a87300aac2ac64749fc9f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e12f99449c16b9efa0fff64ea9a45a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee25005c49616a539dae117d6e10aeb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e40b6fe784bf0f40a9e0281558bb5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdcf295eb4d9b989e7eaed1579194a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1222f8ba2c91884d8f97d58d6dffb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bc214753801352b53ee061b8983ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ec27a9fd7cd683627af4ea9fd08e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ee2378270c332d9bb2a5a5582210f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd084afd40a47d26bed98aa756ff08404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56de6bf2e0afacc22f793231e886aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5737212848bafeaf4eac2f095651f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9073fb08bd5cf6c6f30543ed3198da0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eef8483a7f9aa9ce7f581486ac0a9e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354f30373698d09d8d69fc05a78468b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8aaa74df53c042838e4a10252946ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb87782ad0a3b0c8fe546685de7e2ec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d819a32f65cd8aadb306763585602e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb504f1e2cfe8091b3de20d679affb6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300c9b0a3527afd21bab26dacbe041f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd492e48c0dff266d7f1b09778889ddb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00eb77305200f0b1183cbcf7dd26dd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e02a72f2641a6e917219a8dddaf529417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff02e662ee36846d4965f4f37d7c25a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d836050629d8970a2fe60492639dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449ce4c9a5aec4573c32c25031bba88420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fdaa393ffa866683a4ace607d740b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d95e26aa7c5db16156518aaf1e288422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1690aca152c40e61e84b93072a10d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c415ef0f2c9282dc9a7f8185c9aad7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62ca7b41a7543a347e412e578150a8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e6f3d225f6b04efffeb2259619666426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba896d08801555358b4d1eb6e80249a6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dc7dfd16d49bdc0add3cc6963d354428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ce9b179820c1ac22936f9fbab0572429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee17fd2d110f642fe402db62d58927430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377e5bcabc0935e05d268ce56ed4731431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f9101add9aba02870578c59a897ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3346fed2778e164b4fb39662daba041433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cd93a8217c44c4f732d957b4d00d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce328723b4bf8c38dc97d139e043c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d90639604ea8e2631c3e47443d017436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de345d68a2a5f3207194ecfb3c87e562437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b5d809b122cb31100306b7feb6de8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166d2bc1cb57db470f7e1ff8683cee6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b47c7293c75835870a5a06c2721c09440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50a3fcd101f43cf462917029f74b55441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9ebd92f4c8832c3aa7bb923bd94ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a33c2a6f7ad02f15811fe0184aa46443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f84c085fbf34c16e9675fe1a8e764f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b4249c48681ecbff8d3c2bec50fb9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bece5db9e7a1c984bcb9717c98babe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe2092b0d7edd4a62d220496b45fc2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281d1b738b2a72eb9ffa04dbb1dd3e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d0d587b1f7f6dcfa5ac6d585069ff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aeef373b20447c6b0291f082805391450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aced46daa600fb6bd9afb77fd65f7e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f88748f685bc381fdc6c0659ffa23452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bfa4322002dd27c92fa0f3c66ecfa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd038cb8d7a62ae6cc1f79f3358f1e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe3eeef985d9b45b06dd0848920c60455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c35911925bb4389e1bf4f010cd6cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f14734938404966d98fdaefeb03f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0ed82b655cb193b45a6b6f2059e73458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d331f1857b9610b2b5887ce93b7f6a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e2cff8ba0aac814969eecdfe5ce77460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849ac9a04643a2bc1080cd69378751e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94665d1fde64373386a8f6f4d482d33462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8bedf50ababf7d51d39170e8f9d6d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4f484740b4e8aeff60cf2ee7f04da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01747a588a89d9fde5d33746ac780e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aeb54aca7178a99c8c689e1e7f611d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200413f73f920eed1984ffd850f1b033467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3446bd11521ddd00bfb0bdcb409538b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedccfa500b8a0adf42b6b24b7381ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fd9f782d9ae841b4713997dbeae37470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb740f8883101c7935124687ccbcfd8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238359d778b4a994be54ab192748c34472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b65784ac32c16fa217898d6c7d0e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3947e4e514649b41557f2ea331ae33474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037ceabc10d9a4280b9403fec392f5d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d429c6fe67aa9e4abe941c95bd3f14476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1934acef9e9e46d0dda3f64c77c783477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d0bc51cf372154a5a591355d42c7e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031e5b19eb1b42b55751e1a09b03e91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688e452b992bce6ae5125ae4c1df55b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921927eacdb78c51dcdebc86c58ebd4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ccc21178b625985b279d97dc09c7f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a07c07aa45a978ecca662ffddf7fab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369553b52bcca2549cc2ef6ea65f4f9b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab04f8885a7990ad766a6114afc59b7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0aaf4b1142e1d726c2f91d01a74389486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a022b6d5f53fd5931eb64b3b354a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1e5c1f573e2b6fad72307e01937b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e1109712793b6aa84a2d8c31c6eed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d66bfd1152bb6e1e07dc779e6b477490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982f91071bd40d0c3f223478501991b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21626532568e1f0754927d1f39de72492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecc2a3ac01c3f16a79a717a4115c0c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858c968bc471265c8de4435fdde2caa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4f0d91e832d8094815de2fac1e0bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9a3100d7c256197d19c973a6956cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bf581094e359dc70c20a2da9ae54e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8946e8c3a00dd41d4673ac9e71222498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e0551160b79ca78cab21c48b2f04b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c234160adffdb1d59d4a16427eb7ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36660bbe448d309fda9ea3a827b91c41501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e15a23391c011bb9122990d4bb95e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e26f6a083ed69042b99cffdf9d9c29503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57976582717bee7b0af4ba2b5c4fc794504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574bc33f095a2d7437a8fac7e945c5a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977c244a4f3646be2b480a08c229f2d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc698ad5e6dc8b838a2c2aad92145318507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5c80b3c22dfab14e6e74757c8501b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb60214f7e8e1018ca66b035f0418e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1199bd022e33b2d889781978bb91b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96a27095ddd4d0a1ca5c5d2327905d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdda61798e9b66a24cf9d5f7a550d1d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e075be0f62e198fdca45ee9eb1987513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fae209c067159a7d38d03ab00257d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d9ee23a8b7027b87cd9f377ab4700515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824797988677303b392fb9c91811709516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32743e49b6e06ca2053fa311377f08517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e341d79ffbae9d7030802639731d7a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919dc0ce5fb4472ddbb36f7d92b6ffd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62b3351c9cb3a586e6e7818e364609520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589bac8c159e1a6ba68b584f0c8c997521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19829c071f313eba2a5e9a2f60389ea3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a54ebe7b92f1b30d86b8d36cecd80523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cc0cdac4bf42ec75a1121cd5f4351524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0234670275474713f7b0f43b338ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534e98419f125aba375b62618894a54526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aff3b708747c52980ca579290e8b25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45eb7458ef65dd19ecdd3eae7f5736528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43367b154298eca3b1a0ecf8df00e4c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73c556d36e75e61cb258d11897040e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c51999c8d117cc606d786933bd7aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47ad392223bd9df95ae5dbd32b2090532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f153bfcfd0cc56b9160e54236ca4db3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b8e4b7d106802801ef8f77ac523dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bff426d9bd714a1f2e458ef971aabc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1a4e5b435309b9940001927ecac04536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f7bba2589c3b977968408d46069eb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcab42723d975fa0d67f9a53aca314b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2d888f63421e2d7acc5d3b9e91793539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db295f55afc9fded5086fa18318acd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fcc1f175035dbd076f45e77376085541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088c003e8235c5953b6c8233a48e9c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b3c25cbc6ee8cceef7de31dee0475543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edffae9e67910ae6e17e211dc65fbf5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91803322d445589e4ec89cff24485abd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13955d07a4331d3f9ae7dad6c1741f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef9296a7841ccb24277cb2162ccea7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ebcf8cc36dd1a68520fb8d391c6b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7e4afffb97d4b1b5ab19949569c8b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb8d23e830ecc3a7bb270b1196a44d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda88a618285bab32784535227d69a7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0ca87c3e37f2573447e623a896687552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b917edec39aaf65be10417c893ed9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb8af52b168f8617aa57999fb83d5f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44f8e1673e2622ddf209650a6c16d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b223034313cd2f47148a1803fd4bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193abb0c2f7a18f9c8ff6ab060be3dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2488691dab2ee249e0a4a77815aaf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225741bf732dcaac6fdfb9c38ac5a35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acf92ac6bea828ff7db013e47c2c50560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d4814f06ff593d67c9641575f1a7f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a5422c25ff9761901ebf10a0ea932562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d678b64773ba6a3932ebc3a03534b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba3538cf5de1f1adf4d57418ff0240564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745876f7b8e1e669bf1b19673fc3f55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f9b31f10cbd4701f74cfb38ff70ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e34450222dd81951b5dd05ca42848e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02e05b52a9513dd2552b79a12babb7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154647e9c9f6b146c4db7499aba461c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc44ad4fa4949ac4111a117d37363b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617099ff8077107256f66950c265a59d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565c88406e1f2855cd47034867a9095572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7f5f5bd8e7da059f9807d73fdab7b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168675685c2d26d82195929f58d3a69574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c858b7efd0d3053562020c79d4b27575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f12835501c9949a0a3ee8326fca6e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57e29cbcc14afa8c8e29eb6c257465577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7ff0c101ef8e35962bd0a7683c7ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae91da0727f6d4ceeb11f7425cbb31579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d4b8bbdbb6128295f192d11d4c307580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31ea8004812da25694a766779008a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9c09326f7abfce5776e90dc3ff2ec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43feb0a8d60b3b0dac698276b6f571fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae0d935d28d3ff4ff813ab98efd52d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af915b55c978fe02c6132a98e8b537585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321c13d5f30d48bd306d93317454520586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96a9f833bb1992638f39002808df3f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849c517b5df00e7678a408c78442d5c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d8bb98599fe616f9a3079dcfd4d82589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b411813d16f7b15f5a518647270d22590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f2dfb09861248edd59ad1eb283ffa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12763139707e9a3689ecad4899bfc1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e31620769cd95c5697ff3e967dd64593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526455aca7f67befbd6859d507e324fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979ba51326941c29d2130f45b16c8e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b672f50cfca2854e5c6224f9abb69c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532aa4e9074a9bd48c2dd0a16fc153a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cf0b710b49f22e9d130e8b41845ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015fed9ec4113dc0f0983f955db5bdc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c2f9b437dd7a5c89822f2fa8c819f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13d4ccb4639ce438d2facf878fa684601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c5687f0c418ef167d7d597e50f9a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc4b8525054c806c2aaa513ad3c1fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c3a044da68bc8e6f1bfa2196525cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373436e061360be89641f17a4721864605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d94db5e1f00682d57ab766714b8e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79201c8ac4f3896b75626240dce3231607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd2a41cd347e64c7a5b7e1e39dbc9d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291f357b9fb486e472ccd98c7dae22b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5846366225f2a78a5d1d74e166d1eb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2e9129e7346b3c2357d226a7d0dfe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bc13c06cdfa3afa90a892822f2dbb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca9909b6499f2a0eafd529b7c16dd7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83fd57bf887d53a36288e15aec5468614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73ce599eff720837e7f1eeaa6a2aa1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba812e917dd0a15c93b519d8eff4e7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200d6b7acc53925c3f8ed1ce8217590617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22553a5c46c8be41d0fb9676ef133e9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e6114d3432cf656d8984b54657dcf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64948ff858bc8d0e2a6bc5123672d35620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374c6d5cf750941626620bf187e00df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540645355f4b34cac466cda9909b470622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28076b6378b9c712c4fb6a1510980518623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734821a1fccdb2caf5b665ac44f49e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac6c3a85fe0548b3d0d63eed6bd790625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76588f4e27edbf0a1b10f53176c0f96b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef37f1bf59bfbcdf72968760ddbb246627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b512eedc90ba5d9042b75854a9178a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e2f0c29f51953206416cff3880389629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1973ada3e50b332025572a13333099630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e75c7f8631eb86e6e5148932c84a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efd5bb41bbec9a11efc31172410096632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe2cff6cc5f1a35e99a9ed1606a433633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c90f891b34c06148aa27a030664f8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82707b065ab031a3f7324e327323345b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b825b228f3b5e85d45846ba9e75e1e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b043bdd1e033f3f5b341065b69ffe32637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa95de28170c6a34a76f27223c09b6b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c526c799c895c81757a4a55d6122313639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95eedf7e78f85b8291422a4a5bbf082640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca947c8a455c68b9e23e61304bb550641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f9fb42ed5bb196e33305817953ed1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158b225fdd556c5a135a99ab2f1a0dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd761bdba31b15fca03af111117e3e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c43a43ed14d31d4ecd02c060e28bb3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a16baccd1a361d6f627e18ed70bec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74ef69d18e82272e2d62faf7b662f6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431e02a4e4ae220534e8f045fcaa69f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030fd13dc8153d98df84244430292e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582994680a657799ecfe9950a2033370650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cde1c22ad2406d1a3c34fb464b82e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ae6961d1ae953889efae2307d4a45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226ff7d670179e46935ce53e092ba39653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec7d158285b4d28799b43ec3da79f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35ed55cf9875d6c075aa912d543a88655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658d4cced10751b1198b122b0b13a5e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de628585a4274ccd1a63508a39056d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63aec8152d30c76abb40a5fd4dade9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef473a8e6b0c3224bfaf660227f492659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff046a91a62af32f6169f0dba83201dc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261a8db5dde3af43f23609df7420942661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911e350f84dd87764c8efabaee5abf6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8eb40488204ec2f1753452d6f06be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbdafa23341787653a1fc0b91e0806664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c0216917bc239dd8509cfb57d6147665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e6cd5ba9eca41157c24e63890dea2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21665cecc23bcf27c0703862893d087f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55634d69e28e444f76abaec512c5b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570b51d086e9d11289644b7a6e2cfc2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4b7dba910bb0f1056e1c3851146e8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7c73102c5692720c150b4e2942f25671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1b87567dd6916214d54c8142d7064672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65cab01c3dfc5e460f8bae5391af9e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4d5083385e400fac5e0a0ec27b2b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a394756752cab22e8b7975d2d3f7911675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793d6289562d62eadfc1f24c2687aec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aaefe039265eea41f481c011ae7fed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9acf352ee49511746cca261145f716678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366a8561dd140cd6d6a8f013da7e2a8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1498d0c8e71667dfb827b4de4f6e60680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f0d3cdab0ab7e756eeeb1c92f963c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9813dc2b4deeb07fcde630389ec1d32682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cda046641cb477c509f4db0c15313f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d3f203a29640dd83c88ff39a5c05b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ac9dea1a7d9cbddaaef205f440a80685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a540ff4f012169d6f241492bfd255a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4e9435c7c677d46e99ca211ad4562687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a3a2507262f8daf2b9b7db12a82f4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c34f7d3266961377c31a63ab7f4fa2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a16a49f8d1527ae39b861587479d5a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400c17df487e07639166b8ed55bcb86691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eace489c8bf909555b0d761606709a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c189ac7eb3e230bcb2a0c81a2538b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c5b6ec158dedf0655a26c6a10a6d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb051ef755b54c9fa859067741f846b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bc43ea1f0b549a0883454991f95b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdd6e664e223a5c36911f254dc9dc8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612424eae66b1b4cc7f60a4dccff1bf8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744a8bb80310dab101dd17312826f8c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef91393d5bdc51e7480c787d90050ac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042a93efd434d6f77621edeaa68c07b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deaff2f05d7370e426c13b368b5c6f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f9bf26082c6f7881f36bb5ef9ffab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bb43af726cf8ac6e50e643f0a1cdc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828b28ebd429091b2bae56a04729228705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd016f67482f742d4c5fc7886d4aafe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763f7437a794b6753a4e232f98096bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145a47521eda7163c95b88410978235708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca30db080104b8cb6a72092d618ea86709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149f69eaaacb1b832bb2494699549fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de039531157cee5fe190a997a20178711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d01e54f59079a97120f6907e6670b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8fe9ed269bc2f2f25452a248316f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b189436f24d57643bdd34b8193813eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0e26e4457cc0b77cecab59263ae25715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2b7b14400cea4121504b052539f4e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eedf3966543f54dd977986e5f6d94b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57b2b14f35707650a74bdf2a73cfec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0755de5192a91ada9b806b11df292b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb5f9dc8c758871f9c362491ad262d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796f61ac96dd1824c58d0c642805602721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424832fa1a401ef1babaef2a5c04bfb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88a21cf328823d198a71a2d6c525eb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1fa4bbc24ec4221ca36013f779889724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5857974366d16f4c729483ba6aba263725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f249d021ca27d3c8e65d21ee6e4543c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1415e79c7c71ebe95926b357ddf29727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70d3d52b2fbafcae430432db4ea4bc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64322d29130ac9f84b30eda83667ea8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753978af53ef27651cd652da20c78653730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f8c6c354653fc1020ef7f038feb1c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a4ae7c0ec7751694962be70efa85c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39941c7fedbac30aa9808f9f2a447585733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad673e9b352686a1e6f129b22d974ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2aeedadb2e4ae81ab9099fcfcb2daa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e2e37c4acae23a05e66ca24553016736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18510fa0f311350d102cd78ea3a47c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c226b9adade5b449af3a1496749ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acd47fe33a4f35f8520c1473125edb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3a904f415468740d89b78d8dccffa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725eeb247ab98b09dd9296e33e7f499741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc25fb5b017a34ed50118e458ba7ed5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8d16c17202a68431a2c6ae6033a13743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e35fc30284527a3940a53ee7ecb053744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e458939e5ce3446f01b8222a8c6047745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5ba232bef9e91119e427296d4aaad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f43cd9f7a8e9572d585bfd83c8456b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bad5a493cca280035c5f58a393302f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e62844086eef99cdfaa9379959e4b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322f3e245f80c766e472eb10ce4009b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325fd4c18d7a8b7df067d3e610ebf00751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc72d4ebc48f09efbbb58e4ba4dd8f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199602b9d2497e14caf60391eed97c25753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8037e9c9280a2411a82e93d0592b1d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206867c6b91ef0ddc7dd6a001a7f6e90755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6c0b530f5edc79de251303621881d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ac9a3997fe5db591423b7d255a29a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ee3e45541a8960be0cb61edbbfba4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45a7fd59ce01ebf3515370ecd480d9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efb915b7a6173d87f15b7a381de1e9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc855a62d10cfc92b36f22e5fd65e7a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51182e9169b19b6adda3da0b60fd394e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806d0dc7a5d6442d1715e8f3bf788b5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e6eb7f053f364f27cd3258da420b0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d911fc7869eb64c682888cbea6336765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077afb80905c579c91c7adda5ea2efd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedec71807236054ea2bbad5a1f58cd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269214bf39cce9903ee263d937170f86768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ed1de9f6b21b26ce50de505c520f4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d9d219b3fbb5a0f430b3c5ec40606770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90fbedf508d15b06843085f8f56151771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78b4e9114099863d5bc3306e9f6dbc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788e4be5a92b29c441a80a271331558773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc018b22e1f1425e9acde22018e7754774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda690180fe5df08e5e8163a55f6aa5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa28d85eb361eba43701bc3e746b533776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cddc24ff855652f6844834efa2512777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c0ffda2bb9e8a9f47001b80583105778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709a638fb63a24b22a1244424bf4278779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7443bbc83bd9558bb93d77fd56b5078780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472e5d10eb7e1b8baa06193699c97d9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e069fda29420d6ef0b2ec03c1a5b002782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89783e57f0a30539a30e9dbc41eb3339783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadff1c39bbb996b23222ce74cd77647784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056248e3f1066c34eabcb3737fd547d6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0ac8c526c2edfa1c8c5c908ce459b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a737d68cfe10b60933e6f1d23539ac787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af37f3ee11ae16c1703cfded41ed2a9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c9967f9c45c5a757281190258e9ff789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69995ccbd65372622257cd482ca30a76790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cabfbceb749a8065677752113552cc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16e99ae04d653d3dc489083f0a6089792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cef49befd51b59ce3363a7852b8b7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8c1c77f1285487356958c7dc6d521794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0654630ec37523a0e09940e94fb2f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5cee33060e2062d462724f1491703796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f682e944cfb0ba1cd938d8add66a9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5a7db66de38e5273639c1ac4e94c9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcc75ad4ab0e864c5bbeb8b62f3baa799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb6c5a4f76733a3c3848d5aeb868c2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234322ef451ffecfeb6fddf2444e72a8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f58904e2c5f28391906ba42d34155d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707fc260d3118805d16bbd8ece7b67e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc46dbc9bf3f8809250ba110385b95804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b8868b9e2f0af2933b82d50e325fd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594e98d89990730121584478e5791df806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689386014b3c7e990a4b5f824b6683e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb65f85c3d784d7c3a96cc08fa0f0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf8765ba6dde77cedd132c90687b29809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5460540c73249e39873a1f76f139a4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4eaae3146715939147c49343c7e6e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd8cf4f496fdd91e838a1840ea26ba812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c80785150a2d3f786c0c28e3c4271813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802ac64de6b892eb6e45b011f2f2508814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95799cc5dde1db433d8e481fb39f8d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c686f70b2f61b9a4a112a07a1245e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d0a2b512e5d6840432e4a5c671d6f817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fb125a3da086fd40528c5ca23d88d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80b303d27a03d3d412254c50d051372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08e3337f69c2c656013fa72fa6a2243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da49a15281c57308222886468edd914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20855ab74bec2694d6cbfa0c6dac445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa4ce346312d8223ee8fc28d597e206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16159d33d665760c0821a0ae63980ba27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dd6b529abf5f69253ff13ecd7e2f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3eabe869c8e9f07f16522aeafb27ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4404c0bce53299fa88f680de8daa910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc427c263c7262c4db5fce475499d4dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1f4731eae2e8b4318b17829ebf52112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b13e2afcc40035b15cc9c826e3b4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cc504e52048c723b14f83089dca0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f1693054593a63f0cbc792c78719115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8e110a38efda7809947fc2f4fcfa916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f05e0d2a31b9a00f101bd1f83966417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591954484462420779418d64cdf583fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060b14f1e1172520b0b6a111de991b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db436b640df635c750db36e1e600491120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af34f6219a3074fd18f27211d20fa9821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24f5ece6a33b97e09b24fbc5e04a3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d70de288bcbe44c8e4db5680499b5c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cce772348ab09a92ba696361a6e4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9341fb308d2d3d5f27e5c3594196ec925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01001a2d8bd9568e941e09d079c204b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bb4ee32401b67189433d3a40b05f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd5c782b5999bbbef307e6e268b77328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22639a60d9f1d1cc4134d81f649f4029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958aa1dc6e039faa8803cb8e48daa1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7093a09baa128452fd9a95df5607331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40335ddfb2b1196e6741c1faa981f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba449d36f4f841bd33df62ccf4de64e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75029f97330cfe8e74bac9a3bed4677a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6ab76c22bfe85c70f0f5342b616fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96c8c45206efa4d5f80576e86ab4b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc29f034db9de20f715684a4fb2a4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c31f42da53a548a0d73d95af93315e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff87c493619b8ce767998efbe5955ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f09bb3a4c68cf2926ce5b8a306d47740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9014dae0884561bbd3d0b210fb6f23741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cf162655ba272a84274502b42e23242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da53fdbcac134a61c0617aac9ee89043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137651429cccf16d7f667ebe2280b47644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81a765aa6b8c03d8ec2eda6e46eb5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223065deada503b96a0fe4ce526dfbb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cce3dd7bed4f3145e6c2ffc6c8431247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52909eda30ff0fc353254efbbca541e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c3b99fca90cfd955c0d009150b06a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea58e3c74b7793cbcfe3faf148ac16050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca3ed87e5e41ab9493195bbe2b12d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570d91b85e9c12934acc3bfbbadaaa252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af17c8254802f31c8aa9eeb2d7c0ba853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd905f983729fcc7cf81038e839a8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8548937418fd98d1c4083bcea05bf3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3d0248902cf825d9180d34cf9e84656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481d3243a3a28e2a76f6c104ad0935157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9a3da8cb62ed480d120ef21e35e6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e78f123a5c900b18f6dbebfb089fa959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e42aeb041f4343034d9dbc1dd2cc660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68746e54ae6cc6de3b40631771354061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fbf6c4423bbe500fc6f09a0b3861b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4440c79530d3b3f84b1a8d58a381c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98567eeb43fb8824f662d20c470d723d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bbb8c477113d27c1ae83793acfd0865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb03365681b0d963728bd2a718022f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbb10fbbf3fce7370e7a89b9f02e0667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd086c08482364fad9422ff30bec63d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bbc28566ceb325665d63854371b0769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f28cdbad9471d5b34c881a58b579470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa89b4cbed41d78ce925bb56cece65771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346a73fac48040d2d2aef85f01033ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecc064ab7bc1540f6e930c79ec9dee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6369a7335f69ee19a321e38d145ccb474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f234ef32d24e4f4a0ce1516f341a9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf579881b054e1698fe4c53e43490876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4d23bed57ed087d8c0f76313e285a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43d82148a4be2fcb54b69752ce542f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ff441c1fc99372b82fe10131786be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31bea9cc36864b84297a5a88ec3ee980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12bb0197d63602e986dd4a41878d7281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53633d602da92a547b8372872ea7b99182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fe219bbe970aea0fdd2c2b6006eb283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9245fc84ddfd6bd045889f1cbf632184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4526cf405438f5cff4210d2731a9b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69398cae510df1ead5001947e416227b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406b80cd69bbfd7ab3470a5c57d306d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac235237bc620cf7bfcb7290ff3ffc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f41dd5ba950cbdf1780422147321f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593ae1f99e9dbbe9681ad2c389e213190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce934c0ae5ffd84f6a37d7c07d7565f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffad88129e698a79e9e8632e7145f8c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2f480d8da1c37b281e6893eeb6c8993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1616fbd64e6b1c6008b6ae074931b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0164e6c5c074080667dad5fd8b94095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43be0ea3d4036b86e631e17245027b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623babe5386d63bd38e655e926ca374c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920732f383a96630cffade6207cee73298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff48262647a7c8c418edf7846b6234199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49529fdd8392ba163bb5f990402b5f7f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de0f5a0a610cce56ecc399a3d776cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ba6da5602bc571733fbf7f2a77acf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa72c2cf1813c47ad2a1c8e8dcd4e53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4090e05f8e7d5a0977fc3a4b91bbbd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef3175344df67d2dafcfea3d309ab8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a001ead6bc528cddb09257505e3885106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4401b16fce3b7a7aee25e45e124e1e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24149ede4d83cdbfaaf3abd8f2c7b184108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501eb0947935f7658390e63dd38741c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e6bd60e9a1f9116d12c877d047cc2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254759deceea636865f41a19195e67b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bcb9ae32acd2a4e731faeeb3a5c46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f17b81da876ddf6f2c92727939ae03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092d18533a0d5d71145a16213ad6bd5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86ed59a98b420158cbd51c8b1e8276115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354d43917e7f678770dc026d4924c8b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acddc2084eca2fa2f48fb94298c279117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c94cade6049ccc9a2ad99040dccf28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de458b1bd53bba49231ea2d5964402119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca943de7d5d614b98fc31b95b55bc6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b094a3e96838706c6f058cee24e56f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801f60f34c1f6af6a575b2b697d59e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27d898585e436c1704e924b2631b81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36449dd9cacce621d7be7a12ba1e63124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf5b1a1c1443fcd6accfc78487e6ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483193bf97578d40d1ba9eed3caaed2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfadc8a71865dcdefea8f74e159d052127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635110928797117496153584b20f333d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f57facfd48c5c69769cd36587eefad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76395faf9599083f750528feee29ba5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9a8df9464eab7f935d91f327c2391131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcd59b757108a1e796dbc00a9bb05e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6cb5fe04047d6ef7fb7353636290c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ce90d8a58af2e9c50abe99a0951af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab72448e0e1eba0e4f4f24d9d6a6ac8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195520a388d185934ec67f42d811ed3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c31da27a6eda293ac6c668143d5be0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f2701e2ff1699798d79ba86c3df80138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b9f879f01ed73c56a9768246e840d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233314cf227efb22734ce6a6b6e570c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0adf4dce82faa2a76ab88ff87c47e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bd116b81f2a8398f526c658124e55142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbc1ea4fd587be530396cc1b3d4bed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2b02fe0a634f843479464265c4d38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2d117658eee387bacf1d84abc3c02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592810e5ecff9e7b1531b54a365b0e68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580293b6ec7d89f4f3306b6c8da1152147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59ff681cebef44bb8726bd0e123ed9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c5ee92f116f4c1ec5c6f9f206abb2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cbf48a0037f693a14234e951ab51a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c9921a3ab7caf79c5cd2323f9a739151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4b39f8ef3ab0ebc6d8a4fc6131596152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a00b98f3de8cd081522f5e46468abd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb126b25056a8cee828174c83b4d0fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c72f1be3fbef7ab91f34ad4099ab38155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80d623e65c9e38083b178a6f2c7172156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847f59a72fe1e6b23b2c5a67faa90f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1e226edad6b01e0ad00b4fc911a78158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affcc719ee11f50f82ad0c024e33169159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36be6a9253742c176c7f8b88b617b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eda719db4da03a603a2a3367a072c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da907981d4d06ccb5d62287ab57b6bdb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab76ba852bf3b301667db1329cb91f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06ca32c7ba25f89e4c6ffd9f5f68ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f354429cf9b6ba829a8d9090038ea34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba70029616734caf74fd7c67bc49932166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f08cf45c267be8214234cd23b0b6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70874ea99694aca665c9c7226181db48168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a12ec799eb491dc505145bd376bab3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252bae7d7897af41fb90e42a19e1780170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc4853b284efce35c6ba14e8b74463171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2f39c426f8831d027efc4ea0d7bff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce33aef3aa7ab6fc73c2c19436de2a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbe943aabc291cee8203a988ea6812174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea800f567459897bb8bdd92be2a465f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470d454d234ab6ea9ee6465ec19ac06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4fb25d0563020523e5ccf60dee9f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba032e283d2379c40974ceca2976794178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b7e15427dc2365b99d4105d7f9f4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28752c46a203802095913c1a289f9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18695e2f94338d540496eac407141c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9365bc66d3276f3242e4e7ea501c81182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7344129debbc55638afb92ede46bcf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7376348e27fc542c5b82ea5c4da98184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c0964768d2582805b770529a12a3c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24e38f705c7a6c73914997c2279401186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530eec11a8414de042a67272d7c95242187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42698e7d6b38f7ddd8dc3fe243f8d8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad99404499e9f71a5df2739697963a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0660b8f88f6d2c4469c10e83fa984190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a287f98ffd383cb4b978bbbaa46f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e7f10478bbac02376ec8e06a170d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e29993382f6ed8ebf1a9e7c429c89193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795ad5ec67b34f5e1cfcc20245c2309194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15196494deffe55b4aa5d7b8fff01366195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbf52f5c7016a0f42267e562e847bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51372440f5f3cf662c38b0e2b25c01fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b1b1597e8cadadef3c3020be9ff1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301974ebf01eefc3b00faba2b4a7d8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b04cc447f9edc37f8fa75b32ee28bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffe08124f76c8d4c470ed63480a6e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948964dff8eaeee8ddc0556f614d0f6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fd753fd5e171994a357ac4a319049203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ad31e30db3b1ca2b03913d46d9301204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e0dd131b7160b47faf3e8c259ed8a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9f2cee4bb892101c2e44bafda67e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb1ca0522b5a7ca4aa93bfcce2945e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99fe7da90426bad0014247b6295c69208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c8ffefc0f9998b38f676c063ace45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2f92a5e46056d2150e46337187ac6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c16814972b4dad4298c5eda13b418211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175571cf76c7da24eb48ce3561b4c5a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7112ffb2478eb55f7a9778db04bdcc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929fc1476c4075ae61314e82c93699a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e174724c397172bc7ada560fb25a50f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f98d980699305517c10615ec9557d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517850a597b085ed4b40fee67c258b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9be58000ef87edd91d9313bb2ef0c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64560a64ccf492939c5544df5947cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fc36fa105c6b61508ace011d621c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9952af52a1015a1e9b16e036d44e36d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a69ee401dccea2d440dfd4ec575d29222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8bf5d3da5f7d778d4cf8981b314d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93bfb257bb116996aec6a42f5ae1ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cb286fad2fdafa0055db860bade2a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d7b80022adb92404ebff41fa75ae0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e972569b0a8e7bb52aa8c729479e41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74434c0187129e1a526fee13465f233f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebeb279fb986f6aa74330d75d0ca9c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b45c804c7d8a8218818c107bb61b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f411a02fe96e9e12e7d82d370f6aa24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1af0bacd05d5071077802d2381d5a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829855e2443e27baa4549463306cc2cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d7fa262318634e70611ba260e49a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c33e3e7c5d9d84189986cb40730ac0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdf891c202ee2d5e678912de8fd4bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0ca7454071286f76f88590a58a93b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838edd67bcdad1fcdce4cd71972cf84238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab137bf7e0653526341d4086da6ad8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a289051a5c331c4bc353a828c986c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694fb07a94772b735657fa8292198ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5dd48d3b83b6a7a6799bd36af5eb9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1cb70e0f02ac0133cb720566ad625243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abc10c9aad93e2fc1da21c5d42f36a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64b32a560cad207c48e7a6503b5510245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4cbb4e19e081999dfce41293187ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f89355f4c2d1455f9927ff6142f38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e8e7929143ff62d10b9243eb8d756248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e2a0a1e84570d660cdaa979335656249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f7c714e70fc6303a9d6825e8c9565250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1bc609111627174542995c94a69cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d183372d6f36072fb79e8e86b5828ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77cc66c470fbfbba2eaf47d6e81ea9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5548f56e9b0767bab22cfe054609c11254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b36901c175820638831c586fa4e6f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e87a2695fe8c9f40bf41a79b80df8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec85fa25ce6b7a5ac496daa964477c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dca5e57ed77f2dc8efb45e36e58760258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807628539f024e58f60f169fb3d0dea1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073efd45061b422be3502ed3b92a0d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad839a4497340bf92b05179e0dc09750261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524d2ac13dcb7876a77ac6d3120ae56262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe364db3a2ca07251905e9071799baf2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819e6bf2c67214e4c0a15a6f44b9869264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afaf45837baa96eeedfa97adf12e91265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81677a2593f6e9ea8e22cbc238302065266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98f82a249674ae0bdd914f5d0c1f10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3c43054416bb30ee647b0c8761e5c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5ab7c869b9c5277c677ce978a9cc9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bb7819fbb7e5c91af1157e327a989270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce30352b0b9d8941369955eb45697d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218721ed6d7e3511fe1e9e207482cb6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e7bdec53b9aad2df28567a8c34c87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfb090cc19c96fdad531674ba8d4da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576b210f9829ff3d24db23d7a619887275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ef6c16e10bfafe390d5405bbffb98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b05ab2efca982500e28078148c9c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a06eb3f00ec59ebc521dfb75acb747278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e80ce9bf679453d1a8f6e5ab04708e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae4b8e6629b3b26a306763fc9f48d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc451a8a557f52a9ff51fb8de36a184a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09bfc700832aa4dcebda7f57bbeb8d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977fa4428d1d5f565db9ab81b5e1280283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f28b0dcc90012c0e1f6076a723b8fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83303927fcbef617a25af7ee05fa47dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede21636ab560927f8fc2a74a8c6591286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668f8093f99fb8935e38a5ddb1885c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14ca8116d91ed120ad84570b6ff84a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef2492b0ba71e7c806308acec385e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b8718353f01025ce7d8a1018d4842290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1658969c750b3d990ce8bd59e8aa9f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9c9e21b29ef278f9f0292d85049f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dbe4c8bf13a1794278875f5245faf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be40016af2b7c423a62518c1895efc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0828de67233c626688b285ed2996dd4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723d22c482b9cd97ee3d1c2119ab21e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fb7a17fa13401dfffadca46c56a77297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88cfeac20ad891d3572ff9dba5edf2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3224489b1eb7182517a20b515e3f54299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da63c607eed1742576836e32ed2d453300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d03dd6e639c2755b0f6963c505086301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf97e2514231ecea80239b4027ea9f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b0764ffd21f5f3f9b32a2a1bddb38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d3d7231ddaf1e7a6315e5b31117bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2287c3816a71694194b150e8c5737e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2d8db0933c490f67e5875169d6399306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a876760a07226d6bd94291c8cbc4f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dff1652a0067adb1012adcb49a1d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672eebc45fe8884bccd889a1e218464309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5da42850993d2d2a5f0e7fb2cde6c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc475a317176278710e9a19c7a21ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdc4eef1126c584f74a2166ad2a3fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6547aeafd6887042084cd45bdf38e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cd4c6d54eaa9b18f80fa64e5253a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0c6a0a1e04686bf63b8b9a4910be8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c827d6993149808e0485e851fb695db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa361836707d3b8c6c510f0118334f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4011d58526614eb5129c78193525ee4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ef5ddeafde18e91d00a9c0c3ca489319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed106e012cd1cd298775fbd50c8319c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0c0feb534e21d22b651dca123b3de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4cb5c048c74a3e87976543fc05013322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede256fc848d0af11e34bfa704f988eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed355b5b1bfd14185ac0599bbfb27022324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ddb27c1ab5013af90eed109b04792325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff29577292ae1ce98c0013c63d2fd82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9f17e7ea0f0d56c75928386b20cdd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac72e1d17d1a9847d65437564851338328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1e46ac99bb9612f942348bee41305329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0874adc82e706b15c37f4f5f9c8f921330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42343090549e7b772157ce903e3641331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f06049ce3ea7ca5175011155658143332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdb9de15d448c5dc465688b8c482b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9b43533c1f233759c5cc701479bbb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05272f872b8cc03c0d725ca2dd708156335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11957c09ac1b2ad014162122cc016e25336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2de35c548c5f315e19374f2c169620337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9835c3b6622c1a6d6abbb2f5c7e9f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82d53dc71a7a3510dfc4da04868475339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15d7b54607f204b9815769c58181fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c392085b329a5d2f010d411c4d5e1a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64b45ad7464eef85cf71a77b61ebe9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47db4589e480adf986d77da66d81e63343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436f6f2940c22feeac2d7f3c7977fea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07905d337a672adad42414065130ddd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285a21ba5d42eb34d95cc6a4bdee535346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fe996e076ea65391effe012ef821d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7e1c64d8b792e922b28c8e2831141348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb4089a7a30a589ad4e19af8900a47349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf988f8d8f327fc3076fbc33711928350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685049355481f578c852b220d053dde9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f16a29d9d88b4d81e81c1fa72e600d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c8b989d455fc23c895cb9da910871353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8dcb5119b71a47eed751f9de8a467354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d316ab7041b079b3a2d2bd6e5f0d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d3b21fd540a55ad50e1f3dea5daae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee1cbc9ca8ccc3677e4b9517c76937357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8962848539e65f1a17b2260af1ce1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc503a086cc4508f5a99d0b973ea2fde359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8376abe16a2053e7f6273a1ea9cd5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4dcf306ace69192a0b67f27478d4e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f9abbe568c4df7ae31bb147b79711362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780925de137295751bd1d057eff6755e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96e93b22bdb57dad3991d359ceb632364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1b1b117256761299f38bcce664dee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97484712745c9e6d4e21e13499fa93e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356cab63dbc2d57d82b191f6b15ced9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da54f9d7e8dd495ea4485c95734f98368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c007955d2156d72b2bb1e1c61f1035369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb368057deec1a50188e9501e171cd3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b7a78e7df47d8694bfbb6d8a3020a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bdaedcfbfbe408cc13e424304ad47372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8c2a8e2f8630a34a1e661c7e03c51373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb46d02241236df7cd4553760834ff2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65244345d4e7204100f870dd0302462f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fdcf962d34ca66e37598e78a88c3a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5132b035997a616ec697a4ab9b5a18377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35be049c7ce9b39792088f80437268378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c1c4e79aa8f444396c38c1fc286c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcddc027586a31952a5a44201c52b1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cf90f018385d8e51fd58a7f69c376381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e16f124b5a54c5c5d57860d39613c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7ce30da33d59253bea546de1e686c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c280fe0f31ec0dfbc35035cbb7715a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696aeb6bc2b4a8f7899a7ba456283da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab527b0a776eda5b7431e626ee0853386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eefebaa6d19915bcafc4461d9b0a4c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ece52f21957d3bd8f8d3e78ca52476388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72738aba04b8db563886b37f73b3d14389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242bc6c5cb03c48beb810b497220965390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f7750395f22ab81def6bb49d2db23391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8f1041626e0459961dd95763aeb0f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619dd2a5707a4e0eabc0b0d222e15c9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e61fc2f860c253b79df4b4e8aba1e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038fb860d69e658b6106cb95b26a2dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28a963ac3ba5224a06d46e6ad857cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b0c93e99eacd2d04c7410d51e9dcc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936aeaee78d54d67afbcd6e6e43538aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad7108505274142496a047b2b97845399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc7870684d57dcc13e3e169a2844e2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa406d49a0b1ba08d24f248c80b350a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e39462fb0a0472a71bc35ca3fbe3b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22cbfd8dc26a4d60985f79f5e4c11a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452e6db7be2a6369d9b02a39256d9b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796fcc12f944ecaf865d4d10dcb70e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469dfd5215e2ed1a27f992e3343a68f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef66a1450faf8cd196c475bb3d14d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a0f352d5b891c807336016787689b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26773639a753d0280e0acb0ff7fdd0a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61910ddd51acfeb47345d92df78c81410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a8e8496012dbb6f8c0c4b75d56e9e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a32837d9a780f48bd690647d08a8a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d54818fcd6e1ffbfcf379633628e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ac5d0d20986d64ad3ca77fa40d552414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5298e8862f5f8cb8f35a3652dd021d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387146a4482f5caca60ee625bf6f5c7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42965d6381d222227bdd49b6d5f248417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae375bc42b2a3277890505722165c136418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260096d50354cb8091204d30eaaa5b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ed88c741a3efc9ce620e83cd716ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94d3840c4d5eec68dd53acaa88eef2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71a0d5909c3ae67583c9cfb94e9a86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414b65b0a305c8e65c67e09a4365e37423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b1bae1b41c704240cbb0b40522c24424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf0227eb3eee8188a688a8589c295a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef7415b749ae1eb947479a699951f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499501882794761cab2308e1cf43d3f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2345536ddfb5d954c621eb0b4d5f78f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4899c869dc96cecbed28fd0e8d00b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f97419b78c5fe38afd91d3dbcb54e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284c7dba8d05626bfec3a6a3217a074431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07136f6c1f515e566562a7db4d713ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc9afb42483e9f66c179f7c6fc7631433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556fce9ce0335cf01407eb88de9bff4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1e75caa22479a33ad214d42609dfb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b48c5976af9047eab07b47f474bb5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fe478d0c30c3ac463dd20326aef78437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e9455d50f6ab43760d9ca169e3a6e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2be7fdcb5955643af43824f4c96db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcce526035ba7f36089ae9a6225468440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46616f4e362b2688d4098461b84eeb68441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a213406bd6014eab3784def961b779442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf16655bba83c8c2780362f1803d84443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5317a287f570640c82bb54ee0a308444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf8485a08e7a3f0e7e91addcc6d245445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb12dea5ad07c223e3f0e23a39d9c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f5bc92a0cf1854c361236b6098b92447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262496c0cf097a192653e9264051b8b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6a3cd4852aa24080ad8c0b06fb0c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1371942de0ff04536eacd06b57b4dfe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e081a1a3e287027c1dafa1460e6c59e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cb04097b01bce3c434704ba99c4cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3717eb06eb54aaeeb527329cd76664b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab37c9d9edbcba32b4cdd11aa07297454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc516e6f19d4226121a073f8512293455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01a04a1115b986142f724c80e06bd2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5175faf2476d63fe0252d485006ac9a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c067c5b5cfc63f373f55c2888daf9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442745501848a62fd12af7ab6669f3d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13d69676313108dff2206a66312267460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85db51efc45e460c334a7d383a38109461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40378932c75c21aec240a73ee9405618462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe53a4ab7f86c2f62165d0b6c20130463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4100cbf2762fdceb5601a2df0e911464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff682c1435a8e460aa6c2300702d52bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729d328bc95f871ef8fd61237566e7d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3192187f66c30cbe097be63b8cc036467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd89f693acfd660e1816887083bd963468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65472e816217da89c293ba0368e6ea51469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c288143fda51f2442a2e4e7b84b05e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97909246e41dd8704b17afade48a4b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2f44209992eadaf0335bacfd39852472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f10686a5406c7bd85f13d0b5cf2411473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bab73d92726c7756fad1440dac620474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d6e793c5aeba8510be0bd37b4f40a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca7680c388c11acc839ceb40fc138a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10981917e871fc112355026a639281477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f40eebb12d6f08d521d3a45dd972d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4a7af0dd3bdcb815f0b15c62e873b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddddeb7a6fae9f646851498841931d9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f50eea0980ba9452d0424520e2640b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b6ca3c3ac78fbe0831caec0b7bf5a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c33ca489d0fe15ab35d6d107b1dab7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc821704fd73f173b0b923dabbb593484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed212498d7dc42cd56a2c0609e1573485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe67d5dec8b8716022c0e417733c515486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55335df811649e1075feff24985468487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d37fd3fb59f6046893e6510e1efdbd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a4781d3f30109addd72d9643694e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233b6e4b4985676ba15e8b9ebfb15b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819915943b3bfd28d3f8ce96be7cc23491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b4d16ff08ca726c344a5565f6226a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d54d12a515fcd5ae5b8cded9763c6c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f02cb2295007dfc284b3a51d0c5d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb4af45f3fd61f8d67b9a28b52934a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42941119a641d74863743be6d89724da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445c8fe29ae0a461740522a45bf37f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ac650eef6921bb13361dc87ab30e0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ea4426e90680da3f8021d6ee69b38499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b108834f00dfeea69fe6c108b343da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43d670bdf7190eecb067962b9583c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9af2061c5589c8292e1781b6421d97502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42243e343a3e880b2109531a10c66d1a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d997aa72e1ccb75525671e5c3ae321504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a394c9450e6f630a01238e585eb506505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1b9d373eea220ba874369bf4fa347506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aac84309cf37cf8389a379bc2b9079507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101668b2ce14160cdb785c961657ef5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfc7609b98f96de64544e0f224d7df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d13dc7c455caad70caf6a196a48247510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f155ad20790f20d8d36b7ffd7188c6c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719d863bd545d275214bbf0016f8417512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6f3c72a0099bf918b7dbb27e528e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3f684d284be451254fe8f62180d0d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae111f7681ccf076d6c7f53d047fa96515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93586ae44ebb83503294b33b291fcca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6decb96995228a563e714d57c48d327517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23d649e049e6734e9a90a4fe47bb5a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370480603d900b54f83d8819df7cefd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736609d0ae7e0b854918f834280f272520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addaab8b215aea2b3197d89f94fbf29d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4c1a5d76ff685f0583e737855b5ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb034d7f862a5bac999ed1b7d1846f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebf0f083d0dfc7f9052fb0f2645429524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdde3a561333ec9e8dbf6b92c408052525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a6f304561ee7bd31e660f89be6cb2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4f1a8d21a8afcebd8a0eeff063ce7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d8df447b7670834af182e228b7e4c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6fec7d528d7c57ad5f1d2c736a2b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faeb4b3782e67984a6b7f2d59e68e75530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607d88f024aa8c267cda8a00f51321b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4d2040b2b9ef9ee00859a91470249532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44411907baf6d78996425f1327f0e6c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48640529ab512a2886168b42c8e0f3c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc210224e3dae248c0868b25cdc1b0f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c41ad68c32d2b33c25345b79565ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8363a43be198fd1751d5d22e8f8381c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54121847758bd05cc801c9e708779d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a280e5129d9fdf21390239618945db2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7948a9cd593c1ee5da9a9614cce25b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d79948b9ceecd2f8051138e98ae654541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0c5a4b815d1b4f8c2e93dc53639c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa869ef941710cf6708c4391c02d3c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd19338a3c29f654a909fa111da5461544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584214c356fab0e76641c62de767f29545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e233a5a4cd3c1fcef000b5e3de615546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f271b169ce4670805356f020e9b60547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7dadf4f38552b39a4e7d20f553bfc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995db3a9a0b86d6bf07fecacfb8cda2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e90c33a3782fa88cffffd6a4dff0e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b732ae5fb85d8bd2df905a2df82e1f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0abf5b412d1f875f7e48f48874ca6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074edd51226238d1a77bece523205e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a14019a302146043462fcad36cbc9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53926cafa2c390f0cbc5a907c7940646555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9174633f364c6c5eb927f6cfe1c856f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20bf273dacd8c280176cde6eb6482e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6829d44bbd16d9e41720fefea86043558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a752a05f4b8f63e6d08b40920d9cb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e74b3a8bf255cdba13bb117ef6a6f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d508106226c4bb0436ba3ea6014d45561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a228c4aff019a5e938c593fe78a87ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f036118950db6cfc1e078b6b5f18f84563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad161229eb6e668547a926baf6a5ab9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a33efb82e7594e870df3d6dbdfb640565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5becf8b451cc62219ef91707689c14e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481afe05a7312f9a230d6912f8f95794567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184aaeef3793c129f16790d87b03d434568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5981ad48f1d98fd2ffbba4dad15796569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813688d130758bdd446b1a75fd1f370570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aef7a683f49b24a152dbde8b8dfb61571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3473ed6596749b6a14823fa5bf14825572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874fb89ddd514d38ef0d31a2fe201a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b114c83b2d76b5612c1de85e1856b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ee66a0e54cebe01f05ed4c527f7cf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d97a301eb2191e33614e7501737658576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7690ff8122ee741a57d4388049cead577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada77268cf2660b5da4c118131d915b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f733fbb2537d3d6f34ece0c78baa4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9ef3a9f2314612b10bcd96c19b050580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b856467332b5e2984ce30d1c35a95c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68731f6b7605c0ce69964a9c1da4ab8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b28ee6e8551d9a7b810a0551b49d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16145deb7598887a0f2b53004bd3688584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2307ad01e2a7aa52f711285a146f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe4eed3e2cba2462e90c77667bf4dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d534f3dfff0aeca2dc738aac79b25587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc6540d50dd34680009cb189323873588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03014ea3a1a362ad20b8426ff83946589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c98b14b3e85b70537761cb02bc19d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e8598bfa7708f229d2a127f8e1779591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291c171df10d076213c339be619ff72592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a6f081393c7dc68468df18bc1dded593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1000f8de126973b8ec98bb0152e3244594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b58d386d5b27f320fff181bc3ce24595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae8c5dfc70035a8273760ff3ac29b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62706af168db1e63d2aca31ed21b91f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f58e3999896f3cc20aad813ba7e105598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a71b60db6df37df427d527c3cbdc42599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92326da30350e8954f02035bba3a3bec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08c1bc5accca529ffba24f9165f046601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88def5e3f6d83a0aa5ef8e3340cac20e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c73ce7cdf3a33a34e994500b1c3287603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48832f6fca3bf7a4f30b932435a06708604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bacb1e8ed313d9aefb107a79e78cff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3233c3584140f85516d622efbf9cc2c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43adfcfe262e16e4a654a53cb9e6435607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290bc6600a18479061985d13c241ae0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d20bd20f03fab69f94016a2c5ea6a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc1a5e393de254969e48ec35b104ca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9038bb83efdce62a553f985bea4a1c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091e20bd18218fc2276f5d07a9fa92c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf51f9db074fb021b1531e168cbdf5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3106b850fd3945d4bb6526928a4ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492a69917bfea4c8dfa651b70823ca3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e7f8f82d7df98e95db9c8d536e2ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32ef27cb94a7bddb9d212e627833aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636e01556b2b08d5b45fe0ba08093c3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad843954b9a10f7c6d0a28c01086e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff243ef14daa4f38f75bfd8bc5ea66e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8104bd3c31ae15accbfe33c9d25d1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505d7eafe1437857d82116e5b26309f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d07952fe81f101a509f161ed9d70f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac6450ffdddcd62b260a83b56146a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2c012245aa0f268dfa7d8a6bbe9af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a92b2735a8fd7d712ebf06b8324536626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79792cb995fc4c116c08272d401cbfa4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a0745f7a9e41a57d57e59ba77fc26628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae22949242a5ffd068585da0d9f7bd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d9b72c638e5aac642a6b0783ceb02630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dfb911b1e96b492d09ff944d2301f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58033600eb5298fffd4a798f02efc221632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799b70edfafce617d2a54286779b495633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c38ad9c49ea075ecf2014ea840fd44634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c72571b246fcf5585cb85b105394d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678b81d299f6f831cb12adf032ab3d3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cb8333f27aa378a316733b392f506637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6b22c0f9234059613000add27fbc9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f44c1b35e5652e0a53b8143d05d47639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16d73a3d8efeabf89c03a83cd2a9b4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293d75dd901ab88b3ed188c2aef9c8a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbc2ee7371e1ace04c8f03ffbde683642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309646b273e3cc499fc66fb2593f178643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc96ce9e1051b9c590624acbeb90edf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1faf1448f33d90f85faed3c6bfff63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0716422c3cf67eb60f6e6d6c8a0a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03201787f1afbbda3d2500e52e60f17647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c72c7faff1e8bb8f226fab323d9539648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea7cdada807e2e2c4abe9ba4390cae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b801b946e0ccbad117896d95bf8ced650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff1eb2193b582624ceba1e3c6b5470651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0643744876beee3569765f8d56b90e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f97f0e27e45fadd4588e38f57c501653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8399176906a6e6d22526772b24592d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756229e9cdf6177e0373175bf6415201655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138070bc698a984b425f0491f45de229656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e6bf11249fadd70e1ccd5f5217cd3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b23a563d8eb44e9ca16eb12ddc7bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de42de7578608dcddd9a47414314b10659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820cddbeb70a2f2563f86cefe613bab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cf2101929fb3c6164989dfd4e3c27661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d30a9cc2e6fb696771f1e3504dbdc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7512e7235115ffff5ed16e384de72a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571ec9a50f528ed4af672017faecc86664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04b5905d28ee98f479d2086d2c813d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2601dbb332c7bc2a22924d731ea3db1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189589120570196edee7beca91d4985667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45def7dbbc84c8fc45de6a7f2b300389668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485b8597144248fedc191891b094e06669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a82658d6f6031b4763a18ca9862a07670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d2a7bf926cc9ed4c7b607a66eceb0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e8d8bcaf6a0a041aaeb162a4446b4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29465d8383f17f4b9c3f07c1a537bb17673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc42e67dd53bd179d6620d0e1ce4ab5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab99b189d8ef6db0895ba7a0af4f447675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0895f2e537ac5c6006bd965777d0d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2988524f9a01c56b26d1a9825ce35677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e751a9867c42f71875ed6294f6348678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749086a8e842b1db8e7f81f2cd826f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afed6d1cc995a0f4fe765d1d3d0ae1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416ff1a427b5dac5b9ed9f774c915c2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56e44808590d42c7a36b686b7d7ef3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ea91581275c4faba801644d7d2d31683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d769d6901f264a6a4337f021a3821684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f747e2bd0dc877fde89f40fa4645b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49596901ff6a24d30dd018e2d3dc20e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534fd09f40014fd95e951891bce3cb9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bb1fed746feed47f60333f3e28a54688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dee7b84c3ad7324c9486dd068a7224689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649b31ef652bc7f77ef37cd12ee7508690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750c4af7c124119b6bc39ba7a7e91d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e1d1bd7cdfefbfbaebdf4d55a5cc7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59742d3567f165413da2ad53faec8a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a994b5d9f72b89ef8b79d1027aaa98694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8543e50f8fceeb116623e4f302d9f7d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48592068f63a21c48a96f2a4ad570743696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ef4282f6fc6ac57578899acda3bee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc775c8b4fd616e64c8dcbd335bf1528698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50e014638e7b8828ceb265e9490bea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68758ca94e35be3db9627936a12560700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57450dc242328c2b84055472d23ac415701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74de29ede6f333eacf8f2e0b7916ff4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4219f97b9cdd66c75ddacb7d24f9b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bd25055dcd8b4191fc39ced37d669704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ae52c045b45374b076ae82add91ff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e339ba69ab0bdb6a86424a758c5df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3e158716eda2fda8c051b5c427643707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c624ce31da743f74cbc785530bd218708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91698b714a46256bb30b152d6ab2b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bfea7d2114fa8f80b913a5e875d8c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ff90208b6104e323058b29577a414711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8aeab81fd63221834186c432898d3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7725ec5bce686eea58d2fa0ef9ed47f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da719d5d4e9175cf446c3eec411e02714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dd68713b4424e24bfbbbeab4b30b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae05ee596ca2f561a45c405cbab517716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ebfa2cb004fcb5aeb454f74756658717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b678ec40569137fb2256d4628d57b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9934629a94e54da0dfdaf9675fb983719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fb65fc06a418f3959bd8d96add26e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9c790f8312829343906b391404bb2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038fa0dc1d04931cb42794e23ee23be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54da435d1ea8e729e50ed999a6fc4f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ced513e3b6cc318fe1e32a0bbd3279724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400b71c91413f0d169ac5004ad0e017725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad51e36144a43f2e26a01879511cffa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557df9728685f763f8af194e6ada58a1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664ace2d3fe0631e4a2506749f75150728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456391b7c3ffc553deae19436581d290729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19f145f361a14292b0c591c5705b33730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954adefcba200390d2a55292a4354ff4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9b7ee614d0a21c22260c56825602c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3a88fa499288f2a7c36a0168226a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2ad23f27c59d65d34d4a5ec7b88e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4050b82b5220f7828f9497c7087e3b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08d2c7d3d3fd83ad21dffdbbc7e9a3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d66bb86e62231346bb30b51879660737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317887798548871baedcd31cc740036738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a1e50d8a491499d113998fec98a2d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a61408e15b877faa19b0ff05a6c463740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b8961ab3619643c946cf61a4fe981741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb343cea1982875f82f3698569ffd8f9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fded7b03852063852360d4df3ec63c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51ecf8cbd837c3fa307d17a16077b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a75c18b5dfe802a33601196e2c072f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2a8e78dfe8becd67b9ab597c2392c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560f48e58f30f5519e09a61bcd18308747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5f4be420a32087526931fefe9b3ee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ef35bab67ba2be6abcbc432ca58a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49d575ced47bc6cde59fd50d425041750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561db4b269657a90ed2397259e17703751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353713a80c285338a377e52c116d4729752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3435f4097ddb2deb26bbae21caf6e15753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425b5a308412d55701084f555156c07754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb36c405fc8ce212d17a76e478e28eb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ede32b2395a63ed5e1238520bafddc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb274978f3e0e9757ef74a4fccc7e586757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449db226213d134c92b49edfa9e2b572758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a7368e1a48f13acbb0930b1da2c13759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97440209a0cc1c8fa07ba5f04031762760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350662022731a499d01336bb4b3b517761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee5b02e45def752a3bef17cff970d0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de84b157d994c3605f2b0e468e75b2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca765fe3e035dee7eafb2aa74abc7799764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6067eebf36bf9a06f67243de9220b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268502bdc328a092a791d31c684fe5b7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45771cabcd71b952b2abbda277bbf136767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>