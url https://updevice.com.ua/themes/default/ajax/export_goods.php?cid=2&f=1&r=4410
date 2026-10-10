--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af94965b0b1813cc4828760a763fb01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73628738a9ab6491a2843039d0185fc32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dc72a077da6516452f949813dfd1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e1ecff447da7d53f5c9a7129fd3464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69374cb690689611be0b5c65396057b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69994eaced9efc24587138864f20e566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3a74595bffb19a4a8da1935e2e6a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be7d41e6521c99476ccab086f267268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c63e172f7b71463bbdd183c1c09eb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64155ac2ea990192ee1867fdfcc23b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cba266f3be951c71dcc7005db547ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66917b52cc573ecd241ceaa504bf8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c7ed4e2895cdc6051d37a63215f4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d36c9859e29bc9916a4b28cf092ea714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a00ed6f66a8d380751e070328383a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eca6fb18ce2621a19d066d5868960016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94538d5dfbb4c1e5b3a65ce71eb8830617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325080896f21dd49096aa133863a2e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e7ea5b8a051bb0b7587d6031113de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf400b94be7743b81358ab6c37315e3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a74fa101e13e78b417c947c55c49321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9443b7743bad76f0d18465466d30c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f01184018a7f62a4cbe5630c89ce1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52173007e5ca4934eb9fa49982f7b9224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3b6176b08effc875081c0bd05d55525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08818d589aa5fcac23a27599c8b1bd226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30f1493f672a746b20556604206aa627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd5a5259b4473489759b31d0d72c6f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed7c2ba3446168f415227f68617e2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c789d846af1c1f21567e0e6df98bf730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d246ac342add911d75fdcba08535a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf724c896872ed46d2ba854358b31e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c132cd8574db9fae0dd7db7b6bd8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c932f8d8868cad7e340364c1917de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2630bb0d6d387931fc4ef66424b999535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd193d235de1ab8727fadf5dd0f4f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1007023a1a0592339a499c6bf959e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51086e0f5c9b05a32bbda6e1a1d22a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17370ae8ac8605f56d4b72eb3ee182439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c38fa9831c1033f67a374b06c347b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751187b805fa52aa1e14b1a3a3bc031e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd0bbe44a3a5103cb1e0cc312d95b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93454cd30cd57543727ea73eb791425443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8da0447daa2ca8d61893a7d1ba12f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56332d122479ad2c365c8c80ca5df845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db95d39ea7811a178e746b40de6188646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f66ad35a06b68a298795ed4c7d7f6747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7753ce392712c2be914c3c4565de10d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365a918ce996c1342373aab73da806349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e676f2bc3351d251eccf958c09a76ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707e86259fd1cb9541aff4c12941d1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89454c95f1f6dec4741c09a3347bad4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb763319a42c17532a8fef3903716ef153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee772e57ebe1eaacf240718c80f2f9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040c97239adf73d8f301d4471e3db6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c4d79081eb706a31e74a416e207ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62cc2bbf13bc94aebf6f841f84cb0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192994d195d75ada8645371410c036b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb51e4c873a5d56b9f255b5eec73cba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46457565ed09dba1e87000e6e99a476760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef03b2291b739e920d231b4266ce9e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97731e54c25b52ba3ee977a4c50514ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7089bf3f7b0d9a0f21921fd78be78f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b911fcabe0a10114807e92348a98964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab530a0157eeab44855c525638ec446265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9de821bc5799fbf2611a8e10c37d4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214a8888bb2963e3035b28326518bf667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be1f6bc6314d232269fe365165cb7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d7f1aa6bb0ccc66c7dd2dbef0316169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cf30fe7d7787f8d56b315c7f3dd1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59404ccc2b6d4af3b7679dc67f136a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4c3da935deb1162c95472d0b27e5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea656a0bf22dca16d2e2906aceb186773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b2e21e44ab212c6b5b7bb6b0e238674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6fe3b5155bed78cb2d55808e6591075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33425b7b1617fafe4422c9ace61ee6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d619a028cc795e2893f85d4be1b41577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cc26a616dd5fe5c129cf9f25c7f0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ca7495b2de9d0af1d23bb4dd2a7ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec125cd03a6e3ac7725b0c3d3f687680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ad7bde06b42bed2346522d7255c9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055138ce77534ee646e3c8262cad2f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c9ab59b85a968a8f059237310791a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef87fe9ae1196c31b61346a3ce2eef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1195e013b23b11fe40c820cca0100c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952327caae18984a803397a9418728e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ebb7beadd603e5156f1b1399e882a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a2e905680051f1b34f1855ad083aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d72c84a29eb844fa5ff53a9d6b53389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c78448f8a65052dfccb8efa2e1be090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f779a49dbaff4d31f3473bf681f3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bf692c7ce7f6d42f4554571b6162b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79185e4edcd9992a8938163a6500e2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a319b162b2cadb8c3314fa1419c7094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2d6b0a779c0c95112af2fbcea804795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964597c7119ea80542b852631fea6f9596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fb0c0fd6f89568754d1504a37c2f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e7d10d19c1df9b9485dd50b93a0f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb590d86c80b22e1bdd5203ce1f86599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e157b8fd3a52fbbac89d7e661cb36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b17a53b3bd868a5f5c7436ffd2409f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737da035aafb2648292906b53334c0d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069aa0dda65f85e77f016c3cf7587cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6013673137d857bc806fe85dcc51471104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f80dd03612fb22ef9545d5e4bd769105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f7cd6215060cf06839fd38803edff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984552eb1aa4ee021fa65bf630fa2df1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048bb511988e8218e285213a0f33976108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c4d79162321263bd033aa4ba30d2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564266911c1a4e458ae24f8b9a529c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef14957220c23f25fa85f14d215459e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a8240d3f311a7eac8539fb0ef0e87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43adebf8ec385b3bf8e01491219a7d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87312e80cbedc2426c4307ae2d1110e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e089254f90d25f6f90553cc049cc8f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7c8faf5d57a725c9dff0722bbbd6f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074b6d07367ae56187cb47189b17ca2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e54f40a7936973a053e7c045ac2503118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a5d28249a88bfbb0f876703ed80e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b760ec481e1f665aef4d46e3207ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60846c4a57716aab9c97b423e5882aeb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1057720e9451d01c7c9a5c20fa5a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5413fea1a3ac1c379a8dff71088cc3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce90a09dba7a266dffb987e5bddb576124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbb73c2fa199616703a7a8e85ec061125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b23e150f02900fbe2b7d9e1becb3a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a52a15691a40d93769661b2bd01d3b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57447c12eefe4e1f6f6903fc295907128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712e5331de9941eed46d51e862bcf4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fad06cae415b0f4362d624056de68130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7fa9ecf30697b09343b72444c01d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b32722f84f09bce463b3ed25e2219132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033f89762c8371c8c0bb9c354bbdf7b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840bec3cbc01bec523b63ab8385a6b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dbe6a54cdd955484f0ad0399bf785135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915d831a7cab541d491e2abe0808b5d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff5fa64b9a4ccc4269cfa880ab5fe8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ff5360b88d1c92c93dd4af2f09920138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa3fdb10843437c8844ff136747e88139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2706c7e9beae00c649d28e525ce5ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fb4eea2b695eb4a031ec5839ff0e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180befafdac01e0fe70649f389f9cf5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c968351641e999987f0b4e8a8431476143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27b6c09e385b13ee7ba0ed91feaf89144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da4a5eeca94ee8270919037a53e88c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72c5e8e8c3ee65fe9e39109fd262f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334a2773c859b5c5c3ae725dfdee825147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799b58dbeed8b5529a0b4ddf7e9771c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b025ed2ff6cfc0b77c95e13f8fd81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4b66e2c57f9e5ccf8c1dd538e1392150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0caa061e64135b4bd0b1b8e257e94e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150860f24dc5a5124a0cfec2e97ceaac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618d637824252f8b038ab335b91ab14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018649530e69a9bf4b66d268aba8bda154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6f9622278d20feb7f1b23fcc65899155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286443095a5bd0f52e5af3a588b3ba7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088335a0b72a836d18e3ac7ea5b9245157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309ee1a9105b4b9fe5d5a6719317910158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced6c37395bdda864cbf595447b1cf9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ce1e2edd9c47bcd19f015d7261573160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b0042c7a733f4a4689207bdc1a40e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830042a2464ad77bd7fb6a404fca337a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce969044f72246c983e7510945a25a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8dddeea8e379a30cc4e0667d3d4c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433efe443a963504ebf7a9aa2a78b0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea3e10cbed22125e65d0cda154ac3a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c049d98539bf9528465c84f3d999162167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26ca77b3e685d7439c8a5d347bd40a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaab6e1c46f68715f26e4e4a107c04c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25551a5da58c83ca21f567d4a5ec0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f618e371f1f97782797528104a21d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1371e255b39e5df2476dfe377e12f2f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881016fa420d97672ff582ba62d2f4b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d33a2eb2671dee6e82d0c62b15935174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5cdc4a932fb5ac564c9e224be495b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a15105d9392d4482a17e696448e966176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee828b78fb827fdd817233e86a9aca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3e716f53f799546133d563db1ec95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf350379c4a5c0e3f33dee58d59f49d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bf2107e67b80dcbe041c5d8e7845d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409f512b169721758ca9e25ee155413181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb1e3b59ac5868fe9b7a3d304f5998182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84afe2c187e03962079ba2ef44da204183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f6bf33f686b46a84bd9b462d7e0c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874006bccbbb92c95950b17e258f5595185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a37368fd92c4c7bddff219d9126f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb972f5ecb2a65930914f523db15439187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ea273a2f5f4591f5a6a75fdf2a675188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b32f94a101aebf9a4e3dd9e9f27712189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043941a0c72e605aac73bed681e1f35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165ceecdf0e1157832ca5b586658f2c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78975ad083ade0d9d8f37db3c4c57d2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b62d05e9c80be83126cea880d1fda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a7d6d95c3c4bf60a6093308cfc511194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d084b3f53202ba22f42e7dde5a4bb2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7eb83280392c996445df8703443ea3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848cba937ece9c002a2787b84849d7f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8678fb4212cb2ba1ea933e2e21fa0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8a914c146bac1dd3b4620611baa70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb848a741dcae66961578f11c1c03e1f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24c03008dfb8d102a96a56a2cb3745201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc064c1ee73aeb6a4c133ddf7077d702202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070f1f8c81a473423b1cb9d76f5a843203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78b20496c12e26224b15913dc07629204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f3f4ec357308fe37fbead43dde6ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b8f248ed479e9874cf85d9f0f2d69206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c9cc1ac0a767a34af939beb8ce746207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc43fd19ba5a2ad7a80d9a684008e19208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93819b420f79fc9fad12f3381a76b4f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fa68bb32e0d39d1a67d2cbb805cf6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadf730325951391cb79a1f4e314e99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a81d8f89b9ba4b22bc36622f464cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96e49c8e2ee4822b4d2620d6c10e4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3814551e187f1e8e5818bf3e96211214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1f4bbbfd5cfa65874b17d57efd8ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bd5376b5fa7aba33d91ab2753634a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cee1589ec81daa06f8b667e84fd886217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391035e2109dc56647573e228e1cdfe5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e8683fd429c39cbf3f75bf7011e94219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b2f1cf6776e3e0057df40aecce4e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd4e4c232e7ffed45306e92920f437221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d15b7fa2fe160576804ef86fcaebb4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950a5bb8f64e398a6865daa5e924774223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38013ada74352f9faf393208f182bdd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c50dd6a369b2bb4d614ec349d26a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2e5fa82393c994668e2e9bcd214ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5b7cc2edbda40837a6c8c42db438c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed2f64c5deec917dce64d6652ca2b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd145d7127d73469c9e2f2ef90b48b0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e44c429ecaeaf0e4a4775fdaa05a35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b95e4b6a911bac238cc5541df0db63231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefe4897589ec364b69c75b52b2e8dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948479681c47a39f7c093c9c1a748f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0ff83b3d53c185b4099f241f9de7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a07560807fa311f1d5f0a025fee4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff051da17cc9a2d816c2543025c69d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70705bbddf920294a3a5190c6cac0d06237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab159c39436956ec1361623de531dbf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb0a048d3dfb62bd43669d6006c03f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6c6a5c4661b28308f24ead6550c44240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc81a37aeadd39172f210cbcc43f65241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73574da10c148df6d9278f638a3ea6f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26aae2ace6de9f6c9e6615b8f244edb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86493fcac4f23925ca0ad9008e2ac63f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edc174f2cc8dc193ada1b14d1de0b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7f00aac5c4a0ddd98b159b841b668246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b70f51f38eeafc89a41d3c4eba597d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35842c0e284609ae6be7a52d322916248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc1a1fb07d6182bb2d7edc8c84dff6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39378de8e2e4f5c141a5195f91ec466250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691b0268e2a51d05ebe2da54c25a32a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b87c3cf548a3b896f8c60186311ca1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158a0990e47ef4c3bb3fefe2080af50253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f02540a9a023fac0d2665232758409254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b6d824d9716e04c100e62a39fc0f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef81c7e8add3ac908b9972dd0e932f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81362d39e14a7c2b55599deb74a40768257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7777b41f41ec0e7a212af281050087258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dc09b4a8c65c1719aeef720988244259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d4b50a0f21b4cbbc676c9563bcb04260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97ca1109162c750445c2a3b9e8080a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70995191066358ff0a4fd36966770667262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33775e61423e8da24035c1f64b196a31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce75641d2306454faab39848fd29a59264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4c30d828cdfd873ded149d61dab01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe97ebf5b56897c2ba38af53c667f1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7e9f8224386cda2e50927bca02fe0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fd839de8ead9e7eefb777c4672388268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3874ad9bfff0d08d4cb3e9c4a7d20b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaac037541e63c5ff0875003ce3131270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9142346ca8671c2140e5f1db18960c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44a88cd81f53481e4cc3ab1993544e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92826501977798f6c1e00b5bab19bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec62f381ac374a9d397d3fcfd2fcadc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9712aa60bc0b5d5b13aa8ea3197cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4e64ddcada347a491269823accf84276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1e5214bd7d28dfb902b1bb491d2e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31743531faa15028cf73f5906f8a58278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac4d63063f8196e710c01e91bce29a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c732b91d9004e87c33e29d41cf761f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f95627b6dca7118798fd67d93a3d50281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd720f2aff0da200d65a6bb50b4655282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb2ff7e6682304c3e0391cd9063f28283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb940de38123914d72f6406f4d37b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ef243e4113e18cee4157bd03015e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81271dc550344a61bffba537099c41286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1878d7ecadc1502394b24170389afb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a70f1b873340fe55295729d4982124288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df41a0c7f847454493b9abd1ce01b6c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091ff5d057670bd7297512692f5bf08290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d563ddefe9756e106f23d9fcd66d1a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d63aca53b09257158cdbcc2c1285c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b3a977291ca8b6d8fe1d4519cc42d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277491e95561872500b596c0e788944b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642ebbeba493c40fe75f4edc2296b25295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78efab25fd8de5e29d64cdf5dfa674296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca964ed649cb1a117248e9772ee28e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e24466d1465be3bddf3d3700e20c82298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79660230c171be15078ba7c675a80e76299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b299e65c6ecdc10adeb4631c3866a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185ea75338e1a6e48cacc2f5178f036301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30eda7785a338b2481364a5f08c7da6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd7911a8a4f490d93ed90a5f7fd673303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693827e865fd77c3fcce22aa92d86b48304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35aa0d4f7c991ac548ffd5daeaa94ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef59c757db1b66a73adbd2ebe38ba2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94798ca84eae9ab0f8f3a49f060e3227307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264fd72e37bb0bab0c1ebb9900f6fcb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408207abd0e343fc12a1bcf2d5a204a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752796e8ea45fb5267862a64cb70170a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86f837cf02161b4305cbec3fae4fbb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5c957e34a4be2392ae03149eabf7c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306459435904ae56861950325211b976313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224010df4c21901b76c05a4d6725111314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4a88c0f67a0bbdef6aa587e277441315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf6a656a4899b1d9358211a4a6a49a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005339e2e8c9f573369e2b12cb73b3f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a06a7f16848fd6ef800b0d52f20ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7813b3335f3594244993a64c25bd736319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decba2fc5d53af61c2ee4b2b43dd6f7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fd3d576bec011e02bd6cb2218d978321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0ebd7f0939b33c258e7d96d1992f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbeab30329dc297514b922e30cc0c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b051d959b86c1a75e95a426766bec0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4217378b41defcc421fde0e003a1c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ee34bcc1fe0b6a3bc0bbef8e850e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b4d1faf27c26b2263ab058b13f1ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936756cea22088bad2806886af989d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4d4fd8ab696790d3c75664e13d27a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dca171e14d5fe29bdf5814bc58bcc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63ab6d6d60ff8b0951e3d5257ff3ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7c89097976990052e2e3d763af5c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe0b871dc54b7b029cac1ad89e7baa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eed257867a07d3bb2672d354c4a640334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d26b7f893607d4648719be830207a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631a995a8a8c3511914de9c925da9d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe38f1160841ce203b20861624dd8ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38b409ad681df12d91258ca3d50088338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797c41d2774150b2f47d8667248fce9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0543bee0caf86b48c78cfed5031595340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd49598de8cf21157240865ce59f76341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eae064f16e73bbda36ab092e3c55a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f4211408dc13228e714d64759f475343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7edd6953ebe8cce37c27f0ce99fb4c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95472152c6ba5b0f65686be576a45b7e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e428e64d762ab809c2822b05c926a92346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c528d464ff6c5571a35977c006490e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d160ee719e03c9de91890cc39db5e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd26150caf811ba6af1f96a828cb87a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df81a6c5f942350d8eee4fab483b2a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4701219bde9b842456503beaff198351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b18056c2ad1f59e0db8a9bb6f679a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd977500b3a8c97ef24642bac89c0a5b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a41c111d44a0d1683afdfdacefeff7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a73d41fa9f724937ca929cd4c528b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2569ec0077297f1e40b10f0e26790da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcc324e12452b7b6b39290680bf218357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745e3108f141980ed94938946cd680b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85266b8c6362ee629fba79dff4ade2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f40a6cc85827e94497286ba44d4f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d6f2b5704ce53f3e9087fa19c74f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0e2655b4d33b0b4d118b0af3e5af1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc70efceab5bd9d3692647f2510239363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1cbe07a09e73b054bd96e1a120cc7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cc98065fb99837ff6465ab476c1f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037ebcab7331741a6478f471dd96037366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b48077174cea5198818e100184b0c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112e25b86eca3c407a70034ab58141f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87abf7b324165bf64a7a8ded5241cab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc5e35b01dc756e2e68eae861126f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fa26c55fb6e89ca6de579c7d47e4b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c679e9f67c555535e71b5d90001fc46372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683d9a781e073460a40eef4e0a15ee1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbc4c9bccbabd47d1e53198fae2eaf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e22b71be3e41ae522a3818f3424de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b6a4d3650046c098de49135680265376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bfa54fbb1632253c5886b577d1f37377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131143f803e73df399c405cbb02c90ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cacbb6dbd7e943a4404eb01c947240379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c797e471a06c2b81560512d417035c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba205c24b56e79f432428b1a714c50c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ed890dcb5371979998b88c6c9744382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdb90120bb7bdc86654985a88dc602383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7664ec60b03eccc80c737a81f238126384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cebaeed92a1f419cb9c9a6146ac29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c26cdeb4ad40d37e8fb5c3c536808386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2116b347d65be6597eef1cb689502387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed52b3b72b80d849e82a5d402d20ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f61a9cf8349d2ed24f55348eef8eaa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c92d82f6543d38d75df74f864bb97b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd13daa34d8e7a9c0a602371be5cf38391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c03c41336cc7a10b1623e6f5ecba57392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6dd21851ae9a754f3ea0866dba776393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58583d0038c876fa11c2760574f146394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cdc84abb17dde8d31f323159d1344395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003ba8fe9f1818808ff2d009f69056a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d028e18ac1a8eaa9becbe7651aa4d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4c9c49887ced54c52fdb4ae728f04398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a6a8844413b61f74e5ffabf91c70f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc682fbebf2e6a97a0c68a5f719f64400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddc47411406490d66a5b50f271a095401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf848295098e5f55ccc0a156e35221b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9f10f35411e781ee81148ceb005bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c967947649f3564596bd414fa51fb2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed801487a7f9e13209e9105f1ea528405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824e4cc285c2ec8934c688a183b269f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a7c826116a8b02def026c3ccc407e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efb476412908f6f3bd123398c0eba8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaae4a02c1338797835d34ff7536388409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8fd21f6baf6d50b077082a8e448a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445c9c2463d99bf0d8dd28059ec9966411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e65c13a365eb609c475bab8ef354b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dad463d88ee3849b2290fe0cd72a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf3926a165adc229863caef09f295d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb767e0362da891f11ca9185638a1c76415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804e7f9cdcac11872230d8d792feef2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7522f7a318fe697600811d2f71b3ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462f582a06d966dd762767efeefe4db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e703bdc003dfd3e517555770cf01045419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc0a6cd435fd4449afd95531bc04a4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a4804d064f2e3af9500877504407e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42612d363f2235b9e07bdb8a0e6e608422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2ba97051d3a5dc49673f2a4df66ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecae7df5cff54c5bd47baa9bc2a310424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c89dbcb8317284d4f897c5afcb529c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b5e886f8040c63d58e57c1e68e145426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c934322100ff0685569df93f3f7e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e678a6ee8044b3f004260cdb64c72428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a3b7d85d80097da28814554e7f847429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e740fb7ee177ab5fb3edc0276f84e98430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597e3deabfc11c877983578988c12d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ffebdc80962f389e986e220ee1f44432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9dca7126f888fd23cdadaaccee49b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0f6bc5ea3593f5e8d19a896d1f064434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dd62e5a6b78978cd36ce05829460c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de848dfc6ec8d448f752d3325ee8d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7ab87de2ced29e5e143fba03faefc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fce6f01235c1e9bc55a413ff488fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816532aae45a16c7af0f9092bcc4b078439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e1e440f6fdba0b40ea5b4959421a8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acc1a5e47fc07f3ab9ab499eb01e2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c35622b954bb99ec8027e09b26eef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81372af0485857181a3116251100ff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2583e1e7396b1c385d688d74fcf5555444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337a598cd5a68dc21347eb91962145a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eece56c013c74868e3a64c2bb861793446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e4b149e3a956cf9899e9ab3076ce8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb3a8541229515e57129feea7395cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b0488e85192b96c99d4ed93736f9b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398a475f81cb09804351bccf0b88dfa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00372af700f93f352b60bb3481299e00451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b780be371641443f94e701425ec52ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569db905df987fb4071928bbea2c0e1b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc6c6e11ca87f1e6d6787387b1e71f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816e8a788a8cda6e265d1c4fa8839cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a38b83ae875493bf558597e0eac4bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f605b3daf2c797d2539c835f81ea4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b138a78732c972cc3987c575a40f885458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8f7f8dfe4674224ec1197b23efb87459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1ef91685a26c359c452ff3fd9406f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a669aad35cf2e629280895f1f0ee15461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16df8c2c3c4fe3896dec61abdb17760462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b0468c2d603c301177109c41b5fc4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07130eb9f25cc0ddadcf187d9134b6f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c330506bfcc542be50da54a79c5ed65465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c09ab983572dc58db856a8037c9763466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252809f9d6c4ef5b569cfdb3e4dcccc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92bdd4d8163bc9cdf9cf0828564216468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da96accf27c70f731f085f442ab875469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704bdf59df3c5793aa89c9925957ee9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccddcd9a4b5c4c3fb17fcac7a6b5f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bad1d2b5e2c3423fffdc22ff44ebe0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654265092500d65dfc96fecc0d393c6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4c6bb834608638633f18cd909c21a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b2e5630a2d21d8bcbac7e6bcddbaa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6635cb3ac0acceb1a21394cbc4bd50476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c581b3add77a823d50822fa8b764edf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b2ffae181d9ba2c19468f03488752478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b8678161a17c58d98c5e1d5b1490c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d6b902d640493f5796dec155a4f08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551ceac95eacf07fb8e44a7f368b57d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8992b99a5a29eb12b602e96a34b11a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039c9c50437cc0f3f07a3f52c2ee444483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cc54724bc2e030a8bb210422b3adb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18d92b04b26a8af736075210c62a97485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef532ef00ce3190bb47ed61cf24558486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31553a892acf8b568b1b68716ca42170487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc13fd9f08f5c508bb5536fd9f27b18488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e480559a86864529f2549f8e647be5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041d07d5dc5b43aadbed0860e0de2c1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1304033ab292862adb1da7d1cec5e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3edbf96b6bce303a17cc465473a352492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0da31a32153ce6340618dfc8d04438493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521dc91bad54a12b81999af7f513658494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53032314090b77db50a7ae50aa89c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ffc725f8e1175ec4023ae83e69f8b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48153553b5b655599f4a34f36c0b53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584eec42dbdafef91937c134da17b5a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813b05871ea4beafbe02e286c90fc8f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177d14cffa807816ac8156740e0b54f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62494b2587cf2bdde6477c2e9dd16a0c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226d0627eb3f0d9fe356cadb4b85552502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35abb702cb3b19511a8a0554586598503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b049deb63fd117c65b7b7d9dee1ceb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a849765cb0c24fd6ea2729865fbaf1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b123f4ca4cce389bfa70126be17f784506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd01c653cdef2156c22f8ab37fb731507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5cc2e7ba485fc07ecd7686cfc3a02508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850b02e73e6c5fcefa6b50e4060317d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9ae403ab14ef5f09251f44258d599510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663f8b0153d998747c3cfbcd47db604511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf58cfb634a8e1406cda3ffcb651523512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565021f603ed00477d27dbe77d8ec8ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33595dbf90e0bd0c4a941afd537ae61a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8bccb6671256d755f45588d876b74515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049179077a7aa1c217f39f3315a09783516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b03f1286ca563c0ae6ce7bdc40704517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4614f150d4f5f2e83d7ae2ddefaa6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861fd654b5272063af07038fbdf715d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f08e40add40ad9195e960259da527520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d1e17dfbd522b5f29f1e28fe0ff12521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9783aa52998b237f3d30a00d3b6bd5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538dc6f26f89189639255fdeedd61e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2df601da2669e09ac36dfaeca4713524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21570f37439e1d1685171f75861b60c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1d8245c8615d93739815c7280fa32526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da37dec43123d5070db3ecc3252ec0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cfc83b8491d11ba123a817977497c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b5d745b0409003cb31925f6fe8696529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f026b0645a36507603156eba45265530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2f2c8dd7dd6b56111a9841d0b2847531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cff0c183e88c3991126d8c295ac2f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b16df08581e06ffdc48b6c1f5d099533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd1e52a708dff3185666522bdd8cd0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c4bb9f35db2c63ee2d3c47a14fd65535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8374066d655aade020186b56b77562536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844c3461cd8cf3d1b8ff788a94dea92537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a829e2951c201278505b6f961607b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2133d78b6edb5e37ff83aa217be521539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95cd7226d64c88ba77b6f2ea2d11fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d8f9708e9f880641e49ebe4f5bcfd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78e9efcec71f031b32d8d53fad8f7e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832adbd3ceb868033d489bbecd2c9fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8910a50b4e010077735f94ba76f0e3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ade15c539e10f98e8b227355573ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352190a4c2d229b3c0b5dd990eaf8e9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b5be5ccb3b14bf9d965fc6bc42c84547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24f05d19ea8f23fccdc3db4f12abd5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ab68506d7025e88e192082eb3332d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e86ead1aafef29d253ce7946f2f4c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f8d62b4516617182f6f0b761378f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d08fb92635cd928e73dea2feebbb0c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31decc426ce34d7885674c09cccf2f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b59325e1dd8c6d3d0f12a8ccb68b15554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a553b367afb2da5002d0394bbb3ca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06e4f070ad9873ea0c24ae0cbc7f19556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2b3bcd6208857c120e2de5919d3ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff4e3816a0ab61df187a6e41b5913c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df82414eedd53579abdce03c51c615559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba39a41858cff13862ed1415f0f0b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e104e6507e074348640c06955b4163561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db1f91177a8a397694129157a29feb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1304c399f728fc5bf04cdcb6062b0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048dcfe4fea331587d184f0bb863a76564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a437017efbf2b89ba50a8b75ac9c1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4450e842cfe38636696e9162ff995566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccce64cdee53e1d62fb5cb2d572bbb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eedd1bc5bebd97e02de67a4847e763568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201e0c7e8f2de8c514149e9a840c8eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2f498bd214737ae3d6446d54ac68b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b4f594ec321aba11bff925c0240ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0a8a7612682f993034cc7a5887412572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59b42f2a09573d009a48dc8a30e0bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f1cacf98f8522ef3f443114d7f11d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f64c2edb8ff26c60caa6a3ca26cda575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fa2688409fe50d0aef2a417f3d7cb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38133225e997785615fc32038757a813577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04af0e7dfb5c29303ab74476a910945578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879116b532f010ff093822c2eb26b84579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3d813602b9ea80f6c2504c5152f0e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0d58eccc99bcb3d7ec837bd51610c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca48e591ddf16e8eb05492fede0d497582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30c85f1758134f0f5073b5a36f66d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841ac01af3bf0e84d0be7ecaf6a0692584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8f9080873493a6737e606a00c2e2e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a170eb2c4d2f74eb52ea3cdf1da12e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28239dab3c001fa96222224e73323b51587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0ff125e44eb68cc1ba844c751796e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187d42ca2e9751cf65233f4b29bd8d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f1054a9f31144887e9b1dd2d5a225590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b0f4145d07398cff4aef4369b7428591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfdd5af8fd3cecb624224eb6279307592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04805e490c5fc92974746a13dd901a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccd62a0b267c55a293b4422106a6b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df620c442b6e4b66394ee4e89961f2d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7053a5317499309d5aaf60a8cffb9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35e122b54564217d8d821ea22ecae4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5bdfe903cc17d736d11b2af9f8b70598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd171f310132504efb44e821f651b877599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc206e309742babc9fd3a0f5b2318a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbc54adfa1ecb644d9f28a4f8dcca4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d81dd6d5ec8ede4eb3ca150d71302602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6a6a2b2e164a240946f9c813cb256603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf361b475495fbc82b15259d85f749f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730151d3064de52bf29bab61a44de28605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a87e18781d7440259d53617b44da9d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29682b47a5e5b9735d98a7085d9e7bc8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44a9bd1717c2865debc9d72fdd0890608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24f14106f86789416cbe8492ede6f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a547fd76a78cb4a96883d6dcef00f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06034fc59bb9553fff91ecd0f16614611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc92ee6ea00c0fbad531ec620b52ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72a18208483178885d5e573bc058a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637d07869da7eba07b7f938599cff6d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cb573d77aa4d6ea9fa0231320a489615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28945f7c6da238813c2767bc4fa74f96616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c12a6d809bb6a6279806f3865caa2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cde8ef623e6a0d82db41d098080b90618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5b26b603e3cffc79b69530fe3e1b8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f04229bdea0db418e95499048fd2a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fa57cecc3cbc2ebef3f4eac405f58621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee99e279eba3854c94d456b9b1c938622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5dcc6fde54fecc57630b09813532f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab907791ec2375d660cd5f1713fd72c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd0d78731c4fd761c9022f8b51496b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d4eee85a505d4e130284d0c8f244b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b5a381f9e0104d48a3571d84d332e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ae29f7ace9b1f6668a0950ee25b42628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fdaa90684f5cd09b87721c992fda6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683d43c40907e9f0f77b557acd710a8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e83f255a29ac1a5315b41ba9fd2ae6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5318d6c3f91f9d762b9ce60d4adbce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500474b2f7779f40e85227f238ccd6e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3bb9bcd73684740c6b62c1bd1c061634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbef217b0c4a84dd24dd8ea70b9889635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c207eb22f46b46920ae00fba3c3b8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826a0883f77058565f7de725bdf214b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b8d6e5e6197ba0583f841b595951b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aecfafc744f17cf2eb2f85f1f01bfc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d042c007511dedf2314b5b2ccaf6ab0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eeb3c7dd5633b51d7fd43ab3f312e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20363baa9ffb3527f266caf1fe3573642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1daa35abb9733fde5ba46d40cc4d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f0bdeed4e22344238b204e5d4d3bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24c59bf95a357b8fd24e73126b02c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d10d30d06ade16917babea74c8e09646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d87728479de45410d7932dc5ae4b4c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8920c1f67ec77be913f0bd00476b199648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ddeab822f15899a060643f8b46b1a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e094f272c0c9e8784e8e16e9ec272f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a28be00d6cf2619e99d0a13dbcc4d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51880f95f41ef2e890dd77042244f4b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b9cd0093ad1d632fb20b8b8f2360b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168908f4797a22f6c6b630fa43581d99654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06867c7e54b8d3a00946aed780a358f4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c330b606a5d529e31095908216cbca1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b72834fbe253677830246a9372bd3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8b7fe154bfe1cb45f55f23cccf53a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237be13ebc7b183e41c5db37c7d654c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004aea5b4a79f5034479e35676ebf7a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdc1a5f0caf1aca01636b10b69a102661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8dc1019e004dddf2bd955da15f23f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ae9f9eb2fec399796c2499cec9cc9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099c46c4097efff96c77b003c39b5a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b64469cdc8c9aa23c4ccb854d0d77665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d234f3cbb1bd4d399c48c4dc8f88f1c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3a65e19b8249fa02e4ea7fdd88f79667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48669d0f782086f248a603a60feb9f60668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62c0e5d4bb3cc41a769c365bf433d1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd670310c4ec8fafbbfae4b3aad0a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049dc56f266f8f81250b9aea7e026b6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff6e4aed4c680d9984ba87a531e815672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450e2b838e6b036b5c58064830399a7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121b78ac95a0d8379283b433ab192f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0e64bac9e4a7ef6e631efa03c3a55675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b06b58468f9c25fa21266cc5b5691676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6beea0536ad474ef6f411277762de0f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226294130e8483cee2beb59eaaa6a035678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f7e577ca730a745173d46b41b638b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98692359d6c842ef3da990a2d74ffad8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8189dd558ba25b0c5820d0a66b317ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bcd7444bf960986d748ae4c7d1ea7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fa4d2afcd6a425b36f9897726148f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42621b769d10ce0b32af5e4ef58d1e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebb67806619ba430d8438c3c2a21d5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241ef9f9f576267701abfcfea56c34b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5eb53d507f087712e03cc6d79011ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11f3cdc246261507b056f59d1a26d7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4f5e8a2a90ae995492cbd04dd0d82689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de290a1f5a4e3c9b7eee89a4656e26690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f16d1577a6e0434642713c0924cbe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718332a34be4b71f8fc83b3e991e02bb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9b330c2faa5fb4eb08ac3fe8fc73f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39a22cce71cdd2bdd60b5b2c6733cb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f28a21176fa9b9022a08b991ddf67695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffae4356e7e0bf6a32b2c352f9668d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69823b38055db48c9086e5c0b95c3510697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0c754e624292221d78f9224f08e17698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9b78aa90958543421347a3428ecd6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7ab169e7c521832a17bbe329e5cb7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924e2ecd059acdb254ab2bf35e2b5e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddbc8698a7a08d28387cc5f680d806702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8de256c6031c84be93baaba582cdf5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cebe2e80d0955e64400a10d00728da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a06fe3c0bdb47928718ca9345f19f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f848d03e3e6cdfa53245bdd417edc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126830e82bd283d28f60f42a0d7ef8f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60058a6b2f04172acc8ac19fb8b5e7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e568994c0a79376eaea8c65e8f34a7b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8aa0fd87ff0a2ef4f73ec7efb206b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d749498883064098558a2bebd4a739711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ca3c8ec11c416c473a206daac498b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cbf5ee0aa3bcdff5fd2617b630ca1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30581cbac87758d71c34d398c12e71714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30d4a7cf25c9566e4f8c017fa9e940715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790ecaa2940df772dbb5813bed127c2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0f1cc402f96be4c88dcc3c6fb68ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d14b5aacf6df190efe6bd1324b73f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e787e526e1b0e4b9757354d6e0285b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f25a9e8bf29c569577d524b723e38720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf290b59dc36ba36d72e1c31b311787721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c20fe2dd5938127570b9513ce934ff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0294a2322a8d99131a72d3e9937002723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3d7104aa187c34d01e0461ae12f95724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5603ba8ebb5c2b869e50008d6eba0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd59779d82f73ab948ed91d7b7760b6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe06d7d10b4fda4fa5165cf4d641a10727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ea6464d6572e4d556a8c95ee5afe0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e33e36c31f568d22b6dcaa4d72739729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4036f861e9367eb6c49e5d81d8b7770730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533e6b3d0d95522a55db0f66248c7f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6450c455ceb71fd851348f9559580ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dece8749bd930d27d761f4684bf8970733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37c95f776720d9acbe2f7c60358047734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228f29d658ec0522895b7ad7c4d9244735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd4cfed521d50b13d9e8ddcb9ee755736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40687185f67babdfc64bbabe2e98a856737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a81dd2a072a44fac244b4766c0c26738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cbb7f876dba55b035b33d34e5d8db739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1222dfb81e15d8717a890e2483667a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebbf948912023e5a047e81a313ede0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f0b43c928adc1a91907ac8c810e9f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6728f8db8e7f78b7db6086ba66525743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20300664c9c3ea2e1bdf1d779a654a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a52afe544ad4ea536fb14f15a42edc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b11eaa122b70709b17beaf078c918746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623626b726672c712d874a506d0e3d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7823d86e0305cc010379f3e28307f5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c033dd3d2e39165fbd4eb7cd5448138749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf10c219f78523a2647fdd069c0bb1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca4f04364f0d85df627d60fef61d6f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ff108418ce203d522eccc27a163ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e084447eacd626167b45d8ee23f10d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df22481bd8bfe5862f75f7da70e281754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c0b05af200e98894d55b1c5f7efd5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938b7e6039f7ed7318fd392fa112721756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d0482b097121305c4a9a92e9d0f53757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef446f54672cb4adfdf5e42b9a1572758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60ce0a9873f0d392d05936a92683a7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382713b2303ea999857b8fdf2046c79760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa01b4014058f44c8278e0819bc143761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777355a7560de66e3395ea787032ee30762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb1fc63be8fcd38b00d070d7bdc583763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86610310f91d93849ab1a62e1c5ae2f7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe502464447587f70f127464922485e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be426296b406e6ea260cba262e477b8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d12c2100ff1bab3a30473d847da39767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1c4adf8e09a33b806d352e126f9cd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84262f7eb73353950d4d59697a540732769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bec9f0151b01f2747547c9eb925013770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2740aab62db50e1fea1ae0d2ae303771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0a6e02513dea9dbf851dfac15825c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0df9e3b1ba7caa70055ddc34112ac9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dc76c7cef1b2437c71b4ed0a1a559774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f45c18dc6ffcdbffee33c9057eeed775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230074194a348db5c1b12282a18b4603776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e363c71375968f1d49c60e605e26dc3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808be513217e5cd24008888892999c8a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa585cf3bd0ee182368b301534942d4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86833e9d605beb844e2d92e4d1810a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9b79dd961b82c9e59b3d2817a501b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ad0625ade36b3f7b4c9b6baeccec5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f201a565432153b8288355f2b0c8f6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca116f18bede6ce00822d584cf66e88784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493ebda1e020ed6922e7bcbf1a1dcf7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6063ba24094e60a4ea16cd0a84d08786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2447803525b4a074b4f1bb6a45bac1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10809b3b844afed87fdf250faff58a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ddd8d0a2c21f30c182cb9cba2afb7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a3d55458b22c7dc90e94b29e67a21790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41442e97a83878bad4e76dfbcf3f55791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee52a589f189348e0fe54821a955fc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ad7afaa0cc6c6a903a286e843d9aa793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc6d26f51df0ee6f6d804274d68750794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77987da9cc88211de18edb2992dacd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb8a0ae5b22f3ea147426eaf478c2f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7af42fcb0f8eccad18be8a7cb89362797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad5cfcf1c4dfae25840cb97894023a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4161a7b1be14691b1c71ce26a2b766799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da3a9f2bdeb6aa5cca10b6288bdde7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13571ed54d1d6097fbc22b01db4f5a9a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67604e9119420e86441e5f6ac3a150a0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e24512b1f0da2d8c73574744e6d2d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182bb6bf34a62932998b88d02cab6ce804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683a03ad6128d38d10def1b6b0401c4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31782b180c594a713faef4c1ee9abf4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe81f82c585eba6c20a5cef3b607248807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9103e2d903601c04dcad906a78988808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdbcd4363e85432b4c247c9ddb3e42809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14559c69ef4fca3d287ed1f8c76e16e5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0a1b43aed2b748a8f878f6e6c3931811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed37604ad77073c08e94db85fe682b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509899b699de613fdb6f35dbebae843b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc21783309764a6a7a2ce49a520d06814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a55b335dd03350ab50663b54fb77815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f1aaa1873dadb4c6b32e2940d0d78816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985842dd131b2fbe0d3ae8443382a43817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a72ff57e3f7837aeb5e74a9e06df0d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d45a2b5741b346c6f7a6daa3fb2d73819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373702f4e5172c8e2074a2007c7a526e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a391641c4947e9d12f3edad1b749e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf284f0635d3df80d98bbcebb117ba053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c7c8cabe34b9f5e71ae532c448bc44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be093c4e6b7e57409ca665c5268acf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db0bc91c8b62c2f5060f51a4b88fd46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615445bff665492d9889c2d76f46cb47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5a294971617724f3f25f2a49856158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b70308e9d4ee833a6ecd0beaf8585a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0d8f3569ddd97a194cc9496c9ce8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8778c474eb16f944ad203d7c63ca4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72db8d690ba607192e28c6c3852edf512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d368d2321ae15ea9d916002d65a1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b84bb200c2ebd53f483d78f7c249714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa5048a3222194280276c1a6a2e25815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642b63985ffe1c7a729a349a7aad7db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cacf06a9439d56f40534c3d299fd7617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b9a47719da6b75c0ef038dd885cde18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2b7a929837fbe5137189a4b3e437719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3a5528d40658929fa13f642a9329220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da053191ac755348e13a4c7524edc9221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d280094fba0b659b012d91126af23f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001a788a1920558af61255628c0430323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5db32326431085b8e35a71820973524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a891eb97a968594c884b7709370493125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e1d16716e837d73d3262e24cc590a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc0ca7526c7a28578993c29c2bc1fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d957622d6fc7698ab683641d7fe1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dccc7b9378046d9e27910c8c490e7b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4853e3faae825e58606bfb22374b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88757ec1ea9033a864173081dc9fb3e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d67b55b6ef394af5307d61e036c9d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9575009a783dffa63af4a1ee407f5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d901baaad1a90c3648bd8892d9420034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64f0fdf35b1636372de4b426be7bf935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb930de5cb8897975b84cccf95cca80636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae030ede71f0f30cf9c68143ec3588637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf27b5a9a8150cb584711af4b8e9f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bc234722b9a64710036e975570adf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75653106bb92b3500e3f1905bbe121240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace98560ddc12620a736f9344a3266741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7bdeb404e1b92ec7124eff46c53d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab162761d9c33d796c545c4697df3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbaf80208b8f5dd3218b1ddedaf924444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca926b59b1724c9dd36a9e11d4fd17345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae3aa3baf6803d4928199fdc85fa2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f41f0a8875c5369961db67c56913647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d7161dd3f8cf35c37a8943719573e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da05ac6646756edff671e7f83c0c2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004f27e1ee4303f5ef8f4685c9dc68250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163be1947ae7b8501d08258000d5c9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83816f22bfe6675d769f1f79e56cbc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3965dc5e5d44727446215bf17e5ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202872ed158317d82c6c5b7c0dd8099754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5871c8410693963e7e2d99206fb27855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eabd1e81a4df4d18b4755ee700a7aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02aa8bc2e1ab8e92a8aae0be4569f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df17855235feb849c1822918ddb4e5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc729e738b7571d79286096808067eaf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bbdbe85e4c73590a13b405fb35b9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45d823674655d909e72698de29738461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec471021e24365dd3b2daa60118af30c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6972372cbe7c37a833d3551431cbf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884d73f535ebf41a4ed7f8e7f17591964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c551475340743f2e592baf246a0588465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70494168619466bb74d6cc36646fe666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b0e3cd7baabce9f5cc76bf49747c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1b038233fe557fd84dc8c617c810168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f34dc386258385b8d405e6cbc9637769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a56d6d70098c4c69075b2deaf7df770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d036c06e8f31f6fad85decebe5103c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c977d07f108d0377b65519a154a3df072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fbf1c15b3eefe6d17d6216a3c388173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35d32739f095e297312881a3c5a6e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd62b30563fb3adc5d0933ecdfc99575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1440fb3ea0026beb3b2f119b8bc7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f9e8792d39b3c412cfe72aa73ef5e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1de673bae5a0b477554345c4dbb7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9634465898ce389d814935d811a9d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83c43a1e879c3afaa37a63370e056880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7deeea2827067c8448a7a4567d23e9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83a817d71dddf26e6e850720f38e0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65719b52a4bacf3d823ec7679fabaa2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6174ffdeee992ab77716c69c87778a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de14a1222bc6c223176f1b89bc7bb585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80ab80d16717d7657f0ed33b50c92e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced8e79efaee512fb119a6f4a8024a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dae4baaab38380097a8999eb18e1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de821916e9b08afd5bd9d868684236e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031d679760ccb94bab6a7265dbb1d9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08136e0889eb03523e4419696d2e33191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdb3976947b2a6a2027f14594013e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164e5f97b5d9321638f76a145d5c3a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1887e49633b4007be15eb0d6f6703c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ab717b1e0a17ec21e6e3653dc824c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef944e3f69941335c7089be488aa5da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41818b81fc481b6fa1e4a61837e6c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5317e2b04d0ece07295b5e2fe03af5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9552d4124f5f221bfc60fba68a7cbe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96009e073c3ae96ccf4e236d12990e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9700c19b01a9332fee0e48da1d3bb87101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d51882d02473cbdab324bd519915a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58691032aa8186bbbcd880cda09c21fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a77604774aabbb8a9169bb2adce5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163736c1e92b96212df17dae6d1cee9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b834f5e14c204587c09816d18b7e7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523dedb2f2a91f904c1dc93ee2ef0ade107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118168db160142e811b5e2f9f0d6400108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d33d0fa1a75e2668dfbab6a797c419109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2c63d8940a591368af5d9daacd547110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b7b8a3d2bb20dd0818695cb957098111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64997d3f0e481c002ec2e75a80651c81112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76966b282e1f641bcb1be873122877e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7e199679a377f32ddd4faa91f5d50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1960a62b77897c900fd1a82c140aca4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004f73dc52fb9a210060d9e7f2de2bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316ea13b172bde805c11032d3961dc8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17d1e5f644e88a9be730ef7bc9cb4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddafab548c55f2ed6052d4c6f39cea5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768aec69aefc36d07a090f20184a8dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64406f322cd5bbbe9e09f15eb5df72ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de892a1a6366aab789330af24fce89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e6ed9f30992c42c9493e55f431709123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf367ab1a94d686afae64c0e1ce0623124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566114437af80204b52907fadca2164125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f28bfc810838d2863c020ebb777eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47197529396982c3791a0e14d9564b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497da0acd606117436765dee16d0ff8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3ddbd3a9a491d9a577d2ed9c6f8f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b55cadf4bc1d745ad6dbe0d9fc766130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87e586556529d4aee5d26bf5fd224c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763b01a34e1e8210410c5923091cd7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee048831ca07c344943d11895169bba4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c125ceb55e4334b70c919729f2385b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98cb8c880c415e3ba2b009c9e5dd83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a416b5be5f7b820153a4833f2cfc59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe00930b355469a8be11bfab8ce43e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d91c5ab539fe39b71b9fc0682d1943138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f0040581143ce5e74525aa8bd6936139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c68f1cff7b214e2947cafc88206baf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c003cf0c2aa38947d48bb654cb0aa21141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe361d94d76f23f48bb84358680b67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db7b16db2e6e5314af67c69c05e7d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b86262c21c70ffd7b6020a41ec6b95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951828392a151a3594152170eadfec6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9020ced7c8d320d46e71eed2bbe4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83667e57462fc1e9977376853e7379147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610fe8fa2e2bec99ad4a4a0896034d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da48a6c8e90bb08abc1f41742277c3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821ae8e77d40ac9125d6f5a08070e04150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fae1804664d1604c59038542f12c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fe61b436b5a9286a4dcbcbce1676e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2db65dcaa239d010098327edab2a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965f045487bec33dacf82277dab9a8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf2cec1477138aefb4df01d0974e73155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae51da9255d97bdcf792254d29aba8e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e36dac30bf61e4bd20cc9e26d4072157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051d40cb2cbed79e58c159dfd1598b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634cee6caf853354cf8d62035736352159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1431d8553068128fd996d093ac619160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727eb7b646f0e1b7bd29a868b78fb98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba19d4c33535673125d0fd3d59eca1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b360971b394656ad2f8c6a69f68676c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40061fc08ad3aae2f2250a22d754cdf1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e25b839cd1caa09643dc724d52653165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b357e9b09465815e2569dc62a6d23a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3122c7274433ffe593c38bc3283aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107eccba4170025c89f0a8ae99f094a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdb92456397b88e200a85102982c71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6b536a10aa1015c99ec12435cc2ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afa141e25d9457e7067ac8456bc1a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5560b735b7acfb3d7624a99c60648172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6699494334ce7f25c7dff34561a6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139fbb0099ae4a5ffa4a4723ca5729b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5bc918ea16b00f0cbc60effd8b771175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ed28da1949f3aad2546e2521ddf02176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2999c1aeb5cafa010b0acf93f6b76177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c367041e1e6daa07b7dfbab71f91279178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22865a06c9dea3169539474ae9efa015179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453727ec0eb2730e74927a1ab393453180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815c18c396b23d39ef32c256a51047d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717e4cbd517d3f6557c9bcb6fd858e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b52094748cd811aaf4d4f30b58d656183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e9f0a7df9b8e3f24e47c14e410e26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be824257981333311f8fa27e1cfd08be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76958ce6ab9d3dd454fedf52052e662186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb587870a4811769f29beb853fddd0b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bdcba0c9e71dfa3baa8eb92bcfab7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc070a48d37f54c4f0a00e798af4942189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db4c0d4b020057652a0ce65e194591190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c018976d1bcb1bb1a405a064cc8e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb236d20aba99e65ef811ab09393ed8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0daf210f137d4f40e05586d8a9414b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf18e6476c27e953fdf79de4a5114d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb42da57dc9b9b0504cade4087b468c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949cb73e042454bb2dc8714672fe0d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed2b143ea73d0a792a07a092718538197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5a1b9ee12a926f1a6003bf9d17df6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611124267165532689702f6ee09f084199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2fbba3f661b16c5d3371e368cd825200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350d15883813d0511ddb2aac7a5451f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b33de7d9fab127a6a3db82ee3d314d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f998f44193bbc705e79323a5ee5d9d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca277907d1785a202243d3474000de1e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb38cb2600500662e3ba1aae834834d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef1b058deedce36f3e99ccef757465206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144ed4d077339c614d80170f462678e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0a4225bde7d6542a9434c735c19b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143084fa412021f205a830ca08f6564209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886b8da572bf780434afb56d3efc159210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3b88d2c2fc4513b12df6fdf5ee5e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5883087554271fc44d3aebe94e9f42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752477d78bafa4daaa24aecfa0ac4a2d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707a66489c1d77f1a18702a9d26ffd0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a842cc2992880b6db58e3709136d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1586214f40afb1baa19010275fa4df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c19501df03d7b905c103419701703217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a046d79a415c903c329b80d06a8f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb7803afd88f077e9b3b10945951fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc885f6715322a2efbdee53d3976bd3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d149dde6d97a53d56b4e5ff5349ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fe225d760301282be4b33f7921bac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff34d4f2c09d9de295cdd642c69494223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69136bd0f24b9d908bdc5a141d20c4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54dc687c4640c37eb06ee3d5a40f56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaaacdd314ac17b098de50985135efd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9757b53f26cdf522fc4c7a491f63a3a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f23dddda9e741e12de974984a8350228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b33b09ec50b2a7d11bf377eedf3d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363568be622a20868ad65e424295e28230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f630735151e5810d53a4a25784ee5d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9fcc4a42956b406651dc250182915232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6f6962d64e4185509799403b95fb3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4e5de69778d5d9b48289f21b65f31234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b247ab1055104bffee376c9a18c3df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962c845b97ad7d2668324e06683de90236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb54150b26ada98c3065c1f0907664237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fc8d32e8c0d98aada792528a83b48238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208874e83394d387ff1ffff98a36705b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9a705629fb04024948b1d8ad9b60e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c00f883f94b6dbd6db0ab5099bc607241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dda5dd64d84f8905ef60672b9d7b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76d1faa582187d1739ea553ce93d10243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f75646ec9b3be668a311099b02cc3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d485251d77141d8c8f89eecbf547a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc5e1b24229557a7dce4d04546911f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ca182c444d2504edb9669e9403e0a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870d2d571b95a34491fdff8bf2dabfc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad4400c2ea8e09edaac3e2bf3d73f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d334b95bc80d648c02222aa18dc3f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77ace3f38277b0f50020c58f5dd4f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febbe59396e9e11324995fbb7c253c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8266cb7ec1aa5f7d6b47f2ec0a0127253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d4c6c5df05b8b016dd8a64fa863f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3596da8e922b57451c044f1d6459b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af6b943e47375253f498e4b012a110256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318fef694d92cba33563898343e5357257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73595c7f7a0852cabc271f3e13fa1b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0772411f423dfd2c601760d032d191e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f8a707aae5764a3c3b2bc57edd840260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83dee00f76fe921eeb52af6036b509261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1b6e874ca484c7514da8017696f8b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6c40899be873f3ffde7ad9fe8208c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915abc36923da286af0168749088c91264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108e003e64b0272d758959930e4866e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed6a87a2e6974122f7f69aaee87e3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc12b94e6e0a7c45f7e6cc56aa90e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436d3a9d6b07ef67f6880a298598bf0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5730b3fb399277d6e94f45057f2cfc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2cac3b57212dc78af430e639ac289270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befea5315887a0704112cf1fb6194473271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22207d9474c71b5ebb4ff9cdbf42a7c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c5915d50490b641c8d5eb0d72242f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84f204a20c088cee20ab14a7c94f30274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cfd8a0b23d43911fc1db9e8a7f33c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff570a2b86a2d28a918b898cea34b55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e489c89df2143a9741bab30c8b07fc8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32cca06d03588f141af3d8837aa562278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa84657a8ea519e110f58f50b958aee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c832f48d662e62ec30327fcb9f8a26280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a8e753f510d2ee8935c8d81f1718e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328788581e411bed1dcb25c905b9712282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d899079eef3215d9a7a31d321125f67283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee4bc4ca8b0437865930bdacb02fda284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acafe146dcf79caacbdc780e7642f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d2643a1b5c6b72e3960f1b189fa3d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d173d67c18d7368457378dc81fb24287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dc773e8a924cca64225c1364593e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4be493774958b322fb0b8d854088f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6629f19c44debb0a285b22cf84bf7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f9eb0d69127cb247ce121d7840dbb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28951017632860eb242fd554fc76045c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d40a40a5f0cf7e3468445a6a6200b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f753078f0c3fcee2c57c0ea239638294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fde823e312cf3a37a1de6db1565942295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ff42f0191d35cd1b6281e6a5afd7e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94604f2a8daec27ffc91bbc82fac2955297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23529a3785598a658f784ac96a286b72298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880ab621a581de08bcaa67fe23f8ada299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045377b26b5964be2c5fcae8e1ea1b66300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a676c49d9f5d5155b237faca78dd3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51528ab9e0619307679abaa028de019f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59f8fc350ab0b3f7048e4897241039303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71270d293c4ad248ba682bd90e84b476304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8466866bab44009782086e772da5d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c79e79158179dc3d83617fff84364306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc16ab003fb3c1e06c4d1fac136d80307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152bcad329a7f891b99871120c1a152308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1ab8fc1c8bc1bdb829db25a4456d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543cd71c3d1e7133438a8cbf3a07ed0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f4052d01f16982b80d703a7ade3be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8a3111a827f292c5004c1ff231f72312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c590ef5dd38b404a5147aabd571de5b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6631c159603c84a26a64216481d007314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27d492dd2fee01fecf015618be3456315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200b525617fde1f2f53ac8d8b494cc7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2291a023057ab46341ba8c9b99527c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2ec379848ec7ac6102e36dfd194d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450402687da011ff358ef5d866d1b398319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c69fb815a734959cf3adde7bfe321320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fd26b9da6f6ba37da93fc456b8759321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3400d23f10c6b88a5bfad0d78b0f9d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef90ce15de06581e18cd282f8ff85f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b9244a66c12e724ac62bd04d78618324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58549065410143a7f0cff721cef9dae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe8e009909828b3a554184bd202e55326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac560ae3d31a74126d29fef7480caf84327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac859c9e7b490e20756fe55b44f9c51328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5ed8a652ed251bede36262f8724c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85323ada396375f9a3508da06414dd7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96912891edce02c2e528977aba592b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55599499808c23b4fb26aa20ff531ac7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e9cc9424a0d0b4cf96e2563351bd9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82af5b5aa509d7bb910191aa9af0045334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caf20f967a68d2ab7257b19bb3d5ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98569f5a6946385fc7b71b1a50d6ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdb063315a392a04b95b68b3045021337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3ad8f2879bd8387030f4d3af86360338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac269e2b953505aeb30b276589f37171339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690fbdc613e2de0187e0f4f73db78bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77c879a3d081270196b13e8533c0e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae4fd179437483e3ec07498426b959342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eca3540616542c0fd2a69b9030d033343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e08be91d7dea50b6e6b27e10e5ee3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783ddc81bc61d789db8ff7dfb2238e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb3c446c620e184f601cbe3f5a4fbb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889979395a648d516b8630bfd871b072347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17e110e9c85676dd4ad0564bce3935348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c465ed611707f277ec9b0f463ab91b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc99e6068c0a2d3676aa60c2c55914f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61060f9d32a584f0f74767b2d02cc2a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad65f0afbc885b4f04bfaead957f83352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063d6c6424bd61f7e8faac8ff382e03353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6099c033cf95a9307254263664811354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d368347ca78b803361ebc4fa6d096ef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83b53a0a0a2b13cda3f31c5367a43f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa91f2a058ff1568fe5507e03318ef0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35927ef308b67a1146afa867bab6065e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ac5026680c496ad609a69300d5953359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338ecd6a66b303721966b01c6a74775360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2efd21c7c743c42595a34980326efd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba89778f12a14551b69dc7645c2ff5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3f10865d8c17738db783d07ded9e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b821c46ba2d922b6ecbf19af22271364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5bfd80efdf10dda36cb0bf4e2bb5c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1636e45c86cd69c1f444aca59df0bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff78c035a17348318d12276c78f9fda367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27674fbfbe7d6783653034df87014bf7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bc8ca31769ff8141274109be26e8d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f7d7eb3d0d370d38542456a8eb600370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41809f4e3fe1ca60d2cc3af3c554b1f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e8b1fe799f0ec3b80b8bd5da6f51d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9650fcb6d5be9924fbe63e613edb0b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28371f93701a1bfeaa173fdc765e7483374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffb441e5b1e004f38aa725bc8a12bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87dc7bfe9b830e1618124eed8d91e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47457bba0b5f24768f48d32ff1917c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a382c5bd3fa5eb77740b5f9f60f06378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc42b03787e91ecca9779b964394838379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d1b4d9c60b0d06c3bc85583dfe0a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a55360ad17f6cd0432866a0afbbb3b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3562e72da87f7d1bb2110535ab7ce25382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc80c798676fe1ca4fbe01bab13ed5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6cf38a2584cbc4e760dfab92c7fa1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ce90dd8871e4d0f1ed91e94f2e392385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4634b1f5a375539f5da4a38751d50386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267fa694c6c829541ca016ffcd0c94b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b247349c3b4d571828ec4f1aadc50a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc9b13d9b99d4eca3ef8fe87e8151e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af984b565caa394956b641a13d4717390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018618803a111631d7b3e0bc19958357391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab248314b2548693a6a1cd791976a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de952b239b27d87002463d8b128f2a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a353f2608eacb03e8601cd8dc8c9f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475afedf8ba72d70503290dc691119f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ff25a63fa66d197a772ba00737c95396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9aea4153db967967c480342a7d3fb5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3295227aaf7e666ec86a9de3170faa3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5a3e825b9481830b989aa0252398c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f02f1f598f5ec245ac736b89470f2e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ef2ac48d828bb5130ef91135b3434401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2618ef02273ce18924dbd26edf7c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb33ec603a811b4f72281d36ed9a99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcad5e0432d7ad3e7c308cde7dc0a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16e649d434ae61e505d9d16e8398a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5c5f5a42944c2b2857251fa628ff6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830b06d0227521cd4595b569d311bbb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f978b319cb61eca4da6a4ec647c04408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bb67816854efef95ed291be6e2a19409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38901cb9408a371593be4aea2b8be5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72bcb1e79986a90d635a6c1ef4d39a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c1ebe1e506821ecaa139e814584ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecbfd7d175ae9ea3da6741c815fea6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad72de7dad6d40982a8c06529fc8028414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229264b0e0c8112a5312bfb3123ef40a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a01b4bf058e10ad1d510f12444f9a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d889ce492b0090010b97b34b74211417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdad2ac767a11fde27015ed4e0552ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35323fa077b77f3504cd8fde643b7e85419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befbe47afeb02373f5d10014e59157f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a199d751ab538dff049ee32f50340421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548f069cf76c7c8fdf163b39cc6de12422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b38281a89c0913c9e403a966de5c0b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a3c02dc4bd3d67b279b94ceb88935424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7501a6040c4a17b07760a4e00930188425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c9c56761355b16df09e15cfbf05ad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032de18adbdeb8f487bbe872dca992e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148dffc2f0e809e248c28846363fbdd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b786c25c2d8232fde1a47db46d88bb0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b2ea7b73173de68711b39cc6b203a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e88de54bd1e60d10f1c9b28e51699431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdcaac6912401b7545dc91684c9f17432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895f26bfb045a86121385c3bd745445433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423aef8015e0f77595786dceeaf12531434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dc63f378253a9392638817098421c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384508a26bfaa85c80ea5637e7d953f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23258e7ed55c8ef2bfe3a00bbed81157437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1d45d624c40c378f8713910da58a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86faba0ae6f5ae1b3353a960514cc6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cb043a249f6a732612083c65cc4a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038b67c1b7c4ec4435980a117be4968441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ef4ecb0053b1509e31be4b25f0cbf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2e735c83f2852cf166767c6371066443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396ab210fc50c9fb46e742177acebe6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0331f9917bd45d1c93f0c2ac52527445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911ad2e4440c922429f69b8e5ae7ac2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662337861f9949aee120e3f6bcde683f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0f310ff33dee2f675a84fbef39779448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021287ed58714dc75d382f2f071a3a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8365609b1450dcbf82982836a0b2b3f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f645d6016ee18a8e08f04d7659070451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb97d35eeb7909f322fa61b029c1911452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868d5a983df40f50118f934a6544e31453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d82677346bc6ce969888d479270545454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3849c1a3a6bd99fedc3e7098ea13b23455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25e15965b6f51664783e40c2f22211456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e25a0b582ac9501ea6e1d6c2f4ce6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cdb5a74a08496bf8609ca0422d7d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69591c14ce5c0711b73aa5c339fa152b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888e5f5293fe24bce2a0efd6b5f7d53460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87642058e0154614d980f6b5007707e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241d709f1690671b6b76f1c1b4f25ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f017f8d5995fce40d19d7e16f9c499463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b74780425300a7545aa540cb0cd7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2078e1963696d95a28b116e1a5f128465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45eac50c395d8cded43fde65acd8059466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c23ccc48a7649caefabdc08deb7d97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3187655a156228f247328261f41a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2b26d5b2c268a343cfa11e01e2bf3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475e173d69db8041fbca8c6ce9a6df6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06c86e385915d7fdbf413f1ba862d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d09ec829f1382a5edb326fe67030f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799198d70a302b44f27251cfc06478b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b2fc987d9cffacbc2306c8252b730474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371fe6e2007cf88d4767c05582646d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc25ed2a614374c33cbdb4723ef6bdc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67110d2cd16f0edd9701ae3102c79bef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e79776d4a0fe89044b4adda800f24478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec675a99ed4e133a501129c4704584479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9779196d7e5d9173c43cae11a9621480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92ad20e44ce2037d41a639d58932aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3cef5bed81b0266924b2905bf1779482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bb0405d9eb1a8447dd61be39f4ee1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c00fd86e2d9b25ba4c87d5e1cec2a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f053a681153bc5b67e9c307edff44cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bf381b8ad268cef556000b449e51a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949f8ce4733c4dd81f083b6e6970263487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05040fc1b53d67a88d0c3fdc512dc42f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7934da8f9bda80c9e2a3bac0871f9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750e07735749a97080983580e405a73490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b7cbabee82b0b00697e22607773cc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad7b4a6c9e9f2914d2fc98163b9378492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb406a8af2108eafad1c82fcaad994493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b1222d4458232ccaae53587b05522494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa1507a5e61ad701b642d0561ec12b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89492e4c536e30c865584163c353427f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719733d9e53ab59e886f8ad30e10ba7c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5cc8237095687addf1ddee523abfd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbb54c7450cb660e0202537b025653499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9afb4137f41fe0996da6b80f4a260500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940c8f0b1c1afc8a900e949f20ec2e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be3f158c350763676bb232a3000bb8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d928f8ec70262379999fb18afb266c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e41ba99db31ef18c3ea1e1975686c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d5a8b3c8de767f9ed4de88c2a5734505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105457f464894054190467880f5d418a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe376d606c0b8e2de3b03cc6b6644c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3e6893a6b1d0a9e07906fb303fc1c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b1c8bc1c45970abdb5b936237cf10509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1562fd90806fe20382362bc8107cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e8c5b08fdba48bd58ea65fbb76578511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41dca08f5ba98f4df8a79cd94a00cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b01d224cede50a244c7544c97d812513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1a9b02d5a57c309875d2150a26f6e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b3fcaef756bf6d3cebe28d9c2b740515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6d9d5627b25522e1d756aeb211a11516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c00bfcadca6d651c4232b82d8623b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273f50b45b267e371c9deb04aacf76f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a21a422f64afbd06671818707cd7b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc494f48a72be9d34644c9cd6458693520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c763d4b17dafd30e6610dd45136f285521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ebaf3191b35983930c946cee26582522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a339a84ae7b4a548e34dad21109aa5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68c0f8a1ffbe6d972821e230e4ce03524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfc0dbd8901b8e627dc6a10b3d7df1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78c95f9252c5deb9eb11461ce96bf7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b4671b30258207854480858537ce1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28276546c0c5fa5186926a04be604b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b7ff931a171e59d90d0e8130269b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded23d9c11e31ce044cfcaa7239f66ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8db20d62f1e066d7d989776b328f40531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398eb4a856ca77cec4df0adeab5381a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3696e981b795d622796b337635667bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd98414304fd4f2d2928bdb3d480b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0190d04365992a22b22cedc158817f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fff60195116418d0d4354e1b6cb7d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17db9f62d84ec64144de442b2d7b75537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08262cf59485bf129b3e50d684d357538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043af85c746a235366b206b4893147f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73e3062c246924fb6bc0c42eaf6864540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce9c53d9e9eb11a2e296995c43c1dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b1f62f4e088c5a5884594f3f7cae8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adf539bc6d43e9065ad844ae95b3b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468681b17f6e756106e367e30405a47544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d2c2e1f542fbe2e1b536c0b70f463545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4580188d0fde2f2749aa041da88aab0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29ffb9a21aa3c0ad667211fdc428ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664dae069443ca9a18b66d1e4e26413548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6305105098d6366e55a365beeb232549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5aed664a700a36f89174252b2b27e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3058c8e15b3f1e79da68fe888bcbec5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b799cf55247e241880ea4804f172b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3457250abba84c7d318f173d14a35b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f986622a45c9b28e352b89489adfc1c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20636341c8cd1fec6092ee7daff366555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff68535f9099db9beb8841f27cbe32556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ddf0ccbbb9d4b720d12b70dfe32b0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006585ebacc560fe43a3cddd1ac0aaa9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0020604595b64c56881f59a5d8b57c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c33a02be153e959540add2e73db8ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1501c246cefccb2845ce23ad4e809561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99741fd9d7264c92e6d883ac605c720562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d652968af3545f34e0815485aeb1e67563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944e620669ecd4067b82c86f84dcaa7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a3a82eccea7375530d3362cafc965565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce762a7ade6bf640dfc0ec2d43a1d52566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92021378c86de6de0c9ee673bdc3d75567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a999548e7bbff995ce1c16d42879f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce9dd85849805b0982d4bc63134665569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d104d95d94703d5deb7a77047bb523c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2938c3e061b8297fce2e81deb3fe5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c226df61f9fb9b6dd61f9b32d4aa0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bef8d12a2496f22158c4b068417db0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4332c7ce3c6d199d5e8be48e1d53a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dd19e2c102972964f02daed5c857f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8956245d7f7864f451787e8e3eb3b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2eb85a1fb2b5f2250e943c72b42337577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c42f3cb13a9a204f8a1171ce2acd2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be52532d42be0ee29a66265189b89fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e14fdfba282c61f087a1c30eede50580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4753b290291928c551c78edab2f8848581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f55c2534ef0fdaf56e706a75522b5f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabe065f5cdad7f958ae1b57da87bbe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe7ade3ea849fd64cea3e31ba6cabb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5829943d54b85ab0caa1c18a75c56d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f6302582f7b719e91c768dbe4484a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479352e8dfa1a529fec4136444505d9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bfee2c549c5a3aefc04cc97753cdc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c3a7e069b40ff21ae9e815f1da2c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460d629e807d2d8c431eccde25f083e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6828241673f4983e3d5a79c1acda01591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12194407901b4a8688743c371c559457592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13393e69b62b1ab0faa1bf6be3f49683593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ce7190e400c1f980aac2d910dd1ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f92ccf5dba059eaf14e673620611be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d266f563e6f44ba83b43dea5f403f2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e4fb28d534bcdd3e4eb30fba9321f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a10c2f48362b5c72c0ba6bd1720c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c413ef08cea6d14466592427eaac39599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc6d242ebd9b5e789ae0d8356ed229600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacecdf418b38420834d68a950bbea0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c652ab6c5384a72736544fcfead64602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa956f6fcf9d3c5b2917ad7c3801243603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8c40bbbf08ca2123fe1ef1c764e44604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268eed8f10ba48e5aa284e262afcc64605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c4d8973eceb4cda09869348d79b09606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb91b912be1bf8ae2b302625db4a0d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7514545de8870dfffc1c2655424dde608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970005c34682d4cbde6e2a404167a1d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94d16e82c85ff86df2838c2220c8bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da124b96bbaab418bf8e0ae667ea8c76611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406cdb3f87d51dcbb685a41a55f7cff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4f1e341bfb5b73e6b4ee2c0bb1d22613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714a5615a4523674bb117cdeedabc41614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad384b394e7a5154595c663f3d1fe1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5530071a8b978333179c51739c7226616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3726ba370578ab8791890d5cd3526ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182ef0a81ea643c6fc154b3acba1ba4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d58533cc6131b521f7de0f6705993619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206f205b178ed50304a81e8f104eae5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e8ff3cf589b5f2205e70e7cf741c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa40527c80f42627ad35e75063ec5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce79996ae18a0e566e57c8e93c9621623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4b01da4572ecf263f24c98022bf7d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76837355bb46d40436a4ae84e3d17ca1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f64335c44d418e91c47ff8c626280626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be945141755572b4fb42fde05da26008627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc4677171c40dc60271d33c269c903628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec2abc9c4aaf94e2459f54b91892c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdff32c9f5a515a5b9af8d34d37c6ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00ecf2c975e48bae343df2d526451f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0c60876b30b71d396241cffe786ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414158989563ad68cf5b8598ccb0d5dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae29fa16db88fb1204f7d4d0e0ac8f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53200ed24f0fb7d71f9c919770c854de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5077bd446138a652d10b8e9e424638636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce1a9fe8456f61a047cf6ada1e6f04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40115801f8f7ad7164e5c3fab604dcb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df948578c14f3affcf2cfdb9658c337639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd2f1107aa13cc99a42c15aee07f85640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de672a3066c101f77335e67c673cdc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef446ab8baaea8d9cbfbe8449be03034642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9515d5d267e66fc4d70986ca034db2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0ba48385af807ad7904c84d1486b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04168c6942f333833f2d62eb0a8695f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466bbce58a34d65a54b40e82bc6aebe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a16a42e2ca742a76b4a859ae38955647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4105c2d3908c219ec8b559d86d4f2f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942dcf0f88252964aadefd0553f0a62649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8361fe6e520f2eb34ce95388ebcba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d345f0c29d80dc37c9794a5a0d89ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3e10e4c261f3d72784e713908faa2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc113ce7523bb007dfdc77d904cb0e4d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0850254b0e0d938b96467f56bc225654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f590baee1f0785a430a947a3e9ff27655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f773333c96a830a9c03b7ad43f308a5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4cb2f6a92afc0f7737ef26ca338a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c724c730a55bda0fe01573ebe3203658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94382361342aece2f299950ba7b8a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6188aac1f39e31e8fbd40a8163628df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c0885a350827665a1c27db4ffb325661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3531db520e40476f97919a7cf514efe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124379ada44ca876279050e63557ad0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cfbee1bb0e8ff8250b431c44680bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1c309b7387c6556c23eeeeb10cec9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f399c0966d96946cf5fb4379aeb77d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66b6d4b249943636dd9b355558c496667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86816d1f946017ff5417160bf379b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe572b2309cf31db380fe59eb2b24bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88227f5e75757d62b69dab90a1873f37670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258985580950520ffd3f8cf610f627a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7c5b7169cd9359508a1cd67908681672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d192480a0358eea2f6a79767dd11f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af597a59f29391e5b4d119a54136d737674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa06e04491be896f4bf119f74e3103c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fe4b8c8252380ef6241036880ca55676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac917478866f4894619881135afdb4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a7288b11f9572490e0622d399896e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5a6268b8939416424c961fd4a6236679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ffa06e060e8dfe3c8a0a2a2dff394680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5bf0b520cf7b7e1d90e017751e7ff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd66a3974bdcf09cf886c9aeae05c2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705f9c7c4a6d02a358bcd05c624709f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1ded652617ec84a5df4bb296d8199684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9117119a3a0cdae3a87321853d1bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cd5e55ff43abfd05cb5682a8920ef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f90fbac86b60cc96d06d30dbd48609687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d3a392a6b0fc28a6812c9601db732688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e73ae13a6af7a84ab4e84463ec6ebe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d930533aa6691f3a71012aa6d134c51690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af94a9e1889b6d5b2e2c4de5e3fe588691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9fd9df8b0838a39766e682885b346692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc53394d4e5a4904af98b69a68d5579693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c912fb24f802128f59de44add820027694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37170d2962b876d5c38c99abd6a1f0ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddb9d647263b45257b0ca3eeff8e1e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14acb7ff03a3f4bc3ce3899d0ce657697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f3e3a99107e0ea78f1781e5619f30698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe2201d88e0172709c37cd1c9980e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bca224f9f15635a9fdfb5cddf7f38700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93033358f16982b9cb2c7ddfd2d0e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717263c70b7bfd92aaf7c5f7a54b2be8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc08dd0812ebdb385e5ee6fd64a830a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcb1a1ae2d30a21a52c5a85a6bbe14704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c012025635d0b6b821515de114b6b04705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b1d48a0002097caa51b9ce9bad231706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ee70ed64853b09aa609c5b10a2127707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216887614ab5f9c049353443aadc785708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4366416e1f534bf50b728f2685c640709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ebc703b27e2703343ce1708a9c9d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4192938796ad02d00f8860da4c4a9c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07170980b7ee8150aa3bde2e97216542712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b9813841955a8457f6a8873043346713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f9f3ee354bdee16af09316e037802714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5253b567ff5b87bc68fa5546601bbe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3e6aab5322d78e33b660d4849389c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231b2836d3617b4b5d7c77b25922c2e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302f212717d207c4ea8e24da2e633ca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d724e19156ce4888cde59d612da76b0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6d87172ce8cbd8781461543ab8f51720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb31647f752668bcbf8256660f0dae1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31300f06955279bdbf1969faaa73e9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b586b2b8aaaa61e3e021bb859edc1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f664ced2150357b74b443a8c0764147724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107e9773d76f5cbcbc989193fc22383725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e93044ffc88898a99e40491df3a65a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf52e84c0907aaf33057a4ee975877727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d8a0a911b161c221f18ffb20fef2f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af463f526840bc9f45ee5a51f8eed63729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f66f78e6036813859cf9c30377e073730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0be3304839cd92324e7bc7fa5b7b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2911c78e9f315e3ec19b2fae204c0e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10463169011f7420e7e7c689c2f839733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58899d36128e309551ad5301a07625c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1183a5afabbcd865fc5c8dbf75f3d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20825a3aedec2e7c6bbbd4ed7f8494736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cab868e991538c48624c6018fd2cc2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282cb36ae681ad42437f1dafc3b4339738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c659e3440534b630a4897372cbba5c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa15d1c79ef339b470ddb8a4eac1ec4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d2c56b1704e504c588fc91be43e03741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34c35adeeee3a51c698f0272f05d8b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae977e3773b7e0e93a307b418f1be8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bffd9b3a2fb7273e2dea4965406a8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd4fb54b2b3cf9319f3680845a7bcf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41006a824e130b237764395fd80694a3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac66fbf1074e8743ff7cce47576d6b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315c903170229bc8739de84348095eb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffd21dd31361f64f0e990faa376036749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9f9581f5ac4f813253293dee384c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee73f831171c6a9367bb7df8f5e8fbc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a60cbed6e5497a77cfc3c2983e7c9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d52cdae582ae55557f84857cd412d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f1d92f675968a9512a43a826333ed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4c0907b30efb8b3475db27f30bbfa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279b47926f2af7b29b4107736d2dfb9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4c4b0d83a56af3ee9cad452ac3693757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801675f2624193b626a488eec56c550e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bb0d693838752199e5ae3d10968e2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b53028c8238abe9f315e4264075fdd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1146face09eae8b6cd9be94c51a8c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88501e54304356ec9c63dc4c0f3eb7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531a8c07cfde9adbcd266ade7f04429763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb63a40db9c40a588bd6e704521501764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b369ea2dc3fa74fabd3fa81b0b7d6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01de16551b6a605b6efe853d1c7aae766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b3381864e6d28d073217ebbe09a90767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>