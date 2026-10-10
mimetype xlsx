--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790042a5e472782a1e22c4b2b0057b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a1f20261963445c4c71c6b873c2f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf4ee671d36a9a5f42758dc49dca433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4890ea2b938d30a92363083afb50de44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951468be5213360a824e2c9fb76ef0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b5d147c2f84c97bf3e59539e694dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ba718418d0e68f4dc481a8eed57b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdb64ae895c01296763229a471160d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28947144c524541b3945255b9f1eca239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d187bf3b1cd8aa04c0e7befdbec0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231c6ad41b774bbace6ea880210e32911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fd8f9bfe0ae939f6a9070d74a0ad012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf56118ea1c657365b2ca0098fc7d7313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ed537a8c044a78f2c9219be63918e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a16a37cc2467acfdd2452674f6452315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf9d549c8176a30de31ef8fc70b62016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785acc6f70e8b41eb36b02e85e184ae717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d08bf58051688bc064dca3b1bef2118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31984fa7e85fa45574b8d0d31183b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43d081f7789f1d86e4d3034b07bc9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82fda51e14f5f5794559bab8a314d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff83eaa505ff6c35e52f17d4041d87b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f06f0a26a1c9ee618ea34c421b81723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f311c81c4dc3d111538f3fa0c10d29324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b112f832877194f9f726cc5da42966825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6f48469429762504aafccb533e25e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db6e8f7fc55f65b17040e05b47f4e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91691c9b95afb51df0218b7dc3c9835428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b5ed3f4a5311d11e1226c8136458729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8929fabd39f8129687822a8c16ba5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70286db6a0633d2d53bac4432c6fd7d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e95db91ed6caff3879bfd0623d4ded32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d6ed5c257dd323831dc267b143e4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13bca7d31d02b953c9ce64dd6a135b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c45fff47909f3abf18b69b986b750335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed062f038fbaa9017292eefbfbd39f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4be0e982e4a15597101f0eede454a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd7f8fe8905e3a56672a65e503c2c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafadd2aeb580a1fb2e473818d2b3b4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4854f5f2bbeaab42ef2a1f9ee3f949240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db97b963e3d8b7ac39bd9925a9e0e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634912c7ddd165d6c8b970f0adf09a7f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05e1457fc91c1fe02beb676882be3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c431ad2a69698f35f6e574b664578f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de7056e304539e2f85b719451d448f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2e63fdec2b987aa91b54761c676c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac79c3b0518268c9d98bfc15bba31847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292281f19545d192e20225274185f1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d99317d19bb33b85ec3eb325c3487a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0876070cd220fbac63b91b2c41e421d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21ace71986c3e83b637137ffed316151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b58cfec55b557c184d63c06786b4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c282a1a0d728b94cd21669fe5c5e2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af5c3dda63606f4fc4b3002e81858a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a19b593a337f221527df8a1e0ffbd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a9134819d0add26cb288dc8f359f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac3e6da8512567752f136ab7aac56657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3e4d0d560e5d6a7a5d4d5f3e9e25358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bab8ad36af67e1fd14b57cf2b99e4e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336e5ea9ca15f3410eb5405c8e2b3fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0058ffd445d74291b4823215c946e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c8caeb4360c86d70990a6afabbb0562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31774b17aab21e8b548f637934b668d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6b96533a44dddc5404bf3f029769864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff2f1f20dedc3d0fa41d5e1dc6693b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71652735519065ae063c6a3554a0ebe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0985cc6c42a84e3be37e5a5fd567c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e63bd062848d16be745c29935018668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecb198ae2652b9703c7251e55dc94969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae536afaa3a24a5914399b9fee2d1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dcb7efc25647fc0ceccf2f404525871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6950fb92d98e4464a08171db8d5cb2c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade0e7133d049606287a466e4e531d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba9d6b102a0494c3c0f4d64be794d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf820546e3d11fb4f3df5d6ee5b11a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dc3ffaf4665bf15f635a19498f76c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c3dc1f8bcd1bc65eea55a5465a8c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c21b6412eb2c219447a7a08445151c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333ba0bd891c1ec457aac77bc103a2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ceae1ef36cf145706668aff1fa55bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962181e6d5e5c3e10a394781f6cfb56281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506c30f6cff4a785e568ded0024a94e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f407d5c19a87cd40d79dcab10bba9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488bad54a7d61dabbcfa41ba1ee087e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1fe5442da15d0b5db8543d8873f8285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b77470070c711435fff259084df5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6644a8776ffb1eea467f3caa4e49cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478972edff0bb9d9dc040a2c5e31a17788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991971560d1396142c204e91268164f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cce0c55883c80010d73cd26ace2dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a279a0a1493329b96b45b3074fc007e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac215ade6d3483a6e177f7382a7912a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d4834806bc34eafde71dcafc5131e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5588817cfebce3ee5463421543e0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2eabebee32892aeb9101b5b68a0bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d3fb27f02f63ea4d4f75591ac317996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ba21a5269822ecec1721e89c859a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293d62e2b2afec7d703dae43713866f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f289ba5e010b749798af6eaf2fb8f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76581283eb622b999d66cc7292283b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b6bf5f6f9d9d335b659c6dc30e42b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462ea426f348c8739b8026835529f81102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdeabc4e3d7f239837fc84872579894103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90604ade2aba4aade29b12983094c21e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15522c591c1f2087c8e26268531606105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa801b8ab9a04e9fefc7a051dc05da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61912d91d829be30ccc4311af0a24996107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af90aab215682ab790e42e2d6ec392108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2eef64eb6b68f527b7c15a5e05a20109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955b87c625fc7a541fcdcdeae21a8fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70a442ed685e5e8c11aca20891cd31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f0f2162913df2f908842532f23467112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108c031782f414a96e5720be1078129113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c55a508e1baac6a18efd9199a83b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0968d486033b696c5e222acf29483d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a714963aaff92eb23792b19632badb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d36e20a0a8b8eb7a1806217dece55117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6ed65d70b9892fb2c92f068802fc8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a90b6940d42bafb9e9229c4841afe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b928fa174ea810e8b998a8e2d085c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240616c45f1002832fd1ef7271832c14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbebaa397c3458f46d2dea8dd9fe9bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6238da3fe4ae9f8f6e4f045df76c135123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d18f2ea85fff99b56cfbb653d32b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ef4951bf78178e9333f9d4da680e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b333cbe8b2936542afa08c385b7675126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4051bb5e75fe91df424ab822e0331a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfae81e2bbe66e7fb09fef6e0a818e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc820740173df9eb353220d99e16acb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0d852fe775c5eb028eb5a2adf0c7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f8d13e21b8a2b91e9ba9251537e32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade4afd6bfeece6c2085478d387d294132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1cf350919009c9f5717e8d308f93d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183845426e5825dc7b53d4c697727b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524665e6086bd7ff30f5a3c39e2ce3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a508aa2c7ca3fe8338b9ed1334248136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da8feb9e9935297f8ee36926a05f00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb5380ca015356cefdc656c43e513d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575f3cf02452372e2716dd4b839847f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b1cf6260444f05f37f3427df1f20c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ffbb9f3188772e7c3bd763cbec4e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf093d7afaddd993d6d00c11aa34d6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e39dcc67cea0d10cd3653cd627bcbb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502bbf60f547aa028c975f31c98a12a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c229d1c4121959c0841bad586768e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd056fedf59f79ce6cbd9040bc633c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b96354c0d84701c5deb6fe6c4a9246147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab702744596b6569eb643470ad833701148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a276f69821f7ec0d09c1187105805149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4771bccb25d234ad0cc647778a41be5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad70bdd25cb359dcafb4f3215ca068151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24aaaa86eb1715b6c59303356a1457c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1e313836aa865748473dd1dc0a502153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06158f609ab6a1662079b3e44ede38154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77810344db36770927ec0a7591f7b06d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af0730c220ee5e14965dcacebdadad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca00b26d929a440e5d7d41a4bc4fd2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52178d42643cb95c85ce4d49331fb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40888ccb4c1501dc62904bdb3e47610159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0635e4e26785176b09552fd4da1eb16160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1877a31ffbde4d8319108788211bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfd492f7246b2f4f926b717ca462e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254c43d247289d69d3e2eeaa280d7d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab7880b40cb9f7cda404a6e30069e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9504cc597849cb75eb5f77f10e7d13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b0287637c80c141183fc6c60e6bd3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7ee774aa36f0752c4d9d5ccd2abd4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26a6abbef1e2bd8ae49998b542bed0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d765bdedd910f0a5147f338f09015169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837077fed4c4828f20d9d0d61a2366c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b997e2ecbf9a24738b540795cafed7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a542e0daeebf22615501642acbbd8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9c2f823d5339e9be921bfaec7b3d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11795bb5a1c7540fb8974f876abedcf6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b56c6c2d806980751a0b1641c55ccd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb329ab1bc2390e3fbbb4331b0e6bff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bceb4afa9068662e1ac4fb26735e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d8678ab62bfc33386d2661cc4ecc2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b87412fb3b52bea96ff82a76de6d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d6923d0ed6e544c4a632fcb1ad67b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79153b38158d60a520ac5f4abf1b56b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf95bdb70c49eb34464f0d493353f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dfd48bb3137d0015dc77af63807fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6fa4b453ff64a304db32e05ac324d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399476ca488ba28a8e68d3e8c578473185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0aefd98cbd0a8b1b398f09129ce58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69c32eaf9ec40ecca9607bea3c233b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff22c7567267af41ff7bfca3d4369b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451732385e58becffcab9e09ab377a02189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f26756780cf1811345ec6bd5058a4e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978688b0c5507d575ac7c2e446254ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdd2c83b718cfd3a623cc2fe1b36a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e603682a9ea3cfaa7938ad75c080ce6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ce6d7684c65afdc1302c746cfc44f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a608354e2db85542d18b78f1e0fec6a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550dba49d811385e3f07cacf13a5cf7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca84013d04629919d453fc770a8d24a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb387f1354bd20c90ca55130831f6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51859c33a525c3c9cb9de62d2784c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c30a2fd730bf1e939da45a7b95daa9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6e7407c607f7ae8f24e73e592aae9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86732310c558818cf432e84ae9c6658202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa2fc67f9cca1ccaa9963603b3cf55203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b3befd5f8eca70255cfe4a73dd474204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda45610e330c45a3e4e85f5b478b0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22cb2aee892b9f39324982d4861eab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01041e730891dd45ed5f2788b78156c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd525252bc8304bd855e76b71ca6605b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8acb1fd89579e0e70c4efca78d724d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dafe8fef7030aada1a858ef276c8f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851723509d936f87b7caf23a1253992e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff823aac92dcc76e286e6476746c0e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e5fb54d16e4dc8b520a37caa149ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3714d12ce4198ed62b4e1bc9278e09214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59228c6cea7a400a7e9e3a3d16516bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881a992335ccb994e68c3feefff4cf8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a1001f4cd1f8148ed832163c6d9d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40135933a5189623f928e60753b74ade218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ec5a7ff22bc327728fdf5d394e6f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbeb1dba1972358e29214cccbd5b489220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400faae35386d9abaaaa771908bd3c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0444825f2b5035ef20ea9cb49ae3e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9474c80ca2d51b5d934e0ede6b3bcec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc7e6565c9c42f16c5c76239bceb1d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e291e2eb256a9b189747c2dcfc632a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b508c575918e8defb97ea32b8d4611d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b88e6d1ceea9edb39fcba3f63c6ea2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d585ee391ebbe7f87d91c05a2d5eeb5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fc320ca710dbfe01d8ad781389909229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540848729530e5111b38ca3e2283fdd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a8c7b36227d223e6d8b7e33521ae5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528769a8eb21ea96a311bbc4150a4df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39030c1abcd0a4d59f605f5428db30a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7393617aaa094ec166ccf1628876b58234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361f374fb0ff57429f43a3c7c650409235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c65d4771d5f9b6fbd858b1b56b859236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa20e21597336fb24b8733e40f7058b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5bc9e7fe2321e26f9392fedce7800238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337bb4634a84d992a00b6d72cb4e9b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f406cfc679200de91e9589905d495240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515cb7cee4c8780b9bb8102fc797b4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bd5f3f780927dbaa0b4adecfcfd92242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b41367303e4d0c73db2f3c9715c30b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2438af9dc075b6ed8682f8e341af306244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ecf02d5e367dabe4e56e29ab306a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4115387023246a42a2f641c3bfc8438246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debbcd001cc9716608cf1f74c43ee2d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cb3bf6d1c60e07462af9cad17f2c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4cc82e7d05561ec56cbf0a824ae63249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba4ce5e5103f6349303c5c7d3dc4fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fad667112e4b49b857d0c286f52cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff420f80e0b9cf4eb204b1e62fe65cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111331893519cac92797bb7e671d519253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9687eaec558930585456a514be89f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39de67f4ff793f2de46c3c91a1cc29255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6b90976e638cbe59e842c1c85e225256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6542c74a957c5e873f86fe32556be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816a868537adcdfacd158db31c5068b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005769a677ff6031845113e9d4c8b62e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09e17edd06ebb5eecaac1cc31155a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c35e3ecc805724b6378fb142ed274261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d58c0eb65a6e37aa8ecf29aaf45d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87472ca2a38d8b235ca254eb3ebe794263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b27a5d9cf2e75ad3b717e354e3b49e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a766d6046b36480e75f6013dcd20c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5152bd9632c3634412fb95fe1f1550266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99854f8f7735008e528f2ca467e0026f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fed89529522ca7fcb437e66d930e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a07c7c6726df7201f5107b5315fa3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b45925c1e8aa2f4acf9dbd9bf4021c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03873df5436769c4ec8171f14c770036271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c755d9daadd3e839161e7c02fa42d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339a7c6cea1611030cd4843db25fea8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020e621f61db3a909f2046bc130591d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59c3719addbc16c3f687d2c9821d79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e735c6e7d71e127d25e841b0e30ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53398cc02a00deb4776026335543497d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e190262300013893d4a68c743d6990f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464d8e90b68d945df0ec73d56676c7f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadbeaba57c8382eec1579a6d9e5822280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea96fb2f2ef5b5ede3be6714b7dc37281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb729b01341ee6354b5377e8961de89282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5aae448d81b7f388b6b7699024f95283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623383edef54303c35558a1972bea15284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bd5f032a9006a8ec32888d802f12b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3b3ab717afaeeada40ca17a8c3b54286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a56fd980498f272b9db0d73776c4c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df8d9cb88d0543b1399616e21a63f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861be53a3fd709a48f041dd1b90b352289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d6d51269ec17174ac87529bc91a67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87064ed76ce74174b18bf3cdb87f79fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f36dce85290347c0731ebfa6f83ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10affde0b0e4fa8898e785bfb1dd56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda33c2d01604067b15244c56a6bd597294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7fbcaf5983bfdc27be58dba68066f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727952e93f3fbc37b40a8e82a9bff1d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf083a3bbf8611f4b2f0ed7f634e9fc6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ec153dccac91e89dfd707b2d19071298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ced8472eed65445f641fd72f3f091299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4686357f36aa2886284a2e6ae49c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c947219614773acc4fd436946807872301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88ae7e80533762a08aa835d926a4fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4439953dacfe8a44306ca78bfe2d181303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b132cf5d09b022234e3271592465191304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f047e3dc5d063305906a90cb07248a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc11bd0685524bf97ea79498ffd258306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24baf2d21659de6f7d7761d4379e44f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5157a4067a445554d5477aafb8aa0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02001f8a40081360ff4e0186b0d48c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbc67ab41d2f3bc23142acc3bdd9dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0cb7470b6326b4a2e0e45bb9f4230311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbe239b38d4d5049a0936270cd90b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0876fe51abd7631e85f5d0146a269313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d14a45c5bdd95e5b36da26a3bd1ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfae2399104bb30ffbed1536783dfa4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837580adc7d6c3151cde0af20e4e2e19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea29d4e833389dcc927b4d45c8213e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c874b5777a456f5205b8761e945c96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb223131c0feae04ed4ad61e8bbd2d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490ad2f26c4cdb3de80110a65e7cb50320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76146f913279f835fa92f47ee1d110ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585952c194f8fb3e4efdc746f5e48fca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3a23db490098807eb60a514ff0903323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f50cac1a85335b9c556e2abbebe3c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae791fa11a372f52f4ea505e780cff1a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e640b3d3078dc6c24bcdca289207d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ea5ea127e4ccce2488e1ba3ec8472327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ab87dc2c033cebf8bff3fed565bf0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414f1649d8fffa2ccbfad1b62e8605b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e7b80558ad525f03661166215ee69330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0ef34358ea48a42adeb281b8b0f06331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad785576b7c58d19ac2aeede7756e7e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e0fc8d765ca764f46c4ed3306ec50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48145a229974ea024ae9943790fabf6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720dc017b6ecf1cffde73b5bb648e23335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2273edb923fbdb8c4d87168cc57f8ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482a41501963d88b7e2de1eea60d9fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd9a81e01ec885efbced4931d69b91338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b59384d829702853ba4a0bf058a66d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89049083827f8836664554e896e9b87c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb67c3786535acfd166ba652dbde150341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989fd7766d5e3356806399bc6bfc5cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc900671483a78f1167e3fbb571fe767343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2a56387afc43c154d235e13ea3f9b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12384c7ad3aa90a997b14308d654e8cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79fe6cb078c01d57ed5ac268269e7d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f63e4d28463f1376c762cf0f58761f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609e4af0487f5f392a8e6ce44295d8c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207948b880b864f64f878e54866a72d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4e32e59d33273991cdf9c2522cd17350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbee96264e1bbf95b3762153b03e3a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d8f64864ec5e52b5f81ad957a6013352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893877a7a6b050e7a3775032905ac455353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fff0be4e4b175b4dd5f4784c8e5763354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5067607fd1eb20326bb55ec3ae22f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d1d502153cbf87e2448a2ed884c1f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb2724517991e6333efa6d7e274ac5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad3ab993f05bcaa68e180d8ad19b9f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b2de000c7a46fda39fe8e428ea40f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878d932ebef465536f3703527a60715360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77064f1fd4b9d0c319cf4319af2a23e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a9d5ec0d87272f3c139bd624e1732362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89302bccc36f1269119991144e0776d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a2239995806193bcfd0b6201bd1e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0abc49f0abe50e565037522e710ef4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e8883a5609963841e8c62c768a3c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60683f0a6db1938ed176a80bdcc7a3ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553a4f2ecb28c4118db1a008494ea5f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479483a1f443450231d223498d6b6f0f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add7134bdd94394e474602aa42c4d1b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf453e358ff02b086ef3a0076e6d3d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7032e5471faf5be62542dac544ad5bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78beae5bd55261bffaefda622eb3d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901985b404dda6cd5011185100c24fd6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ceda0b183048ce5e59ee3ec6a39d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf94815fa2fee3647770c3b95788bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef602fd2a411826b6acbe0e2eea403377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6be7c1f90d17ea7e69ac090d54a9e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5c85c2e3ff9ef40270c03f3758528379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce090e4104aea58bfd3b55ab9e4cef7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dba91435b4c32183cb718ccc4fc431381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a412a119c279f88deea3e809a5a0f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645756f64adf08325d360831ec58003383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92573dd0cfee09e656370aba8f358a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8da32156294da6c8285f287e13fd1a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf74cb724d16a567c97d77dfb14aa1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a446567178521f86a13de11057a3e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5748418c45f1d43f301beb95837d763388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257d65f750d94401a8fde24a9662900389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc96a4b4e1a9ff0972c99b77681ed0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81837ccd586595f0fb249c6e0920b951391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1bd60025ee0966c707d679231fb05392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b68cac21fa7795841baa6146226251393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b26af343b2f54dd20e4369112fa408394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009f99faf1cd50a49a99299705df8a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6eaca5d195bec6c765b34f24fba547396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d064db62f0f5d7186887ef9a75c4a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a6ac1709ba0006cec8621608fe302398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdd32208612c5b3347f8aa75ea1e31399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc727937e5370d05dd310ee8283ba922400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b80427e31528f3535dd08cc75ab35f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8e8296a2d47374d928f81a00935f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc3154eb827fe3e674e4c17900986f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba9bff39e595ed2d3bd62ae32b11e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe10089815b8c5ce7ee64f853a86d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dded7c023b91554b4def40935fd9af6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d4e94fe3a91381c793d71b3787365407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4169c84ccbc185edcdc50bda769ab29408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd701db4d5e9504721477687365d86409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b60c6e9246d077d68ca26a15b0646b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34478735ff34bbf7ad4bab6028fd4f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7171aa55e89204ab25e371b2a3891a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a130b195f08e6036f52f957311f33413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adfdb24ddae28225b10b695af408ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f28ef660173bc983e8c2d2a5f1a04415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f182ab36c93daec523a2b9ad06b3a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a661e6802241b0516b8f63d212761f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0e8bf74c1cb3a8e363ec334414f99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffaa5e9a66c8688365b6f788b94609419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7be77ab08e6ae779b720177c51b33420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fe23fdc51c4db0e65ecd07f40a0d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788666a9a05252ddbb377cc08d44630422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50baae4436497c09d7034d115b425547423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86048bdd1cd50912d5984d5bba0cf5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91b886d0bf79cf4a852fd028df9261425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee442995482946e941e278aa99a579426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456f256b2dcac1ead09728ae86c0d03427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904ba3874ddcef9c9c0bb8093da29a5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea740d4c7417cbe9d358d0b1598fbae2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af631cb3d18641b715f717656c30f18d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d3b08f1e2132b7fc37e61c1f6cb63431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b19285e8a8c6c524d5f50533bbb54432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d28b4d934ded1d55491f1605091ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0235d761f3a272cabeeb08342b9632434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8305b798b06b0579f9d7f3ab10c6e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d555968ce93ef0f87ca35173094e1b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d1450144abba5755aff2f576f0b86437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bca7dfe75c6ca9514f88c5f70ce8f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641e6385f2f2b3983518b49564f514d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c71799c79993e2589a76a01082100440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985f91721c99b05e11177c427f4fe00441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fea88688363c238b3792d4751ff68442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27d1c791510dd031645576504bdf62443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d40265f256a838a5d198dab879627444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7985132631cd8fc1115222f312c32ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbd0f65110fd50c9e727d594a9bce7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2daad23131d1ff8c949c2d819fe4b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe873815eef238a953bb30a3d23edb0a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d79ae4a16a33d8e4262c05fb76682449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5770e04df06ea81eb1b6aa8c6e660450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36720712364c8da7a45c2728a3c2a14451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df94bb2ed815fd3c429935cae66ffd4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf39b1a644f613807b40bb19d5af589453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f68975c03e3fc62db096f663a2ab1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db92fc14720d3799dccf4e967760ff4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97aeeb91d6be0311224de3fc03c1569456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4a1bedce87c874837bc4254a0f993457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91241083d575efb7d389b02895d14691458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ace6e9afe8bc88d944b1bfa010745459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577fa17fbe804f4b10e1a6f2eeed624460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c09de498a6133616170a35c426952a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb91aa9833e1d57d6bd251838da840462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c44488cc5d0704237c2f192bf7553463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662b12336600d0046cdd1d9d177a29f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6510634ce4d5b6efcf47776e6e31560465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659482d643e4591c8c67158c677a975466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834d9639d5bfff3bc44bebfb503ba7e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775407a04b2e33ae618fb7da2ab3545468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db96881c928a169fc5bc793a8d4125469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6a03e99e87cff167422f14068074f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f9bc8916cfd0d8bba7ffc3c08d6c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037c4e59d432b79c557fbbfb3ee5f42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd8c701b3934e8961e2029a2991b53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fba084ef952b75fb9e81b8523c403474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a91530ce8238449c75947ef7f3f736475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea509c764fb666549e57e546197c88a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad9d7509abc7a2cf054855a12abea1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a14a72b6344e7ad3728749db7e26da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85447e8d0c31447991c438ea7abb4296479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493129fb3d385355f2d5decb700a094480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b50b43f74ce3ca0b23dfbec55f3a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fa91c0ca0aad3c3e732e1ada1087a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768efd5cfae35b15c1e6097722076a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6e94c35977b5e73b8ca7c8f02cede484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bba6b253b1ee37ff1578c76d908963485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5064f6094d3bef7fd830c9437c5b774486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca490c26f9488cbfcbf8f39d7323e1fe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a5df265a21135bf99c572a1a7258b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ab2aa1bf3accceb1f8ec40a4fe5a9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadc48887a4daabe49513d3a2bfda31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cf71b5950b1e89f9d88289f88ce22491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfcde87358e46a339e5ac8862c09a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503936d439a2963907a69843cc60d2c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fee9ab03fd0a13e44020d13d4aee3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b41c33bcb92159325aa2cec97d9d36495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdb60412b9f023c9d30a2b265878d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24e7766b7b17b277b285b46da2ad9c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847adfacbe06ff1a69f542a2d89f5526498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40617a9f7251c58f2a173f9ce4805f49499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c1a075f365d2a37dca5b99ed84e4b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f87a7733987d95a8f39587bb6ebb67501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ec24075a912d505a489e16d0c918f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4730d9bf667ac46d7bc834532771d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc191a7a201a434a6f8df99706e093504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c389a6028a46d59605fa121209ae578505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d95c19cfbc9752ce0d3db0be26364506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bafaf80a3edcb252b4a0704a0987e7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87fcaf1cfc334c27a1a6dcbe7e1006508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f6a27a05231b931ddfcc7ed5ff050509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e6610607526d4d83bba121f3f076f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478836dd416cc9cbe2799578397f3a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb864a8d467266603b0805425b2b6b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48fa1fd128b4e8e301487cf23cd084513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cee4d89356d9f8aad5e04a375c1c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9a5b440f3e08638b70f8f503359af515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb319c3cb2b736bdbe1ae15dcb948c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed606bc9fc41c93c0de48a18b046bde4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf01fa16691e8382820c0df8e0aa48518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd157d7d7ac20e36ba13189600ccf7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4568804fb25c545397f8f7af73103520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50806b6ae99c4742aa92a5b3ccc3a58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6a3d3cc5dc7999ee861870adc2a8d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c02c152ba0ac39658f0ce5093d1a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e57fe5f1ba2188299e3b02349b015f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bb25d4599f65566a2211743743d06525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9e2f7c6b19f7f2c74d82c00f1dc8e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1788837049f5f584164dfcd0d699e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001988c85627d2003c1e2fb5dfc82d9d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4b84155f8fdc66b4e15da109dc05e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe221f9acbd0026ecaec39394d170e7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c2ad91c1c25f43068d48d3cdcf534531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb666afb0939227242f4f5079dd50d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbee90bbadffc133ddda4ef7ba3ada533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13752e9b72d4decfc7da28d5836acb4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98faa009e3496cf1f369a2b1271079f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5fd84fa55417bb8c786618b868df7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be62174a2add7fe634425f26e43b3b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071c2dd49a8b16148721556fdc8d216538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1182ca38952daf68bb0a3e6c9f649539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080f7d80ed3ea42c63ce9e0cff21f18540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d3351036adcc13f0bdd08567f3a96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d75e3d1dcc185f5fc2fc40c71c01f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95086f94d9c30ec7138403f144795048543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0de97fbee07be68f46633b2c2f088544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c959c00ad21da572dd3effdbfd88e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47128710fce7a7af43bf4de0a350d8dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6c188058f7640735f3878159b34db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e4b5c8478b071307854d9f810ad3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8bef214a263967339b7454e81b0f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6c3e3ee82a7de22a23c35bab517ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f71a6c14f16f7dcd7f91b2e65931a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751de5f21d714da3f1dab54612be5591552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a8d43a5ae067ad085daa2ebf9ba38553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362270b26d31cdf9e16da50f5a7a564554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b387e5dd42cee4d94a8d1f5a5cf6bde555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc7466ab1c581311e02b1025ad0ea7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57b931ef2090ae81c5ae268e37cb66557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f5d01f23152d47802ff721a8fce6b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be563d273323fb099257908181ce971d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180dc85ce7f226008e18354899494c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e85f0feba77cec9b2694c2437d7dbc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188dfbc2afef9345e2e19dc974b78fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf116ae0af43b5827b617b602621b37563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f54d1e2456645c9df80b3645bd5163564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528436fd4395c2b41bd95308b62206a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466a0a075cf2b1452e0f33e745ffa2e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ea081fe9a9d22dbbe8df289e99725567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d4965b00ef10e72a1f191dbc5ed77568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bab9ad138e3ce167221313711b6f0f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595c2cc2244ff32a0fa986474ba8933570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1d33c7d4ee5df07952fb89fa6901a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fea5d395efd5bfbd522bc5df139cc6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058c9e57d75808b505abe9ab9ee52ba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3cf3fb0a32498e6a1a1c89059dffe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d940619f4a84a1c395717a102e43b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be20050a311bffc8d02e6c01ec6e61d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf6610be04399de1a3d0f83ec378ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b33cbd20b577d79e3bb4efdae53907578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9f585c1b727018a92459ac2ddc5fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c8875e0de0bb2f10070ad374f9ac5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf7c08f369d378762056215eb26eb8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b416d132704f445011d99d31b6146aa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523674a4a3b239648a2c4e872f5e12c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba61492bbfd54b2ff300fc68c0ebed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087556e5f768b1d4e7401b90e6203f8b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f4db2ed663e471b471b91a1e9d33b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf03c2cd04106a289b59f203be205ea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d20a19667bfedc31893bc8458323ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84b2e61dc34b5a7c781dc80028c7e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0e3b3e6e75600545bf2de94bd0069590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af12cf8d116b8b1c11b9168468ad0fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193c882265017d608805bfda052b661592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da130bcbaf0645f97b4e93f23b6fe0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231507ad6f9a07335a543cf62eb4d7e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc84fc6f9990c816d98c9f7e40a3c78595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563ed956739e7b952211470c1a6fcc3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d45b750f6568407c777118e4eb08a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b31405dd6dd9c58be006a1f664870598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a81533da090db92b6bfa0a974a261599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c128f20f24ce84ed80995326b7543c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d127ea25a847492e8e561228030fce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedff3641c72597e10b2b0b89cd75c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff606cd1cb2e2f14e62893c30a61b5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e63805642a960998a56c54ba3491e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c893c1858ea743cca6fb391c891f905605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159581adbfdf967c46b0607e0324a011606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17124533c5a7010105c6b107578ae5ea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e776463c1021d49406ee9365cbbd2f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee99b965ce22a18230db24aa624c39609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dfc2d8db75a07aa4e320223a2de77610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38093b17ba492fa4a6406d12f382c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bb0fec3a7ebca9654a9b5f96f7da6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67387d5410917216ab429f9f74bf97613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea4f7d877cf4d04bd3a07e4421501a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bbb4d00f641404f4c2e3d75817a9a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044aa5276308832ff421d4e74a36891c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481bee3ca635f9f215c28e636623c5c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5a6caf43f85c48882368ca636a378618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1781f98782a887d08b39b14f3bfae40619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8946f50c3d9c9be0fa5aed4c70ff4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147f8ca9ed812a494bd6346d684d6f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75515edbd84313f150f793abd25dc0d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefa92c761d805c58e09f92b54603d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d2ff2283329dc6ccdd30e7f737cc9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dea087436abb74778b4c6bd35635f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdc69424ca055a141171330ecc3e68626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111746259d296d6e946d077854aa953a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d52bdec29b73008389d457869a158b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5c25185708a1a91a14f5e80e605eb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca41b69d5f4ba60c88bee597c1013e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7661d459e94c14572a52d38713eb1c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca690e7e3f3e86cd52e2b02e63a110632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535087334f5178abfe3bd8fba6cd5f97633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ed9969993811c1669282269a85b90634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39644cc05d450ffc06b9e61a53eaa94635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc56fe8ff0f84e500bf80cf17cf042636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98069f4b968d10ef015c39c7ce0147637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f402d6cc87fb86d33db2c92ce7f9258638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe0505b3817db1e5463fd0d2f19c4b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e04f34fa0b7753ee7c970add617866640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d155cc9204fcb7ae1f64da4b45ba78641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155cea91d84cb34af4f28e66a045479642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbed72b6cf84b276e4e3ca66970ea6c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671871c9d65382c85e84541ec331b68644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c5ece88ad73451e2a0110574257bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fe40ac194a6e54be310a72c372ffc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153ead475cf05036df3478ac56a50da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d7afd85d84eaa031c0dcd4912d6f8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a61cbc5d5d0e211eb3e4257089b68649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7184689525a8df9dcd34daba15c17650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa695015de88415468d8f390867ead8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bcbc8a9ff4f440d7cbd00ec82d6f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263b5f7b4783dd78eae1b1d3620db63653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb1892b74555ee4296f1d74c1a13ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91129019456b3cf27732df623bbe5349655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bb77eef7860596caf4e238ec74a7e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b93c90a23fd435c877f2dcfc395a8a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2e4ea1bda90fa7d3c8802a872288f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042cac120ddc9313321dd67eab82a77659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc144ce7f2ab7ff3b360ed5b7ddaf32d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915c458546b14d52f5a6245a1d4bb9d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bbfc91b1aebed1d40b40f78588deb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c1cfff1a9909388ccb73db2845ec9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac55cd56bf57977b80c76e26dcdc125664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bd6e40f8f0fe1716bbcb65979be55665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315c6abd1cf4061cf74fafef3c85097666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85870b9486980a4485f4d86d02bb856667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36390ac241b3745eed2033b694695e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa56518293809b3c50a03c55a6eb7f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d231ab0272a872d73cf60144dc065670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913680b28439d29769d0788ecb01a5d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8da922f005ffafa2099aacd52e94e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316019c65b6b08975edb27f01c36cbca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde094e00c58edb5b26e1d772402b2c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa8b3d38301617566a558c1a0d41e8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617cd20c9a32c8cdd3b514b0456e696676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754022d6c81b2df70d07ad5571e5577677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936a0601ce64caded1036a444244f08678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7024f8a777c12b272638ab04865200679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33565c12859a19592904483b7f945937680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867b9bee4ecfc463ab421ea625c3415681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c1b09fe3e095b81bd114046b17bb3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430124bc5af0c58a7bf1b06fcf15765a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb211dcd382a9b6ddc1ba89879def9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a32e9f2d1f3c24214ffbcf64a0d08685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe038670d14db24a6996e39ade34c4a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a1adba6edd4841a9223cd70aeba31687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb87499dfebc712557911861784920d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed4945f828f25c51a779add7fb7fc0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb15388b231a7fddf1ecc8437726f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57745e7043a8288297a805cbf7bb08a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e2fa7f467874ae5af5c07e2155700692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb49ec4c489408b29ec065becf1899693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05490e9dbfed49603942207ace34de5a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e102a28a88400e98de92c7c59d832695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632b4a5126e1f8acce0221a4775ed27696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7f8b02a215ce016b995216bc4886f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba1e2acaea3a282b8c732cae6ee45c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1017e375c287ee04af23c16a3798800699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52db34363a9b6c30bc2fe4e774aafa3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d562ef27d28579718c8c6487e73a2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eabaa171f5dc11f6a8c4e20b107454702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad08824af55f16a1eacbb298e1bae44703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9c8d65259597daf4ef6df4e386e95704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fa0139664f5fbc400af2a3b04cb9d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28df1bbefee723ad863565ed837a2fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197baf4aa7c7f4417d2465ffb37a58fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0893c1f26c45f803f20cf22267c993708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f7619523375fc0f289b3585cb3cc9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207000559e9a33f52f3ad76d49f392c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caedcbd471298ba756e8c2671a65d2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cd84f297beb4b5fd6279ed55e2545712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cceb7e02ced0ffeddb0139134af4d72713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8d5a402a8c0e682d2777de7c1d2b6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30397b484ef3ffa24bc94467131b6bf2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda534089de4a9bc5f2ca137aa368e3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0da5d3948de1bf76e82b7092866c2d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89451472127ee0b0027e4ade31503dc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8b15f4a1bc19b33f7684e47bfe06f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89219dbed051d5db1bfb1f33bbbb0486720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caecdfec66ad1d676b0b072b038f7d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e8b1b26d47c0dd3922810acee4bd7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b16ae913acb1a4fe250d0731e3a046723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb95efe58801fb529e67efa7f38086724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775917efd11232ab943ad64b6a91015e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442690a36b495ecfd092ad5e6dfa510a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75443a88f9c81e8ee053e5080351c462727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1806d7225a44f45695e3ba0ebbfdf8c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470455d977db674bb3347d7ec282e575729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c08ad315ae787aa203c43ec4177b89730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6a7a05af14bc6062b022d02b77d33731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4d9fe5a7d717489b3aea676963503732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f35de50f141341932a80b469a729f3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4518546b67a6c4c3f6a533b9913b1ab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2793e78ea9d3104ba4969fb85ec461d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b1c0f094a00defd25a8f3e9fed170736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c5c7bdf2fe07e5a082c35c3351461737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b371baca7ec62f99c5630bafad6da738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d3e43364a840cfed3949800651b03739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb94bc227fdbd77b7f38be15b68a48740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1065a7ce5140119f7b350d95eeaa4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfed88675584443f2e5a19dfbcb601742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79859be1b3526a0dc2d99903eb5e54f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3d64a0df857da996470517454659b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d0b29b89273a1aa59801b3cb1d00a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb90288ef27327563e5b35a87e57a6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8adf17460119d5d6120f18b70c9d1e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd83abceac68c592850c9bb5789d69748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd86880bdebe39a33541a7b4acb68ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56475da8091df743f6e43992ba4196d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920104f81611bbce854f1745eefae33751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81580e3acc8d09ff067dfd286c14d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e63bcf935b7304251d43853d839a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88351baee6ca784d0e944f67e86324754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be60f11b1009fbb2b2c20b95267e7c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5e860dd6674f761a7697554603aa9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6007d6f9c639f269cc69311d64d6c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea57a179002ad9914055ff0c5af7849758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57471e4e3182c9726a72c75b625732759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e638025bde415a1db42088ac1a509e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0183056ec1d5a6eaeafa8c1a587880761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a083abb0fb7ca0df568a6504f2fb900762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e72bea85fe6822ba37c02eb1603541763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28629e1ba144b44aa32596ffad5702f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f708353d0aeef8a59578d349712c8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1219381ad58e76508a74a36843f73766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40ba10c2b04024c1e05276440c5882767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178853d74823ff79bb3dd75e1073be8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9392b7df342dbbbd53de4f40a70072769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5b18654b76f78aa0e825755a5a602770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2280d3b1d7557cd03f40f39472205771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409577af17f7268150d5a42041d37f00772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7bc2920da750307c56960a06392cc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35735e6fa2a5242b94703c9af806880a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fda6788a969486d62e4512cdd518a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1a566bdf5aeb12fe8a64fb51fec60776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651af208285ee99ff92a6985acdc8842777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce8e9624cec4b1b90044d814ea5826778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b979e5cb425363267adbd6131be14779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee00c1c5e841e56dc1e587d75db1a22780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33afc3556fa7d6910b17d38fc3e4ec781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1482be37e21e9a03480a43411e5fd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b470bdce46ea85e87036a396a3bf71b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533c1990d9e92d847a116ecc7300849784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89802e6205b12054c4e9ac3ee13e96785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9b755223e3b8753c35f38858070b4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5995df6c6e6e59d616a51ea69441573787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3756b393cd8544f4d9c1e4ddcdd8c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7680d3737ef334397f30ecaead54434789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc420b314f02965687d6f04e0038b99b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ae1948c6037292b8193dad52a8524791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11047413085001eceeec194271e0707b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2de8e7b5da85b8fa33305ae1df77c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4214405200def64bc773f6075cddb8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36207b7d023f71d95eead09dd0910384795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffe20ad00745e97b6b4437cafa2f73796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783651c58630279391b064dcefc3543797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b1272148fd94c97732655e0487346798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106b4fb3ddcd4f40fa807ff2b745a4c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f74891735397a9ac84ef9ce53f2dd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b77835513ad9d78c7c1374bdfddf62801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bc189b51a3389c09fc2e7988006fb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff967a2f5fe52ad967af854a8efc3847803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2611e03d6a8b568f1fba995510f0901804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b96c19b0a2fa423bb32e453bfb52c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b51c00826bcdcbedca43324323e3b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047ed3424a4b38836e66d49908bd875807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10b0709eac91dd12465d7a0f983d62808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44aa68e303b118cdeb2cdb2a833f638809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02442c3ce1a16ef76f63b19b6910ba5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d83bf9ed51aad0204bfe3b84d1aee811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01542ecc514ef6d42206f49d7a22c692812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b380a40bf763914fa4b121cc6c5e8a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d4adf56829cf34e0c18b18ea5cb5e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97c9148b8dd505b16cb94c92768173815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98914d1612cae344f257856ee76a131816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ee253b4f8f207b24ff66a0a23de84817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9a02c4dff8c2d8038a3e3b4cdfd32818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d042ab3f4745658ebabdd82a11291819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792648e8009cc63a0de90f405f579196820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed98f1b7ff6630187495ba81d6a9b1c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d2fb7862bb631f78a3223b82081a6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a962a9ff0746768c1946a1515e65909823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb522e5121613c679a1024b1ca1d65824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f32fefd2f9721b64b696e0310fa3d8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af16eea81bac9336c31b6818537110826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6ed9af33f443aa1bb7dc9fdf5161b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951472ecd07b1de6c765c7285a201a9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8c4cb67e5db4ed274cebae14775c1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f71c5355c305ef0825a97321be46a3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240b4bbb2a57786d78218dfddff3542831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e0c6a5a4ff916b62aedcb5c30b1a5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbbf0091b3724278b1fe4646fb5ce8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace79211c053db9b44f3adfeb204ab0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4516fd3558d0a3d1791ba41921cf6b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a9a22d0c201b8c19346cb23c338b9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dbcbd7f6d9c9cf30f7ab03f20f889837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892e6a5b3bc6af0d894f5321d93d690838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5ad2f9841c146e1cae8fc44dcbd0a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713393fc096f1ac0534a1621ba56986a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c989af90376dd8264e07946c02b08f5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c2bf541fd045f720b9ac17741444e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7215aaf88ab80cbe07086cd5c24b35843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e927e2128a50b35c7b68092ced4b0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb6e2a9b642b1116098d09040e467c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad059498c9f4bc6c856dbcfc447f9023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41499dd71a44a9b912ce80885cb2c7044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4af3ebfbce17211541de6ad3961925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0e76cb6cb94461a367946f9ff883c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4f7610ccbe15519dfdbf0ba5893e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc495f53f3451e35cf6ba2cf64717658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ebf4ec73d8e90872cd263c245c4c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b26aeefe118d2675e7d9ae975e77d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac7f61af8fb4f15a70b9713dd5981611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cd7984acd1d2d065dbed11edf327a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c22a7391e71d80c6fb1f5ce585c07413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00654d1f2f310534f11682b75075c96714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab8a3a536230ac2dbb634995325b5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7793cd76f2c0fb329b8130d2d189116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81026627f52b0e30f00ae768144371417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28988fd93b12a6797a52093bdd05b3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a6f1ac34b6f20e5a2fe7490d06f4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ebbee05bbf86e93d58c8937b90c2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f993316b39f2144120dda98c733956021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4048b10b8aeae036cd23f6f03d761b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1152fce773ded071b806ba716dfcc423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462ec3975b1f4128616ff071409c4da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90537b5872cc7f5bd5b86d8e4f40fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc42550f6a215442a788ecc44d9d86d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddca8bb8cb3f3393ed6b941a937fcd627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a4d2239038cf54dd31f119dab512f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630e136841bcb8e28f6d066ea6f468029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca83d5b03cbc35c7b79d7447f91cac630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df383b03700351960f37edc6c6226731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c6ea5d22c5ea389eef74e0c507cab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ccb82fd7913cfb30ed31ebf030d0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96467f7ffb0ae64668995931d227a9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edb64de2e3afdcd7524cfd2c82f13e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa3ff88ef01b7cccbd41ee7c39d29636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f12b5a294028af5faa4c773c41cbcb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12239b988a7875e60873776b3d34d86038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a728e6cccbccdd9ec05967f8c9e771f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c2fbbd67e81ad007b32b8c9e2aad740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac55aa63f448911115d460d5e12ce441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb437f4279c3f81f793e7992b8dc22842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556edef030f59f125d2962759b5134e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdb88d6eb04104c3dfb7718e389fdd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b5f31552c113a2b1f69a27e89882045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c5259e6a7353f679203ec153220e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbcda16a6e644b3d0840df2e98099c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4801656ec308c06c195c8f7fee4f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfcf631a1045f859ae9e4fc3e78e2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bec7a71765832aa691390d8b37d3850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86752f99dd89a524aabe4ccb1c61052c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719e42defc0a40876410177edd1327452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73e193a816a5b752f7c82a56c797dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55199d4e1f65e1538de732a216e9e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46c929e2f058c42bfcf4fedb0d2d4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a822d1776a1969b2a775e3b252365956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906838e1224fafa571bf708c58e2c15f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575d5f3b1b07506080f8ca72fae8fd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511157f7f9892c86c9ba69e5e4f8d34859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f8b91587a0707b22cbf57eb5dc5c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a422ca5946116007f93d296372d8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dddd814cb6cf5ae9a27d8b172cb02562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5492b39f0ee7cac9c527b8918e32a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b5adca9c1daa3586c88690aa0a10b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822e1685e62813725911995cc9e0a0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cf1ceeeb0fff157824fc834034f0566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda262137c08ea41a5fd65f583896fc167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0cff9b1c7b9f53d0fa0ce6ffe234068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93786105dbec1aabc43d620adc3cfa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba043e07bc6e79b97c153d9576b6850a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf995777ed0bf2154e26d64d44c3f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc4e1a61a28af196104435c4afbccd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f03b8f6ada1fe103cc7df6cd20abb473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be1f4fa7e5b965f597ec98e9ee4ad974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d238d139e41fae924c2e84d6b37f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647be60a153d336a756315d36d64b9fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863989b250d455ee00bdd5565f0162f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ac796ea2ac7e750d9fa5d2984dcd978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b5a13e1c8a30631f2882930cd073179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a8ebf4a95fda8097c1d263a970d3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ac08f1eb30ea398cf78634e38ac5a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88de8b10a75f8605069e7081e102a4482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598475bcbc88cea52168e0caeb4eb96483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02549db825db0aa42bf045bfcb821584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217cb3a2f673bbade4f4447e380c2d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242a11ec945877506731caadca6bb2486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffc39339bb6f0942bd80b228f8275987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3510268df3e84c965a3ecffb2014dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01254f23337f9cef669f4f15009635f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11d44520feee31851737d145b0208690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0a7f8cdfcdec096adbcfd3c035ea991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42539ab25d172795e0e369e753fe43792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6c56a80d0324c33a2743583ab4ac993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf742485b577a95d193abaebe58bf794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c720f6580125cf4710468be4b23531495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41558d3c1958d819a273f0813786af4996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469ed4052f35465a7956769bd30b19697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8514cce942ec0e58b91642cab8cb5ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e660bbd9e9a1bf8908767e8feca261e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c77b809b475a73ab3e6b22705609d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429d43b67239b4e96db570b1f539c20101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbd1e692db0e1937504afe6898421d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aac6267efc59480ca1fc2419b5ee1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6f2d44ea26e216ea766dbc8930394104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1bea6746e91988777767c2b402a81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2ebc3329cabddcde869a0193e56c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8262976fb919ac3e72999f45963c96a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd32932131424ffd33df773cbae9a32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981c078799a188334fd7407ac818875109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4d92e7520123c632b5ced3cf39a36110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe947a9630c241fafd09faff1e1c98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d319dc5adb7e3606d755c2ff34c29112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafd100764c451a9c2371902dde8a90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1d9989516edfc69084ec817975d8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676b20826e111364e1558364c8f687f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b6fd62720224f8b6f2337f45110cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af086fc6bfb663cafb5fb1825e562aba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63134c00c23539977523f9a71a9e307b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350bf873779f10b8a6fe2e03e85767c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bd0473707161190be963bd66e46c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff10d821ae2f1f2b7315f81865c57c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06c07af6c1f28a7b8f02d77449896d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c06231baa9a92def92a604b9599699123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1f364d690426d1bd5c743aefca422124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59127b4504b618cafc9b1d934412a8d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f6504031022c6a21d24ace4af689c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0487c7d163aef9c6c65668fb4475106127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290af8c6d37b32e1b9769f250bc51ea7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491f9e4e0e6ed9bae80e4834eb71f43129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590bc09f1e12fa552a75f8c01688f26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524db1790b860980285df3245f09772e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191935b1213922b7de0edfb15bf30dd4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c25f1dedbd9303487c26ed6628407133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6dd00b7c1dd3bebb53ac1c6f2f9f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3620e74858b0524db2a483c2d16ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa29687bf6a79f03b9f1ea86438068136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d94138cb7f9c6f946549b0087efb7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69b461ed95ebad91cce43ae422e71b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce9d24cb8a4c2e1664cc9a447faa6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb276887e0795b50f9a15db4581cda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0abbedf9702fcc36ae7d3fa7c0f7ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd343f16a69e8b9770ada0c4784dbe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cce34a5025787e24a81332a7b7043143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512af70050048773bb000638a317e888144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405272902d82e608a61e6ef6a3dfb5a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31247af2c08984c95172d7243fe86b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a32521bf450ee8ea5c798d97e6d5bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211b795cc989b7b9209546478b35809148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211654542fe02d3a1bb5326b488ab0f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cc383bce96d740fb33a3d8c8b79d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774ed21b688b2a246e566a4a6b7e22c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543065665f81b327c6a2bda8c3d04e0f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4af4638542c6cc1ca5fbe3e96e15cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf96e27c9d3b49aee3e243f81ac5b0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd8d6b54060b8a9a844c68b5327a77155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562353dad2311b2d6531a4f81db4931a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339d2fd340550058bc4d172c62ded17157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581fdf12e0aa11519911b0ac2433b18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cd09690637f970074d1b09f90b056159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb458f025c705025dfca75724643b59160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99fec7becb7d23c9c6066d5bcb9c3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0abaa5e7f021d7f05e851cc7b154a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1467c36907021b13c8c363a26b2f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbaf56a1d12bb4e51157f7c7761252164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9d3fab349ee7c792bb3e9fdeaff07165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c598ddce893036435445debb281bbf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0b2a7017e15d703b00202a0876b97167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922e7b865567824fc0e158a483df2d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c26e820b0e68b3e7cf41ece9ab2835169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71817457cfc8ec77a69ecdc34f6d50170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e11e406b0a6b1fd6aaf0db1d1b8213171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05ea94adbf9e20f71fe36f1c4d5740172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec69e1c2ecead29e55b49aaa68e1a87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890db20964e5fa24d578abed54dd553174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27823395412ecf3df76c98f8e1aa3c13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bb4e851a282062c7bf829d37f76dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605189967ac012597ba9134e7b7f472177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5489092e602c088c63f7f464f535a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3df6b4a2af435175b86200ac71ee3a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf421a08ad74919aaea2102edb8a97f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49839ab62185a89f69b6b1b0280e4a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db5d5f013e468271bc1818c9d69614182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af4b87b205391b2b3734c5934de558183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f57344d1182bcb0ca370999492844184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b4677d036d4ed3edd96baa3ca3150185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6642cbcee484f0a6c696caea36bc6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27f4817354383568413948fb96124b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1529a62a2a2f03fd72870bdb26f8b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1686db83936c7bad6620f83f0e03c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ef4c3c5cff1a99232c355613af3ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060490ebced47dfcbed60d273e6c98b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d08d9d146b84e29152506b47e790b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02a9b8b316341d062450d959047bb3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae3db7a213c9352659541f67cfa81f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670576a453e43a6f4d8c5c35b9b645d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0920734af303b051935ebad4a746fe6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd04c35b42b16203bfdabf7b146399197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb4cd3614c2f0ec287d0c6a51db933198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b87af55bee612b1b0d94afbae0f20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47c016dd88e6a0472470e59565a19b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa86b37f1372e845a4c3ce228e00837201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14273f3151b52775af71507b65c0c2c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b78161ec62420198fd45f0f8740f68203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df719595077be1f12284efb80dba2e63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069ef92ed89c890d0aed157bcbb1c34205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17679644b8b5214bdd44ef856359c853206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750eca77d31005a8655590c976b7a1d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b34a69e1b278c7508a6312d18a9169208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e06f51c4a84b6095b7313fafaa6ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd15041443825b7a2d8719d0303a6bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307120e22aadae2b01ec3ea771acdb9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180bac05adab68b9799023234d8bee7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047687e389b93ec49db7f8dda63856e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5f170ba5c94229997a57b9c6f52f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b108b149dbc61de6ddb6b0c835181e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7091d41d1cf086f1789dc84ff8431216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86814c4edbaa95ca1316f01ce8e23e09217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29555db5c1affdfc51d636c2789c5b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3286e5ce052584092ea4afac8ead494219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147bf359b6360c1be8808d1c01f05a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b1c8152fc1746b427ef7dcd71b2b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147f56b7e86633df13f5757b57f8efc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6db0e9ec232a6abcee36765152054c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210af574361ddee43e4d439872372d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267231675c18458ba7700c7cf405977c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7428ad7c46e50e3f44e9d22f1460b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cf70c061649b566a5bfd87c91ce05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08b1e1d82af320d178e5b629ddcb31228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cf65ce3c68e361eae74130c20944c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edba48a1553ead34597794c2ea761e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1488f7eb5a744238c8ef81295e23e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2005a215f8f7d974ee97faa0625aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef72f2355f4ed8f3d9e4d899dd62ff8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc491e5f3e80bac7525c139caaeee99234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4cf45b33d99cb618a82e53da6f39c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0de245fd817e5390390799d833825d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5311d374bc0a70ae5416bd41233f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc5f20c789f43dc644c761d765b806238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db674ef4c3a37619fbfdb80cbdb0cf0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861832eeb66a5601f50155e675b0cecf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adc329945eda2ac25bd2ce9dc83633241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a0263a0123d04763b14a1d69c4710242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687709e822565dc2b279f571f78c794d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da44805b91372402a70ede6d847aab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b393da64d2a75907c6649abc775559245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa02eb36276df2332a3ad292649ab2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d758ef34d1f29999244f85873401974247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27699749e7123613d6f092bd85978b54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b31404d2fd4b11e489a8bb67139a4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcd9ae99a83c01c2e3a92c07e36255250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b3034f25c3ad253b82371c72da627251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f101b9af2ddf6a1c4720de8f8bde5d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f92a8a01c410f7c8f6197dffb80764253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08aae37df5e03abe0b6efe5fe3c7b25254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a5e0b4fff43ea6df4c16372ab73f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82c5682233f39df5b1041f4fffd967256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7be17928959a864d6417e533ed68c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83bd11777250359e4099a38603905a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588b442a54dab0d1cc1fbdf1fa1df0d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41216242bf8f61156b833ebc098ec994260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc99bdb72629b4c8e4c310909c8a8c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf3b02661f3cc8c99345e9780f215b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32505f81f05efbc975f3795b2f76329263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085689a10f3af4b5639ea5b9f5aaaaa9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba663f206ad2d50aa55cda316fe8b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9827044f42e8363dbec51a12cbed16e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695221bd398acd55e2d5d9c7aad9d69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26279e0e6b005a236e80affdc5683c8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfba751a3dda3fe45288001eea18610269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96e4440c8e521e65f27971e3369372270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ff8ec1fde66853bd282b39beb0d4f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd11075df5e33723d4dc4d981378eb5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6a047df6685953fe8d1d7268d7484273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d7263635bc59c29fa78e2863498d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1d7239db87b43ae638ca621af1115275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f0d8be38581d5d54672498beb3e98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e25633115fd653c6a6db6fffb4a35b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc395b57af1f10e4ed1345040c9edc3d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83afc30ed7058b244e4cb6b82504337279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baac7bc3d39a2329d8ad33a4739bb70280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc2552c1ba20f7cb9504961faf3fdf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4194b64bb682d2f5c96d7be8a220ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46b15c3817cd1fae5e3e38cfbdd8b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec25ea1c9435167ee4899f151e6673284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643c107eb07aaf4c061371593514f05285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1ead7550f551f797b455faf17a5eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462dc6024e701f720959a8817bc54b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c6e9ccf43fb041e0fa6418d6ed1f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccce745fa2b499f176295b0a8a89e5a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f3c3ef18ef7c4535c65dbfb61c89f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d53ea676caae68c38d4a74adc6c0b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54bd53dc373b01df2a155c9639c0ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a4a20cb9b25c624e39b6f7aa05068293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340296523e6c84bd2c697e2188c76c95294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ab003b06cbcb738421c528bd76186295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b1183e4b60a2f3ebd20680fd31fa8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25eb74987ac625b9d3daaec2a4955e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddcc6111884398db13453162fcf062298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c957ebacbb71838177fcbd57fc7043299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988197d9c187b90a02d5f8321e1cb88300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b063eb483b4b063208e98dc0265b83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af540660768dce30d7ea86c8f2a71619302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357c2a17a862c3df5787a001b585711303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871bdf5043cbe1ec740503129bb1b38304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f170873ab3993997653487633fa9dfc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac445e2647b71472297fdeb58967d7af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271014e4e1c19309d98a9a4ba57d0a4e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0c685fccb4f44643147796709105b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf5114708c80e2f5bfe73602cb519f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9c67f11cf4f7ea3b80f8306f44be3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32db91f66e4ed459b8a0b8a489d514311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f050c892635b6a1de881e5a7b24dc9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef435576c038f2bc4e75e149a83acc31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4c1f692b11d1a1ec14a2664fae5ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb77eebf46fe989f8ae278916da90ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f4386d23b461609d244083d540ca7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f2b9b2d9a11fd2aa6f537e20a5183317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7c238a59057f69342e265951ff589318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13061c0313a47ebe3c0f6dd9cc8b24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83737c16ceb609a60e91f6d0caa5d5bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47300465acb13b9a687806612d6b45b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1201d2ca5ca262ecef08a262e346c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06a8c19080f9c1f7fd426e0260e009323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3203a04a489288ac19e06f78927be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a62130a3032e14a6c9218a6f4a2407325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2dc9c9d3fe4fd0cf28e66627a8140326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6210bbcd3bd0224b3f206422d785c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300788194aa264c02b0511b1bacbf1b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32eb5a9c23d2abdd0e21670cea7dcf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25262fb681c19efc19a4f67819833208330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c013d406bd68a1ebacbcf256fb59e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c5af997875410a55fbe80263aa3a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0aae3cd82c74b3b30d4819cb7638d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739eba0de7afedd5dee21867356c6465334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1618d7a167119ded6f3cdb42da951335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9965c8c4ed196231f2453b9a376bd6d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ce541e23c37240c9f00c8a89a5244337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f91b7e8ec13221fa27aec30996bc76338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304c619094b79ecb71400f7d8ff3808339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0b7e19dfbd10f75b860a228682b51340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce860138735da8e8bfeda4cfa3f9e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714f84408bdbcf048e2c0429b213d50342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d72c2e912c52247a36421fd7b5227f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98d02fee1500f546f08b69fba5632e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e7b92e7f4ccc7f4501af66333c59a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc880851f2d81471a85b7c989bb2e6d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba1a398eed334ca3cf498fb497a49f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12611bacc1868f121d53b5b49b85f3a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96fb4176d57b153c0602fbd5a9e55f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93867f8fe1d49c04d9a437a8b4f0d889350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b06b9c7bf136e27b3d19f06f443e8e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4009512752885787591aa7e96091c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff504102540147872757c61378e73e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9e777f65e7bdf0e8d2a61efd228e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f3b92befeb99d6f15fab0627d6bff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e845be8afdea1444e7f17ff836dd99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15532881e759511eda9bd14130fc73357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60e604f4b90a700e8df1baf5e9dbd8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca9909cc6027a2876ecac381131f88359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518d9a37763b7bece7217f6e87b4722360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302553211215c8d9fe50ab1aec15d09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3121460fa8cc5a63868ea5e41ba63362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b901a3b3cc887c5fac1efee00f50b7f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d69a6422cdb4e003310833a4ac6d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838708bc57bf5e38d8ca4719dc69df60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbca8c31b93ab08e3680daa1a9541eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eba32942bdee8257621e201a164b5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60f9b18aea36055c7d63c6f2952eb9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e34fdf0495e7e02b7cc43c755c3872369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0586ce1092909ff89cce4e71b4cb6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034074193d1bf7f3abd52498c31d5ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486e650fd874e6c7c309ae841e3591e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ab473af6b6d015a059879bb6944c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199c0828d7084e36ffae0d3da9664b0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c93154e99035a48c853bf9604e5c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbf2f5c6e0718e4618e969908f9e98376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80ecf504ed47559334b328a92dc6fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5f7608597b9dc349de421b571f956378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1931d28add4533b87cd978de00208c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6739cececb16844c6d548db73cc707f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941c58fa5d4eb0ba2d068d952c935d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b08226bbdc276be26ff3c00a47fda382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845db54d452de834da231853dc5e3d0b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b9f85c067d5b72ebf9df2de6ef1a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f9a6f481ff4fb1448957b644e2e44385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4ef0a72804e700f9a5074ab69ef70386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ad6230be74e3518f04b5a31a9c14a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6866b715a5caf9803c895be25bcb998388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2107805204c0c04245cea20be4822389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ec2b25ea036349c2a172f6ed7477a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf70c5c10691c729560b30c71cb7dc4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc23715e6c2df7cc7305cae2b71da2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe8590a2222593dd9903468917fb6c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dc21db5f76bd461187d4c78d7b9df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ee915fa7aa8fd08c9b80a7d8ce83c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4887e5ac05a541df59025acbbde205c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59cfaadd07203708f7f1457e6513c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628829109f149fc32a0d08e3566ad65e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a23f563f3f470e0325e5763fdc369399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b61cfcbb3123fa99a58885def716c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc31daf9ad46bd5d92c6eb546ff935401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fefc94c294de2a2ebb32e437ee81f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c9ebdc86593cc1747b289cbc926f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3d6e57a18869b835a642e11f845bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f837fc501b8b5770bea78422ec285b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8083cb805d6bc9bd9acdbc82bc1fc43406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f8a62ad110e5059d6d92cd4133951407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b877f3e5d8a86c79c26797521118266408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b03952cac3608d58fc7ad22fc46e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30783acaf09527e0b22fdea05e2f8f0a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdc5e0c2b3599f858fcf71cb3d51a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6358a2990c88445fc6417014da0b9e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60987075623e08420683b9ca3aba0d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb619dd09508792c463321e5c461b519414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ae441d0bccc80e0f2380be987fea5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ea93f8cc10dc80700d49a3e59628b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6eddeaebd3964431542100917fc012417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625bb5f732a8601d310e1523205820b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e53b0adf55c11bc2e25c64d138f1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad4277618551edc6f34760f3eba397420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95078db4fe199f03e2cbd9391f15ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b2bee3db1a69dadf021a8940fd3da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c27345feb53306d552907dbd53acf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcf0803132281738251fdcc9c8f2e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59aed0e4707b498282310a1aeb62272425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734149686a9cbd97441fea9c1d79fec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7f59a64b5a0b300bf4bf2626daf23427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df3030783fe04e92bc2d5fd24b9a3e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bcaaa7e4e2eae7a4275d0c09d6b37429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82770df578ef2796458ee5d264e0f93d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ab9005e276ada1520414398279dd4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49167f59e12aea216f8acd99fcc41760432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffef2fa90839fe105e0f1d37830af0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26ef28a64e893916f6bf970cd8bca9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac439a6bc569798d1f047b9b5a9ea3b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d630d2b2251de6f249fd6ccdff861436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be46f90d2b991c6338fc11b4b7ea80437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad339550cd3699c6c5c74e21317a6a9a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a921a2ef3fbc8748f93202c0c0f03439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d033593d3ffb65831011ab9790b4d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b24f87c555cf0fe0485ae9f425af5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a1921f568a3af384bf46c22f0c3fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a828c03d3963c11f78daa5f90e2fd04443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9daa5e4e2efbcbc37f0e54ac5cf688444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee783d9b33549b902cf3424428daf676445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08efa2aa96fa4e8e733ebe7c4ea54d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6664ccb82ed3238f5c972b12ad8fa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a56a0af92b60a5ceedcf5340700431448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58838ae3bb94ee8a45294e0e2ec8544449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55494fedfff50d8348566315638bb208450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a84a7c23b584de0de7864a5026e02451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961b6f29b7f6ab67793fc42e4d86358452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99022a90485ceb32a61d8c7b487feb3b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20089de1e94e73e05b28a07af4f6492b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9ff6b1a7bdf12bf4db4106802b8f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74effe10500fae29d263e67efa08f9f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a8a7b5d80dac511246a568ba8a83a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8219bab97bede5ff995a8341fb4a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23ae785ceb5c7b04c47a6b90c46aa2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afd8ce39f125c0e27279c347fb1f6e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836012afb9a8a9d0fcc2ad7e48eb014461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b58cb09b6719c2420040f13d2a9236462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005a3539baf9138111d03a7ceecf936463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6f1cbd8a4a89e0afbda229ddf9042464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989a4462dbcc22941ff1742a2e0b1c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843828db6a2ea89ea8cc65f58cd1550466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6dd169d09ed2a1332c4d7b5b4e60c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4583d32507abcf53be07687824f77468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b23950649985fbd3265b834e9cbd91469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71727657119a2dd61f75bbb474c650a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17682094a55bc997da5115556c81f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64637b255d928724ecb0e66adc48ce8c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feca6bc0d8b4ce9e3d39e790d798218473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d3b2ff4fbfade623f1d5a7bb572fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74780256dd427b9d4dc795bf47e0a0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7eede7ef671dfa0d005ac722856763476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29d1469c7d38f5d6dccdefc6403466477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2a30dd046ccd1a57fc73044f2d5e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850880fc075e4720bd3688b99d4f5a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f7b2ad9c8021793ca15d942efe9c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab64454905b1ead43e740f03fb944f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad404a5c9c55a6f541aa77f4861511482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d5b58ea93d7a93af62a63bf7a580f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb02d341b6bd869d3f7738e81367ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ad0f3e2b168f46a87600d9daa1547485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacd92b494b79cc886eb619d73e45cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69231e1a11383f59c2400d8695ddf26487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4febf7f1b16cd3737cf4f16aea7df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066870c4348a0ba89aa80c1a9abc0737489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026d5ce257a5b8d6b45489f559648b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5cccb0e82308a2d158d65c7933b20491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36570b1c8b8e0e5d2c8eeea3eb6f8011492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2ca6c32d3c892c331648b87a5d227493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff59253649dca562df613cf36790f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f944b5e9914e1c9d48dd694d6cc89495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21619174547ef078557ee4763b3c933496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90760f77abc859d2c715da373342ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a82ed9292f51dd7779f298146bafb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbedcd623bbba82cfbc2ce0f692e42499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e718736678be05be4cabc6d20694c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae290d551df3b048de2375e2084984e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a68d8daaec34303938312a692d898502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b82599ccce0a9f665042fafb05af67503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306c1ebc88944c9edd0474de7c9ea7d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5e0e474408dc6cfd26ce369a6f1dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a0d9f01d7dbf794e364120daefd39506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246de3cf380e9e44b1359ac8d4b2a9d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502bc396424411bd8df09d9ca2eeca4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d807c70be3ae0763fd7c87f3a923b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6445498321212c31987bf171137c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921aa03a695ea67d446f1f074f6158ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84823accf15f34bd11a6e74df483648512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fead8892586e155c8db44ec7b56ebbb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf83adfba235ff53d4f0f5af3fddb4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d749fc4c27d84a41e0a0d0bc5a1a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bf5c2a49155bf4d6a0546b1c9d91e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393bbe85546f8bae1bf31dd255c2c82517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c45a14325fdf7feee983ec6da3b4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a59e5e2d7f3f7a52464d2158e981a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976326c320248a22a28466ff1ebb3e55520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb9124d4b988883459be70830174c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8acc560c1e64c337fee4ea8f66a703522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b71110b4459d9599e4914a9157c43523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b498ef908b267815d6587b1159fa1b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ead0034a32ce80eb45e8f0a9444ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e39addef082dbaa057cf7485b75474526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782138777801df34db951df99ad88bc9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925841988dbd5a996bb98f3fad7c00e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb854bace5bbea93ce1262f92b3da87b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0847bfb8b7f1fd059e68364c84f0ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3d01b34cd1d1d28578e4bc4fdca2f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2a32ab2ab3504a3486545849d75a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f8478729dea770e75989ddd0016c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c022e1448d4c38939a67ab0307bfc9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c61b8b9cf5a9aea9b5688db22ef2b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a37746633eb51871d9760e71c482e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8b4ecc56161eb712d0af87b28779e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88630210d55ab0b74f48961c1ba921e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a5b583646de969622cbe7d3dfd739539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cfa0294922c70cd320850b5ac3536540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e2919830df755d28315ddde046588541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5e0677f08a1f9bc4ea670e65dc610542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b59e2a3f1c3cfe57f04ad2347a515543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f178dfb611ab199c952f80afa8af82544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4d56f26a94d403ec2ae67d33f91d9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cfb681b29dc25dbccc028c86dc383546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de692382578968d21aaab5b2ffb6b1e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7c28e60913c85ee8b0f6cb53fa11c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89502395eb468838314f28d206574c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0942061597c43e81763b51d25776d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fab3a0a29cce8c124c1f3d27730349551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809a3fc4021334102aac4a52f0e6da1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b626f8f551868f5d0c21ab7681380d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f27960355e3fbbca2022512f326cd4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14caad5706d42c573a2b8f76353c54555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cbeaa63e267c2f573a49d9f0e5ea3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87272023c270c1b75bb78db9fd7c3958557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e3682fd86d680727e1d5bc804d2ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf03bbc284167b2a040c523933657d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4da61f4a4c0b4aab506a6f1441baf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a8d59f369dc01ed6d5d8e531637c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6ae2c195012ffd5ab13793a6a8b97562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124cba297b0a66c17263d281c7689d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0ee3e84815632eb04eb3880229d99564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d99bc6cb77df5174094959359af48f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a6b19e7d72e148de8cb359b154588566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b001381cdab0a63b960152a84b195d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6c4fa88c8a1148f430d48e6aa1077568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c52f9e0247e31b959227676127b349569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f5de5bbf754647ad678367b7d5941570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0840aed07443d77546af7a6c0c100571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc97a0e25614707025563160a6b5bff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ee3dacc944eb5ff2c62ee600a8da1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a48b2c999311f0e13fb886ac24f2a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecb73ce6f18f23eda154a5ab0896ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b984976d7433d693d305f861a399a88576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29954ff0b2cca13577656ba6cecf676577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c603a6969f79e544e383bfa94f637e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c6d9433a95635a3e070e115f3632a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688373eb82562e180fb54bbbb5d1980580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45210a520a9a0b809fb1a45d8e23ca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7ff8a4b44644cd720dc514851d98c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ce140f42c2b3acbff8ed0982a34f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff0f5be8374b4f9d55564ed03b2569584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ff0cf673cffdc3dc2c0d10775f012585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3d622cd47215dc221a65d172d7355586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d581a98de30e8161dde94aac14add587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01d1b6ed1b65de50a59a0abd3af768588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f862468c702c96b7b92503f45c75faf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae883755144836e1d340cad6e6929c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df0e57b45af92539a5f88d0c2f9ac9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22822894ce15259f275afa39d697bc2c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2532360afacbd1a025242bfc9099ca1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b7f18da988e4ab45bdcfcc2417065594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d422f70d69071d622d5445a313f8717595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d612ccb0a42ec9d4285b8257893660a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a26fa16006f3a08ef9adb2140e64b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716efb5fc26f5dd807862e755bdd19a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75760b007ad8e544c5e2d6f213d566f8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947fc67560b3c0d002194965d988036600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9f920e316fab9da39ca107be53726601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6429d80d67f601b20989df2072ae0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b8276d6d0229c6f39effbce41f111603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fce68b80cb43a5338a91bf40197c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09140d1d5bd5b96c326a902477e1bcc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2149f5b16c968c94c4a9594531614606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f6af5e0c1517803cc6b2141a53fcd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951479b335658d197095ab5c549e8c22608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efd5bdd436a78a7d467b3d09400a58609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1e8292f9c2400b5d07fe19d67d20e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc709bfad774634d905327a170ff80ce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c14e2349271021891e553155f0af74612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbb56d8a5fc04efefe8572dae25b21613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a687aecd4ffc6235f1e692db13c585614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75e594253409425c02cf8005d16e78615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909c9cb5c3518f8218be2aaaed17386616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eddfa125adeddb02d4ddb78f1373c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b0d5e2ef0b25578cf9efd86e0c3c9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c6faa74c1a09d0f6119430ddc8d15619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c06cc5dec9e5fc25106ff77ffbef8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbac956e4a9c1679b8dd4c450df1883621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc63592f2fbb28b5a2fbac8b7e94f7a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cec094062d2c6cbead86458b5a384623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8cd7280f5a4eeb00ca94adfe67513624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ad0208ec9e2dc7f595da51bc3c1fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa58715a5a23a1ae762bdc3a341c64a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c473c8db6dd0c2fb84228da683c47627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572c84530a09ae3085cfb3160225749628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6629467d2e57120ae7338faf7a5c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675be5fe289c3289e14ced190ee76f59630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24897e9becb159c408acb993ca4ef4b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea8df0c08b381e8eff2076dfbe2aeb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf4bc536cdc57f79494f6e625dc4a1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bc26890197f1821cc3d096ca00a79634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae5e77f7ff94542c8c9f97aeed59c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d3371b83005bdf36c71f9b1ff9da4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86183800fafb061ef01c2806a00cac05637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b714ef050ebd87cdfe653c4174710638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308883d6a19f075770d1c6c573915a74639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6cdce875d352427f9c65d72094858640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70ac695046771c8882e242683b5854641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14f99ffdee96fd9f24d7c383ca104f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de357ed452081633ec17845c360f7216643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62cb5cd104f38d75030a899cc7e0af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe159d8365d6d514be0377b19e77ef8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685527cf548cb7fc0922eab762feba5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef552fef1677e4915f6a4102b48d10647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a945f504ac867a48b9fec4864ee93b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74aa6d9b84112f651543f7c259ddc5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99bcc50ff2b34df20636b405024136650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6e0669431fe99e0e460a671b2662e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d39a3c16a1d92a7b59c469e6cfd644652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ccc0c19ce364e2a9c5e1f82314c26653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f987e020deab9480b028ec221497b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b24667becd2067053120a923f46e55655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaee48d092674e4f800ea1c896ae6b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e3c5e9fc66a76e3227286f6cf2b39657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05561938331787ded6741da9640a4644658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b062fbcd0db9b912b81a5965c3774d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec6d14099b8b13790e06d5d9253e74660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c91ccae3b73cdb56e8f504c8f452d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3a3c9a8e9bff5fd4f0be6faf58be3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1052eec64248062dee422ee55cc0f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835aadc546bccf278e1ba7ac40b4d7ff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d053f9f65bed2e693bd75c03e2a16665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d7a4e4e3b1273e28b112ad3ab0e24666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc823f55b66f1284de4b2f78374b9e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa22135424e14f01003e356f7d9eaf4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e26cff74c43be15d4e0692017e24c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ea31eb293847241353c9368ab0db4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17fb7b834556236404ad3c657c39fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06766aa207e6f216a4255676eab46a54672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826eec47e84b91685ef9217f6efc21d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afda2767dfa767f5cea5bcd32d764c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3a92f9d57b57878cc47e5235466f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d12069699e2a7e51ff37328b4ffbe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22823d2b4b9f042cf577172937ac1cc7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41117e93f6dc0230cf6aaa11152379678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc63e1764924c395cf3fb190e9d565679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9267f35f2447c2b3b4a02a18c7c5e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ff3f213d47c5faf0d18de13349ce1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70b4514b0e5d919567eee599d2a1e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7bca32fb9645c8533ce909b3dbdb3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972768e8f5742c9e54ee314c75b5cd7d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f330158a84d4e66ea9555e5f22420e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd010343e1e0c1a01047c35e2185794686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324671d8f15d78049d7f5e52e6ae8318687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9025d6c9fd40f985bcfd30032b7a69688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fedebab69eadd801039890a169023689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1299d52c68fe363d51da0bb6bb927690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35182df5e1bc886decf47634af317f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e985c147aa63b48e780868eecf045692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777eda7381057eed9f555198f96ad4a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533413389c68890d50f0b30b90c6484694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55a3a0df20be843472ec04d01fc45c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc49518ac768041145da381866f912696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe640c4b8d6ba36988c9b46d65cbb1e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afdbd7c6eeca9790ee05ce1aa6957c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ef56c12d6c321a35cf91595e599d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec63855da3365e6e950f749e7906f9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa960f32ee601764fec16ddda6f3d2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd256d0150a976ac594e9525352ab9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52717ea0fb7677f2e7ea8049b81124f9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f6422ae7f0deee53afb2d46c58511704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a4f56a2f9a159dfc156df12910ae3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a82b1c285083de8cc639e1a7e94039706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42da34748c675900a6e94090e6c4827707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35a3b27bf93c3149562322ccc60804708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dab547581f38404ec9648c4d6d059709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c979818106bca485a798229f95707710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa48a4dff44dc97eaede0c33035a4bc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cd11601cf2eee48df220f2b28682d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46ded08edaa3951bc84b5c64bb191a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8879fd8bf192f4a4db0d896505e7a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2439e6cf681b053f5ba160936a3c51715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8490412878b3ff546cbc4b1a695cb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabbf9ebb637f871bf769a2d1de9b22717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa12f2c57cfe6147060fe6f8965dcc8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96b49448f465b846848d086ce884f9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f33610546ec2e5af46f8e9dc8ba8d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1dc6726d2640c22a2253f557d28fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29418b68a2472033fe72d418bfaf163722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a58620443e79456d5cd4aea8af022b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfe4b7ff1e458236d201a950f40678724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c078a1bd15e74035e428482b9d015a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b75a8ab58dca9c2677979718cc08d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd0f67cda2182b30b74c6ed1f57c52727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61371dd770ae6611245194a6958c7d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20613d232d56f998a7ab7992f051ee99729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00941bf15378de7503fc5da4941cd37f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4413a9be6ff3e3efa974ee23293003731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e9109c86a59a758e7809eb1ce7c31732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c7e4ecaf14b3c1091b2de50ed125b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4557ddb986d1a2654fdd2c2f8b4eb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bc428553164f0a889fa3c83ea9087735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e7225307b663e9a43d3d836365095736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f589a7cf403eb2663e8a2d9101c2d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e515d9082665e25c9dd24833377426738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1a38ee0c38ef07ce963b173cf7189739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d1ad41583e63b34969b5276f29de8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff738f2df03180741f615dd7de6512b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828ade3dc83d30eab085875d96c453c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4675da6a884b7cfcfa7c362fb483e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b25c70fd939d014d647da0f36cd2d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e81b04431238e4e410841b52513757745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6690f7df8f35f34b8cd6395fc954b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33264f6bafc53733ca785cd255fce222747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17818df149ad41723793a4718973bf0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd060a67a097a20b64da0392b11590e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14255e25f5a6d996bfa019acab395b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad3725b0deaf5a4a164c04afbae59c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45539106f0ab9d004d7dd25509819e7a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d352d07e9e4fee781bb474c9660d8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe3651a295b128ba1e36e11fd151d3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc89c1581a52bab47227ea2425e1eb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29002f617c313b08aa5438f59b8d522d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e201f6b94728272fcfa2b63adf9f7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd01a70085e0053e4405e587422e923758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060e25ff56de1ea3268e9c14324d4a0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd48ca76809a199338f7d314fab117760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347a88674f52adb2d2dd3e0289b34ba761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057cb43ec9d30ea3d5a0702d7c60313762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52900dc2910204c081101940175b9383763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80f28394eb489e9508121ac5cb13ba764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed15217782e16afb39ce752a83c7e5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5b3d99b626f00bc56632ed0f9d33f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6587b681a10ee81afb922dc1fdf98b4767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>