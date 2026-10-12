--- v0 (2026-08-21)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3e250395a098fabc7169ec95281451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269a6edba9dadb56226a8f10a97eded2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa50b66fa6963ac719839f85c617b1e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd307fdd5d149d5d9c09c0dd7f1f33c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fe1525f3e5b4d5a1a577f0153bca95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f40eb7ab6c216b02858959f45979586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3256c9a2d6d003481d21270e3a9307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b42e21870d8acdec19087a00f6b6498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c0e9ce2f0028227563cb5e29627a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dc4050368625ece5c3dba67d3561710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a2e3de81729a3708f672333181ddf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244918946fe09880d9c553fb0b2c1cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284597d5e16366dd81d2666aff7cd3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214b3e0ec277f11c3e26e736dedb8c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dbb4cc3ec40e28e918d0683f4e56e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3445e54088f9e09770c58fe906644716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0f534ff69fe36488b3849ed9a187a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df557aa095e3436d4b5e59958e12b5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03054b861db580e54d481c42a41d39519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710973adadc7e5623814d0d09893fe0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d248616e1b37ccf568b5bf4c26ab321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3dfe92f9e5e543a022bb9740786c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ea22a06dc8d4bbbec56eb6c52c7e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337638a44b2ef668bf1d9f5d463d216524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d642e62ef5cf819dfaf1154307ad5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0410151c09bf6e1bbd6c7fa99325c0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195291947de289d7e70e6a71da503c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b74e8b5a8a80fff47a9b83b48368e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0579035b03bf96f90e563a64eaacb2129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53a4bd65130e427981e2b5cd24189530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f6a42835fe943ce4da9e9734a83d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e157acaa5b41b2dd07a0a50755fc2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d65adb5b8f2a7a19d8d4b6547fa93b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de50acad95eb8b4de6a52ebc00a72934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438fbcea0aaf9e155bb09f34607f5f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88aa69871710405cc8469570261897736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0d887c1269686d7ed073d718100ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28136fed51429b170719e852e8c1cc8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff84ad74c8cb67b844c8fe7f553ae539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3702860d24e7fb4d3ded55b48bbeb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207837eb8676eec09e8c24328ca160cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa529110b875a7d7c3c47665449ed142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c26132055b669ab0be29e95bafc8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e8b4e5b15fe3a2fcf79bd7183d48444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35166be9115262ce839bd4a2482c5fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c58536f93c94389118e8a03258ffc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ddbf90671d4eb0749b0bde4bd90ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7346d5da6a3f7101ffc3a7745c23f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8828c2cf4419b1f15e08a353ed94aca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b870b6145e440ae9b095a5b31dc487b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857cd3dbdba32fa1b91a5c6b216bfbd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fc9fef7421adde5abe1dc2852c79c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58695547c12d53bb54d304d47c151b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac81ea6c40d8714d5f6bda7584311b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c92e0f210cbefc5660aa6b360418d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a175e618a5bd245efcf9026d1beb556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d9b564342752386a4573641436cf057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ca9db184e3dc565e2fd8ab72bd35058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0897ff99271c4a43083713f312ad359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371e045018e9907bf2585097d5c0c1c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de515cd632ef0cec1f407f601cab00c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b3904052e0c5ba28af8dad4a2332b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4491c8c8673dca0bb75baf257ed1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9939ea24ef1b630a04eacfb0659b0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4af45c275972ecc59fc0ea83dd068265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f51420bd2dbc51eb1007a5a6d1fc1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790a0296151a2a87f5290e4e5e07d8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126d7415c6325cc02a7528fceabe96e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d526f16fba2f371736bf11fb54331e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132795d921344c2f06f6e2e61ac97ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341543401cf384af2c72c90cf6c6400271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641abf0c2a34fe3300b3835160e41c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18b9f6daa946393d54e3fac2c743cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2e8031fe0fb0e0aa2274dcbb0308574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650887fd2f0b1758d2f5039851e086775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d44ab1ac985b37d9f07c61034e482776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910fb955b9543c935c795978280fcee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18504f160bf7db54c54ff4992110f4078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c623e057fc055c0cb12a85be3c5abe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b8a4efb95945e8cf7e522f10b84ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52d486a6f4d0dad2155b27c69f70ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e8d95a87d4d7a39135abb9637e2ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1193ac325df4f4cea053e5e93f852b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d186971765f50da96a95dffc6e8e5bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f118615f4a0f2dfa451bcecd53fe6585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6356943d7c52e3138317f01851e6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054a231ba617dd4779b775ac3e91bca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb48b33a03f61e1e3c6c7894e002b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9543ef698d295d8fef4cc8423a7178289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f8cc56cc6cd8723c4137790a42d6b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d98430e4e988e271bdff5d59a1da9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6757770a89a5b0decb9b23284b5a19892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a81825f77effaef20cad1101ad2eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d044ccac206f6492645e29fc191ce2a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b21245242ea4cfe9984bcac499c3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17748fb10bd376feeaf0d4876ea8223696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb54476e32d046ba13a93fd50d7cc5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dc4e873504bbb76deef4558d1092798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8370f261daa254cbf8a46ad3bb40599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858d6c31f65c00538c61dae9b478305100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c092f43b12be87fdd74c81c9d4d43b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258f6e6376e15a9f479e60407ca26a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403380798c805fffa7d5eec778c6166b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e51a1e48259e2340010911061c864104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb962b028f76b2b18ebcf68daaf2f201105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b12d32166c2f3c6c66255059e1f30c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3021c065a9ba2cfbd0c73a664e7b0da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f45b25a495bb49b6a1167fd6c0a96d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829764471ee910bd0f0f8450992a127109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d4e26b5df3f036552b0eebd042723110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6957ffe1909bfc735cca4f2cfb695111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71cfd63c1223ab0dc5aa758f0eb3a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18beeaa4443a00d8955b05dd60952ce1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f469f27875c2a1a5d8361f6df866601114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5605eea95eb79c77719b353c4ce05115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21009d335910ecff64446e9d141379e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7079169cabf5265f636b3e96ab59f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664cdffe67c426a53abdcbf0a3c39b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f561892070c8782122d37353134d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7e1ad384075b352b9c5abdd90ff59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ab4fbfe022efa781fa38b11901df7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3176bb46a17cf2bdc2057974e97d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affcaa8ba101b847f8457a28a48f7ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3663ad4f3dcc854d9749aafaba98e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4cce4ed7c47e74bca367b68e30c63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28f7412bc758ccf3d3deba611ccb1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f2f075767667cc8e24af78da8826f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a0f959828e7fb5697818f8417ff12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fe0a19780249f7d813e08ca899085129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2e015f1b4a20883d96e1af9091b15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7cd526362ba113f4a26914b6eb325131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d64323fcfc82d8ce792655aed6859132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8fdcfab81e2e1682627c8e382ee61133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f393ac41c409ef5b4bd3b0e9f1f2182134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971009cf26521b4b00a6fb94fd06e01135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447723ad090e1ab835b390e6019d8f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4a6887441e80639dc00523a571fa1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846576bb6bcd961a75285cc94b15d30b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a4ff2ece9e9c41fe0c081541f85f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdfdce8fb2673971f3a5c5d1015572140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b8c3a088dcb4a5f4cb870dda55d7a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c21dfc72fa382a63417c2c01bda13e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb390b3aa1c5a5bedcf5aa6dc6a629143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca245989a2f9026225543d292dd144d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cd6dd704fe5b20e0cc654065f325e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8170dab0dfa5aab09b87d0f0ee957d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a9da6afd762cd444e86fe3aa8f29e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fe6b34143613dd35b2495f138bc71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71caeca5bc92eda1aaed84bce201f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fe0f6af8126f7f58889a2f13f9d22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85e1ce0432a9a9cb0ce71a3b0b2dab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ff857f6f88b0c4ceb7f78646be4d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d7b0fdaa1aa5266ba0f6a20890f12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531becbe94b1bcf7e355fbca6efac7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd9781add23ad50d25e0534cd8fb48155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19490dd8da37c9c9b084a309939a136a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cca52854d3e16018633fc5e0e2629a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6364322c111efd8fcccd2b0060085158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb57fd18d5b5f1a0a8343ff7e57649159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6c38204b97c108e052c09398d07d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce6e9f8071030aee9be6091a9a4bab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e143a02afedea2fc75f34b8f85ff1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93dc9cd7d77a8a5fdb710649790344c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf571d6c53c9301ed6a7ee951f08b2f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca419560b3ff21ea559a9cefa2faaeb1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc0615e67a056a8fba4eb45cd00c67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b374ddb8ed38075860f3f9836a2fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdb9f9dbaa52c97387a937d5333b1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f034a804cde2a8546e92aa7afe02e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d23780858f1f62bf7ceb7e83b64bdb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce94d6bfce5fa5bcb81fcb77f3fa9e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3aeddd9877695e6886d6120ede037172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89b192ed7b636131f484e8f633d326173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4c1362306929851b0f67db85d87f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09c26b29862ca09180798686cbfdfb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7835c595f87f8fa09f21b6502108bae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccb5977b6aa57b97fa5f39229a9147177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19150d260821e9dc593d35b5541792b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78b0d6c17bdf5501e74ddc3776bd5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8073b72949de1b4e449446398423b1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127456473a0849980a9d8504f596380181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c1209c535a2825b5ce44ad6210e46182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12ad95f9dfb58c75df98f569775341183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7862173620b1917277b59fe1cc2471e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10940b42efbf4af2da21b90223064f34185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6a7e199510f3dbaa150cd9e526801186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125feaad25b86cec89e44b23bfd09d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7c41e85b6e54c2e8f3f5d37bcae8f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba69fefadf03cdef21dcfc00ff00c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd621d38cd75a9e80f75df080070a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460053d1c0e453e2cf33f85e0fa20e8a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af6d339518420513298a34505282a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79977fe2604909fcc7cd3bde3da6e857193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf17516496eb23449870dcb90f85bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a08f2039bde5a792c222e0fbb23fbd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbb8e6ef10f0f4aa41378761720664196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16930886a85d042e1498ccc8206bd78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edd1bed9e1751db5cf2896066026d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e39a369702ba1f17f3b91b4e1ee58199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb578b30ca3b20b7969d2fb41502312200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47521283e50a21fc9cd8e65f4c4471201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847530b1ffe609ffa7608a8c91bdd0f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63966c86b334c51b44a439e5d84cf5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78300fe864d16a7d62d527a5e54892b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac831b5c62a1ec8c65afe9d20ab49f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992e8a0c73f9e8aa780b33d3428c853206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c948b57aeae10acad47d39e2491bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24635ef40c134b2c4a6af739db7f0835208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0747951a5e7565e83600ed3cd2390d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef3ad0f984a267998bd995b40c65b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9c204f71e2f193a0254e7f94e0dac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41dc93cfa7159c2e3cea3d92da208b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7e68221b467d13df0b88281e6b03c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98318eeee33e2813bc41df9ff5687a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1055370999a0c2f9ecd282b6365d54215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940fe784c0fa4b795859c6cd8758255216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d48462ceb5a298fc7d489f3936945217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de8d96499127ea2cb41e332118ea5a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946194227e2be55a690ecbef4bb3a89a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114aefc166da3085735ba5b00ce6f8bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfbe244f1b30eb584cc6ff0c8d086f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bf2f405a7291dc3c28d9f4e68d934222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b644ceb48a32c1b84bee95ddcd3e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1a91c6d79512dc8cceb16ae19e606224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a6762f0a19661907cbf46b116f547225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72353ed7fa8c8a82cbb6a68cc7c8e765226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d1d072231d7947d658b90930817b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f62e32a6f0e1fda6d0dbd5a843e0e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a34dc98ae4aa41064f1dd064130c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144383100ac73d2d36c2a4b5cfec1144230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372273b9f772dc5986051ce2ae2ab72c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2175891f7328943ba156244b37e11a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564efbcb0d6d30b883ddf48f65efdc0f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db97a3133929aa9e9743ea50ed706a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc1fd5f83c9ef23111d5d1a5f9b3b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740b68fe436571543480918b7cfe0d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cac9febe863da2995590874a013e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12de66f02a7c8df8b38bcdf4ebea4a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19ed63cd60d6b3825b81cc74862354239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d825cf81064246e13cd3b48d9cf0581240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27131a9f2b06305aaa7b52919af988241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edf13bfdd36e70aa91f619925aae70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc279bfffb8af57a95d99bbcd52011243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e8a3a7379abe8f3501b49d8d8a59e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318eed2cb80505c184b2c3a723a385d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942897059a3b47344a81d9678514361246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf2aff85084016d9ef7c14ce052dea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a9e216f226c37814655687bc66ab0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9ae3d619241b3cd97f718507baa8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e154f6dde09b1893d0145ba6862e3b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522ba56b517a5d9eb2013614e560927251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf232c3789495b61dbc653faf0ecf2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b4f2c9fc2897200ce65abb7c970dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562cd22f601f4789f14a3950b219a59254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebc5aec691084ae7c2839241e88088255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a3e12f960534b81db7882d86e46cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80765d1b46ba9a54e572e838790e65a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d7b14560a2152a4299f6874360b69258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b690ab34efa93531020fa8c04dccc72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22331e822730f93338fefc687307e0d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c83a84e33ed8b71a7b429642839e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f840bd909001660875d718297fa05262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a37033d0d0a8009bba4771a5bea104263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b44e7bbfa7d38d49f4314422ab2ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4fd80b6f843d13b29686ff7fd79b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1168db7ba305aa174b45ca24e20f52266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098127dccdc4c202c2ad9c01e2c7c435267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b693a5b8a169e3440ac6947e367c30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daaa5cee0790b6931210e28958709d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7e1c116b205f457f3b292a17a7de7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7029db7325db3b759fd8362cb7e118271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbbb760464cc2b651060b60b0ee637272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1bbcb8c6f2141a8a93cf1d1954742273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa781233b6610cffcb066992242058274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be747bfe1af44cbeb08384291a00581275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e21dff2125b1504d8c459f60b7bd77276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d1e7f4a31184ba90877901780dba4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790d2358de53faff06c2ad8279b6626278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c18b9fdb3bfe281b1cf1ab5f84382279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03e67395d1fa5e516c402591919908280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f1d1e6686eb12a8b21c8c76f93497281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5da40e7e186369a22846b1e7e84ab2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183963c645b47264c32a89df39e708d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2af4b1aa374160348d9798e55d5d15284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8365f5c860f0b91ad0f206283eb7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163e158f85160b70d19c31d1e02e1ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd598c93a1a67db5f2657036c311dbf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25ad10b712860a215e2fec199eb61e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fd602fccba62d65c1203bde9f47f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be6e325ccdd4b0ddb5283059c47b92290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2929c3218acf88dc7e394a18e9a6e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b528b7a50baeabca3af7f5230eea51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc9e6877e4e49adb2bf4ab4b9f0085293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59184b666d16353627814b6590eaf227294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697155143f335f011671470fe674e75295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75ec1ab6ae363b7b62169b504ee2ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce5ace4dc76f5116cd25a64ee2c4de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d559b6462ea5f1b5b27973c642b29298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cc578020d1f9c1e82bc50eaa37b8e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860fd8401033e634cab977c1e46d0b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6437cd20ff53efcd0b27fe6f17693e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069bb3fd6dbda36dec870a83f487391302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4e7fb87d0351298ae6ff021fdeef8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619623e57e22a0175250f989cb67b2fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd54e80ef5fbf1a3873b54e9fd9ec6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b87a883093e56b1fdaccc8627fda2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9794196b61f1a8b8d194a41c33440307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cb2338fc7d03b4fd2c94726eb45e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6da24a4c50402e8795b7156f6a9f36309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0695dcf80255b22f71baf202a0beb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdacc232b9eb87d62cc86f982669ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7ef8fa8377a2b15dfa6345dbf86a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca167de2893bc22412a8a77e04cc7f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0a817887d92eeb6fe5a13af43cfad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d411e79dd1a111b8c26e1a4d0dedece315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a947999ac741cd8035e9dc20ec51f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b062be45312b1594d8bad582fd6735317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b799343614e4eab06d9914e46b2db54318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc9e9b6f70176ad64ba4e6c6bad83d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571c980518039aa2b50ed6a04f2fc28320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017fe6d855106e65a582bb16cf64c87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2591af3ae4b777f50bc5e441d4e5ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6fa631442e35daa09cb0cb166db25323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12532e08e413a68a0245b39465617030324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b691495c606b918ae1398422ba18e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ed3968930e224f3ac8babfdc278c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f3b96259b9d3fa030c991ed40f127327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a7ef718ac3c33a614b4112784c5aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f582434cc85560b22f5683f0504c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa57ffc49380e02ea5b452ead3f88d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fd4e82d54d92a0866cd9f54994396331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3af95286f0aae1da094f814220f31a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f0215a8ae00edd807f0b376ae68ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1367ec43eb0cd9e72963799da45143334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2431fa0a2f04851e8698cec25eeac3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25372628e55ad0362390c5ed5e3c0499336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bba1afc4f7cf1b189f2681192d99e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d271ea0895d75e0bd083a3b057fe7b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dd8320bffe290a1289defc7886d38339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f97bfc3bb028b8a97d87b2443af00340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e72979a89d27c5c2ef75b4282329e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b5c4787159257edaf1bf42515821d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a2d1560e9401ff5fb2534a776b05b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc2241b7296c90ae3d3c739560efef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ced7e991be2fc671780095918dfb84345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810711c2e1ca1b3a988264d6bcdccb4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dadf8abdeffcfa4d8d05cd7ffc2174347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d55e285fe46ed5b3278d0603a404cf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419591001672e5bee665221b55a6ff2d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e06a58c84caafadfe5cb40d8b2565350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb1c0b2150306af64531241007ed57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e043280bf053323e062e366e9ad1b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e035d130888201140f98c610361b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f334753a3fc0f248b991a424f4f0cec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20cc6a2bb30c45bbfa6660eceed454355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2186f37d0399762a7b996bed32c0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877644b11c903051282f26454e56233357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc057494b16d18a80b56ed7f46d72a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c63b0a6f7db36318eaf260a45a995359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229c8d2f96c2e3df5540f0c6540e755360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd7c29e3b026acc56a8b1c594fce7b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6798e61d780031fb1852763a640d62362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4f6819b2c3c7331e54fe69b804b4b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776d1206dd56d367545943b3c635f49364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43559f213f6543eeaaca30e6866e46a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7eebb9c99a75943c9467855001b58a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602586fb35d04031a76b78d95f0557b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cea758ea20efac2b266fcd40ac437f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c2790a622d92f7a8ab8b49ce936b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6d4b53032a0607e49f902e0bc5cbe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa3dd7c4452c8d03d20384af19e202371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea480ef252680cb6c9b1f2088d2394372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad701b184ce2da9e3a53f416c16199373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5872e79279dbacb68e0e5d9e014bdc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7ed4306fb88c599fc8cda77017c8a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554be10e01d60d79e362490ba7651d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc45d048984f492b3e269d4983d3d20377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f47159c79fa2d2df8036604f6ac14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de92c91b4e78f6ee02774098080d4ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84272cc50a251e85276de6d13db1ca8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be28f36ba36c15a8fe0775f017175aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c4d11ca8924567cb7c5721012cf41382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e88117f39f27b3617762d58f0bb33383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd03df587734163e959f595893e944384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194634b26dd660c1043e4ccaa17e82a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb567373f72bb44cf414ee41b866ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f7b9821cae41eaf7a7fa465700886387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d4b184b98f9f6d1f8eb348c27d56c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba05e002a09e965f234f85a0fd9bf28389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d719964cf0cec68ef4651b6ae97bef6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50e869287cd957ac1e91bdfba5096f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d58748942eababdd6bede70dc38479392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc98a71412529eb4f76100d27c769c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280ac9d5aa96ff4733f847555fba565394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac7942e4f3cd2b1fd80ad5561d22d7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265417d86a66eaff88292adc836fcf3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a3bf7a7f458fd9dff102326bc5199397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d53206c683a5bbf571c98e4b9ebff7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebd2ab2daef76aa896c5a45e86c198399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1add65200846641ac71af2deb7d3d95400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5385eac9eeb3adfca93bdb901182df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775ebdc4fed7a52887f0d304a29ffa8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e44a3ad41159b40de63c1c93c62e90403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b57e5f51bacd7088e42eee28cf2ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea644143b71c6c78876d1f0095452aa4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60bd86b2e5d8a9e4384dabdb082f3d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155c1b363699e5ca06e5938cd19c899407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b644e8faa02e03cbf7054665f7e17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd7120a2ded1bb3a399fc6fce82c89409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54395afa9214811f8a9e8faaabdbfcfb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dc643e4e4e8b5bc6c2ebffd99bd84411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15b59055aae9c017d4e723abb7c969412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf7ed28bb7fa77bf84c75adfbde396413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390df29c2f401e025d6e73d62064b93d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8feaa821bb6c8af43d8e30f7fca5d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d343b31c5b06ea349414e23b6db6583416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa80b2b2ce1bf72350ff7064abddb88417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294f8956a6bbce7dad2e9c3d029dbba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c5634cafd9a38ac0c907d5dcd90e4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318b54d534decd1ced70ec1ce4c35ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b9a24b3a056123d667cf6f06e1d1f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6245336c6414fc1dcd949b73d0389422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b57b2d2e7e9aec2565c461cc562104423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b26c3cb5e0b5a3fd4fcd18329c336424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91482d6aa410de64cfedd8b73185e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d227957ab47edf1d81ff59d5e6f37426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04905f70c2b2a4835dc0d8205d9183a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3609a7533374b58c77f3850a4ae883428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6542616214bf10073e14444fe10ce5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09a11b030a354ec55ce2e8f8d088d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a533f57eb485f51256f24fadc60e32431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e65f76b851c16fa4932338bcda995432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839eec6308265d347e8f428888da62d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d2229a7840f95394d1ab7cce5f620434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0772bdb0365c2d2267e236d4f0b41435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a151bbeffb79591e02cfea0dd8a1c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377547f6e003e7f015bdbe86767490f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d541d314110e5133e3fc539a8ad146438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fcc3590a4c46f3139bded7fd310a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e1db028b2c7c165aa8a02fe4503ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c336760179451bc9abb420faccdb9d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fb1b9134ece6fb0df21c5facc9f67442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a8c0e13847fd6e4341ffa393bda8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f141f89492513236548190552c5fb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f967f954fbe7a01b95a2008335e8b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87d8778fc63d09b9b3ecc0457aaa08446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c2e601261247d1cbb5a1fae2ced93447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5736318046a6b41b0da841e842367f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5794fbbe6e34a6e815327f6b05321d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38a209fefa80ad97afc9aa5c56900f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0c0e1faa8432495d83ff12ab00f10451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b130c611acfed2dd256df72d060d7d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2ced65b180576b56d751fd143861c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8509682d3a09da6f7cb47c48cb89e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d68e605cf1cdf647218543a366aa0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ed345ffddbf54d8e708b194687c9b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1dc86c76e3e43853466b7bb61369a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad078c312a80c66366b8ac8d14b433b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e7d024a7f375c33bcce8136e8518e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ad498423fc2a371af43898dab06a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dccea7620e702811f488faa7b6a996461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40634c4a64a7e0d96d6605bd8cb6e7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f680b308863b7d1f543902bc1152dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549e3d1d559fdbffbe311ed39346897464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f304a905b6da8ff456e922e4eb91f0e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf531d69d91f75ce9617dac782adac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92c171b012356bcfb80cc6cb4178d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e48b5acf79b9359c19b649adc5d4e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89e47ae3bc0ab03bcf646c51fed9b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69274f687c254556e33869bc87d83bdf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18b4c98ef3a1f9e9c3ca4c963bdc96471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6cf0f9d6e0d05554249dbdfba60b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326519dc1fe5840f25fb39677a3b8a05473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab49a2ca8bc3c382423de6eb1d615cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a138adba528b3f2b87a6bdd91559e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae984c7554adfc2d94153b29aea3f8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5706a69df1b62abf221c31926caa5b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d5186fe2c4f346daf3659d0bf2012478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a4b9605fab7182d90383390961a3d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37620384a9507876479ebd967144f2f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f95bcf821a82e9f8f43929e58928e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba234d8e1e951bb7d54b638390e965482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddab8c04e7bf3229895b5932847b5f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af50811308a0f7aaeb90cd83508a1f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cd57686878ec0f6243c9e7aba9c66485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522938a0f278b7fbbff0af07c06ef699486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace1f95da19bbef1d361c6bbdd89759487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df166274084ca5fc63d0c4815fe35d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564955df737157919e3b1253febd6f6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21327bbb5664c59178313ebcfbde4d80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cbfe638f90254d64824a69a1f41bd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff05571ae1e35adf15c73f5b4d680f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8313d2c9495b451be62b83c56875af493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a531ed54c7eceb2dcc30f5a4a797c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f40ac5bd9adfb7f6b3dac14814383495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892aab04576c89a9cb0d42b44d4262b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebf34e215226f9b643b7d7d68e1f58497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314451101e18aa0fa9daa30605596ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44265d1d203a0c43c5efec48f5dd61499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a62cbdc9cb91e899f59ecf98f2e4c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53dfb3e8b0daaf255bacddc4c9200b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a6711842bcc58733c028a63af9e6e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c17f28b1e5356ad92b82cd10a679b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa0f162dbbe3757b3e137f6c2a7498504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc55fb3302db004a2c789ef983e245505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511c94768d8ee07b2beeacb3994be27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac29bbcc8d553189e4ae0f0be5ce27507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742e23141b1aca46ed86fc6cde5d4cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542aabc01d87e3ae0431bfff027e0ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e504a9107011ed1391788f8d6ccedc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843808b232d3cdba9489d499b646e8e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cca475496ab269b9a10b5214d3a525512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46945fb85b5bd48995b3c423788eb864513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083c6468e9b9bc2b72f8117cd7d3f68514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da14cd24cfb88488a1246ea525ccd3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da9e4103d1c15d5249471c75791991516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870334332376fc1cbaf982024f61f8f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50035da3e4c806dc52aff9a1038af0b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0805b611ff7feeb27322dcf2ad75fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b631a91fa72c2aae9a2d74cc90fc34520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da27e183ba418d116e2daa1b786774521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cd069f61042690a7293c694072148522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224f255d22bca1130fc8326f49d232e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0729c44a5ebb74ae53c26664c591566524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43a4df4a7cbfd5dce7914c695bcda5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e9f5147594584c2375c70c6e3e8cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18dade977334689d82352a4872cb12527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecc7daf0409c46dda72c6554925277528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251f4ea6401bfc83033eb337573ac64529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25dd8fad1ff554a427243fe5c23578530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5591451c70018e9970fdc73d71e539a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e16258d3557ee3a2b997ab1af1c0d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11ec4c0fe04d6730908e4ccf128186533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b1f92a9f9beb747a61d8d22420b82534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9ff57cd67448e3ae705e2a9417d8f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97be4d713d29cfb32feae2676f787f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfaa30f3a7083e5415c2d7391dedb3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ca6e9c4befc95bc28023a03bc6e6c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bc4941dc1bf7b7e7b3f72d8d12f5d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1ca4c5d4d9b9d210c9af5b5714fad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6e89f0a1becd85ac045ccb2333b16541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c528921f821189d2f58b5c554d036d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f69f5de0282ff78fa8242f75ae6557543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f101f513e86ebe73a4416568f2f999e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f77ae05978ea667aebdced05203afc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0491789c7bc5a8abe5da33535e4a53546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6b9f487a2ee3753c3a6e08e2e84ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7bfad3c1b62bf4711721f9e20a0e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bc976cee237a02fc6494751a73756549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357537e62c8898ce730233ac8d8bcba6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0521ec03d8add47dc13cc9200dcbae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336306775df073058297f4c419a626c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46535633862f0e97530a700ea484c1e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fa6ed9fe5cee2288d6890fd39aa91554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b55ec880fd9f4f6b71ece1c187cf8e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66082cd33b442f6a21d2ec88c97f2ece556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e556a8968e4a90a72cdc70bfb2b76557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4405bfe357d9a4e338cc69b226cc672558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35724313bbede5d5bc8b82d7f5f48db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c900958c45e366f35a7e2ae48b4d36560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71aa5e153b930f71288e8b463159f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a2af9971478357f04acf3ea522c8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee3f1930f7bed72479432170a708f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756cee87d3602e9918dd874eaf2e98e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380fb3b89cad7df2452eb373e22a151565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cdd5628739722813f494af537430a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d135ca8234a4fd3e3fee4153ed00cc9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f4a1a31e12b48823f946866c15c16568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f811033ec26f1fbc2d857e138e32e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c3b89938159202fab642139451599570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f37ba019938680f67a87e6fa9337ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d083c8fc1cb838153611d70a5eee00572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31fc354d3ac95a66f8e0ad643127ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9c3ada9b55799d5e85bfb1264cf37574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f914c53fc662342398927e9360d0fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854c4b0e073032b8dd237b8722d91c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd176fda8e0d477bc8f66c5d21c555577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdfe456f2629753eecf38bb097798b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5bea4f67bbffb753f341aa1a1beac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae271647fa1c3f453c00248f49f5d2bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fb77d2e1babb7e9ee116959072532581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d334fd5d52ee52f6b60eccde5bb7961582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806292af4b45c8d14ed17eacfc3540e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b649381ad36aaec3e8a013dc7c7b2b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4810a40bf149492dba721fdc352b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0c8d3f84626871c6f916740494743586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a5ca79db41fcbb47be51f881e8c19587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721803ab2e7182d3e59a384f93a7c2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4835bd099c3c71b7f044f27f671eea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1eeb2c948e2b6652ce8c7bf89ebec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c9845707535624a5e2f35f69233b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be664644c9e50eb00b9a26799436f600592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc945e087fc620511da86785e3630a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08aedc478ef10573df9fe88a699f88594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb018549f5b06200b162017cd67b825595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353769a7bb7f08b3cebb15f6a2638f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9048012d911f693e92a1ad75c6349f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974c8df8a9b4563bc7a6ea3a1e14f3d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d71d3356a533c40fd00d30d8bbb57599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bbdfce61dc27da3426f78e486bfee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23b526b4a37d40f81d87a05fabcdf9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3eb318a0e269a4bd7efbf1f584f7a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da225b33a4bb80b0693a620796fc861f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce111befe56362b79ef2f37270c5be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702ee8bc5e54ad8ab0d0663d2e9116e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b96b3a9ef3583bd0173bb611d29960606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09986e583a8bda59f8b22b047eb6c084607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25a720ccdb1dd0f209bf0731e0314d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8cf415f14b0754fb933e982158866609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc33c99abedade6d11d87b54b460b8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52622265a2cce1c49fa491730d258787611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb059561ff9cdd917e59d31aaafc7f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc85ff9387b93f0fb57dcff86547791613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7a872b8ece7885a8a4a7cff3a7247614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7954701de712528fccc6bca3ccc55d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d62cb72692560dd5538f1c985c56ab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0887ae41d80d556bf1fc6627076bef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d97f771c27842d67fb1fcc6866ccff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541dea5d75fe872e8dfb2f5fd8636b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6f7062d5258f912a705a93b82a02b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a232f130979889ec7ed03982930346621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a4435cd40037bda57500434ebc918622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e8f70764d91d1b7eaeb3bd33e1205623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f29cf61658183daa31890c55440bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dde56880a37cc08e9d23f07d89dfc3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e224f953114b1d086b42c137c02bbd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9fb962230d6769d378cf24c0c3fab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145148d37c7716b2b000fbb7729a4437628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362968b694b4aec82e565e7afa8b542d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925299d146aacc91ba3e92186afc2d4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349781dd1dbea8194a8f39b5895356ca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7af90f9c4731717f9eb168e01e939632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c55911f8f1bf52e4b3b09c7016684633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416537e308ee94829a1cf6560a79ef8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475c424b58a0699e85aba70bbbe262b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaa6566ae1aa357e60fa7b7c6bb291636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd62be8bc1ad6ed4e45dd00d7b02132637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9edee7c151c872ffe79a288788b3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494954c49a1aeaf6e9346268ba451785639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05fc516b7664f7dd42accb92ab9ce9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c723d4ac9a3054d59b6b0282c006c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bfdae37652fcd29d54608cda54061642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce12ddacc484e9c60c4c47c8e95323643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bc9622d141644ab86acc0c28dceac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938a559de7a2a325fb3e144dd3ca431645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6fcb43495568edc3a684a8d9f9b57646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5836239a3cf9f0959f3fbb83b764122647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2e44333a7e8ad51d14f0ba4c11b61648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e411d292301ca4e63314fbab2ca44c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290e6d2b3f3191c9d0085fbb4b7ede2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1afc2f93b6615bee9a77d7ed9cfaa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c6723b068ea37a7364d86b01d425c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7972167d1277f8ce694cc8590a31e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f241935198ed06aeb098064923349f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db012638a0c771abd3017d95c55287655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42834aa4637816560f32a019dd5114ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f091fb0cf02f937f86790e4c543681657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff8423508e69a4a1de0c654223b44d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914b8e134844687e68bc65fb0ed280f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e8e7eb84d0338a1438926802d5cde660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534e585fabfb49bcca641be37e28a89661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e6ea8cbf3ac44760a8d3e4daad108662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2e83e47282a8d61dab24c708e0c8d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45d2a42cd27199ede47f3a5b3b42d9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bc66af7c6742391b6bf0f7043cee1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441f80432f2292cf192df08b733e3de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1fcd896aa6b42e9960dd9985789b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a477f4daa992a30eab7de3a9a47d6d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee71b215728a4c8eb090188c137d6e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f6a8c239f3789f94f95e3c57b4385670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c9ac707f2a713743e1d32eba88f60671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea91a58e64abf26504c879b7cad001672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac8f4a4b305dc15f0a83d883e3199c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf38d3bc4bdf3c7723095e34a6cab0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1f15798140f0f559eb23e8975cc06675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc8f389967a0dbc6d447174a2e9ad8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f836522e36382bc3b5f16e51f63c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f93f20b6b82267d7aa72ebe38e8df4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fc962e50ceec087cb72e9a683c278679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c722db1407f191eee550ca0905153ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691741170b028a49b05b2ce23fd1010681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f7b1cd1c8943bddf53aca1595d74a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa82c6e0e6a800c5de396bbdd66980683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf7114fb7456a0b0e77ddd62552ed5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36772bcbb629d3c5feba649ce58ccd83685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b46eed8368b727f1c2b9486b2927c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e2e0050ed7798b320593a51a202e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524085849d8b662420a3ac7e9723c8db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523545f75bbb6510452cdeadaf02b4fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cef715d003ce2893e9a6da8851f543690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711856fbf011813c445429ed65dda0a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54ea1b734cf4893c1323a23cfbb7d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b47bb0038d18a8f1a833e9d71e142693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e879cb0bad258c80b1ce34f3cbc537c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837649861810b425eea04b4523eb588695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97246c9de45e94f592fc95958e1cdd0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57a1ec2606afc09bc62d71f7adb176697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9b9917b0f76a9d5062ef417154614698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d24ddd586daa52c0d1605ddae19ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8b5fb0d661b62b76e99a4c9e5316700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129a859c1549896ea1c00e74fe620f2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5972ad4d5ac632a53608598581feec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4541d8f4fc8977fc13897bb9ea34dc4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cca68a0b6b880ea67f746aaea0f3c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16c5cb93e2ea73eac9a05df09c698e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ade8ea5d62e34ee70f0c3cd53000e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71484673e3cd638803555f861afd8823707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12156a59d5c7f03f8c385c060e90cc5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c55432056b51c8aba0f49bf315ff64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc98934408c6cfcedfb82020c74f40710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e50386a86a7498d8d12eb5fd8271f3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70f7fc654ac53627276e2030742276712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cb8062153aca9542647a5211fa1e7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c0439c1dd4f94b1046d63ed37d297714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee308395e398703bfee14e6056313f60715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd411c7ce6b90f256745185144f0e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bc4cb2c80c0fcd985970ec46b8bce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f9db23e714663bc02b5d36d46d207718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda55792ba452e5d4d9e3745c997732719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd490b811d9c30660e17b1a4744f898b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff913b702364833d57845f2133603f58721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe8428138989cddb4da27c1dafeae2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd41baa9e8b160d46ef66b3b5d1f4d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fc4012f0c5278f9e256e3ee674e4c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f518f09f41853e7735ae053e7969b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21695fc6310be25214777f570b1e7630726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3ba8882a19847af22785af7c02810727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00b1ca2f20804394f0bb6a9af28860728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c5f07a67d8fc2205439e7182f6614729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f792d805dc20809381b3b93c68924b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84bd23fa660aa44ff681c3b70085db731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a3026ef8b8738f092c1a6e43c1771732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e4ff7ee3b64d64d8d1c692b4d5c14733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da57ea31b91906cc1ec0f4eaae5f5dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fe97a45cf8b3871bd563ab80da480735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad8db2adcdd4ac21d434373f53ea2f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508666d2bb4ed5ba2e47e397e013289d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1681e415d132e697f59ed552bc3af75738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacc810d3608abfc9264b8fe5884212739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f3e5cbae3062406881b6418e3e893740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1eac52c235098e3fb411fd96dc5a2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca1ae96fe2cfab4daf13c65575b8de742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d11c02e91803e6c554e191c1de340c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998662dd6385b84e0f3e46aee7966994744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669e78fdf4a31a5a6eccd94bc99a5be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051df83d7852f042bd1e7564efbe8f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914c2a35aca01a0fc2ee4482f3c50b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7628bfeef8e7a8972c25799c8f674748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01be51afba62d8dcef07d4ab1327ce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544bebd4112524a82f674467de7e7fe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7d2aa31aa8b0bcbe8a856b6439e29751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489623dd2850a02e1d5c69fa8b2612f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7e742914ef53232c730d75bd0a929753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2819913fed65fb033c0e804d7fb8e1f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850da7c3a279e51d6e39c55a59f25a46755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9572d236484e52d53035ceac0f8ca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2640c01950adbc290d4d182868961757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b520e4a4a3937c993ab1adcba456e78758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab44750963b19c0d8cb1cbec28c8586759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0cd920b10ee604f589052c4eb7356760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e045b0ca614c0826372ca41b4f2d3bc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c8d6d4d12658f9d55042970029725762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51967cc087964b14e107031daef174763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4317d3263fd5de506bbd73f642b1ba9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa796096b2cc8b9cb51bdd94a31055e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b0a534e759435355679ba509f3c57766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ad9fb436d8362ea8a508b54f2a2dd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d5b79d3e07da7ec075afc4eeab2ec768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d9e0f96d3a1e00def9a16f78b8ab1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82cee9aec053bb0725553e1f6d6c3b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47c4aaac758d0fb243387a8f19342f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d15b0ca7deda93acc6ae645e1c2b8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1adf04cf23ea84809d5cafd4575d1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cde082b880f60bc6cdbec5f6626f9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa0421495f15f64bc7ce3c24fec5a0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e560221ba76419ddc734c954422e1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd64844e97575f0151d748f3b6f3933777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c54276efb14c3ad26478605a67b582778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cf22d3cf27ef97128367c71fee725779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e967b16c9c960f0d09e44b98ea52a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e144059fe424cf15c01a5397cdaec781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f371c10da9f4994f0383656c226fec782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a6abdc208c16fc7c50de4d7828b1b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fb77ea745b2f8b1d32d01126e3759784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0eed2c11ab364bd86d1d7d5c51a3f6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b919769fc76b85b7f47904a655544786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad414ec10a9f22b360c0a3db60ed0498787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32da12f64f1b6c3654606ea7bc578e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c500aaf9ffcda3b853780015261ac789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b86552a17efe031a886331b3c9a3eb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80dad1df21ca2a856a3513c1622335791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafe00eff74c85edf058a248445135d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da153490ac12e20942324dad059ed9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3c57b4cb8f9ad9712cae0da1dac6d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcab994950f4e5a4ccbb36443ed9f0a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c465158de27d229df0f5d9f7566990796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c81bf26b203dfe755dc77979b59eb6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bcbddc980ad75ce6619aee0e3707e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dfde2808f6cd03693fa060c81ce3c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee5f8680ebb7c8af698227924d6d66800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029b30f8dc7a47ee6fe493371a05c8a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880ea13a9f03e51d98b050b3c3726ac802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b511ccc79caf950297d3245b63e9c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4b36b9891d9415fc237879da5bc72804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd36c1798844a10907325b98a64ab03805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d418bf7f26723a69754442e9712d38806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ce56f14a0cbb8d131e5a12a26e2b3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fad8bf22df3591167d9096d4a0611808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d271293974e67982d1e606e5a1272809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a400b26f8fc4e60915787059d51cc18810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69efd57a8090e9e2f719c9943f1f567811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda27884a23f97600960f9cdba7b07d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45a972912088fb817709e8f019b812813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01944aa661c7fefad565edfababd0d79814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e62caf3f4bc8094963e6cc965070f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108baa2745520c2106c3fb2b2c6a83c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac615aad2ecd7d1956db30b478960fc7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e9cb147dcf19121a7312a9946ca2a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4f6befe36d2c9acbf840a41d213d1819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e6dc50a5ef0121e7af38e973de1501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519812aef3200764dd7ece9b87bd0f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2b3705d3f6b09aadd48636b50d37e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dc796454057566e0c8008f2dd69114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c787cba9fef13237b5b37b19d562595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426b26cb6ffbc50e0f84c3d6b1304a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b9fbfecd61ddb6088be8ea2ae44c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a457b18cd2fcec4fd9c69ceeee3fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae630e31e311ab7c9d78a725f425869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a59836f157daaf5a0f8441ddc7fea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fc9f7e4d6dc53d9303fdc03402dce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870532311d5446ac43fcc898c7f62cd912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e73d8561b4706a126e8d3bd2a5911513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a9deb237e378ff87f6f6d55c624e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692ddc7fc7e00af2cbda98c4e6f0e4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a114dd1c2aaf79de47dbcc4917a07316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec2948ad5f4e23b635e40ee54728ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfc91c2a8ed3e6daf76c210eed44cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282aca6edf94aea73a239e1a54f83c1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddfaf715e42a141cbe6bdb14f7778c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d26468961f5d46cd10c49cea38e5e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbecc9bc943d615de7806a2fa8fe20222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9471a8f8bad628a2bc3a461062496d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0e4f980feec767da959ddc56c6d6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22065f316f795f73e771dd98702cbf025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2e723c3538f2ed5e9c82dc63900b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535891acb23df159db76bc5c794dd0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e0a04a5009ca29c90124e2b4a727428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ca6034a97e10e3b1c7cfa8a8b6e4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b42b75d2667cca5c73b55e627f30830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c68c169821e49133a23c1bd1eb05031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a19d4a78024a85ef35f2fcbd5e745932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7c385d45126d2bd2eda8589e3ae9f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906dd10c472ca09daa00320bfcdc66334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919c3053f2fabb9d82e108bcff1359435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d8312eba0ac52f6b7fea97502c49036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f701ae0aaa2ce0febae57279aaeab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99138eccaf86fe0e9ab3963eae63ba538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599befa88ed8956f7db824cb87d2dcc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6617c14f3305f0f447e535b6d3b4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431d4d27effd6d02336e0af8f2a2e4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd97d74e25dac9277e5c8165db10e5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84331d2c86dde0829e98a57f97218843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8277b33a109a59c9c4e644fe0298644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5155982c8180953550b9b4372ff53d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc749bc235d07dde7bda631c06b57fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3f37bd3a3ca0ed89b184cc486b00247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bcf25fc82d8eb4127acbc4f9cc80148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26457fd9197c5f913fea7fe9a245040349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf23afda40e232ed7d04efa0eadb1750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1bee6dfe2b86e4975221c97b3a2df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae4c8650b475089ed47025ab53dcd052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400a5131d75b051144675c6188953ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da861d652c667ef0bd57cd61f76949a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc9823c55c870c25f99ab1152c57ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c4c893f409f57766dde8401aa27b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cd944420cd1a8df954854b20e576757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef679ecc6c77f5d283bd2761d8878058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fae803f3ca0dc11ef943991d51760d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6706687c512bbf716f9a2ad226a77460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659651fb5bac41eeaf04f54800d706c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba59698a9b5f247b1409874e742ea162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7bdcae3b5983f83df2dfa84b7c3bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063e5f0b604d90e8ae301695719bc9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd445bd0b7a963fcfc3d7433f04cca065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bdc047e60da6d8f081c397d34ea4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce127b98e8af1fc98d967792d2a16967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457d222a988f6061a91465eab0f081668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36aec7ae4b34cd52198f23091bb6c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd70bdd39e04bd4583f63c880b4581f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9ef0af99c3a626133fa224434f77071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495677885264692d2dc6d6fee73894ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735e9c2218b22d84970e501e4e5b04873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1d046a45edefe699a834b2c4a541974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a907e572a7da6b2b223859223de8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f52abe68f1545e5f47342eabf099676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab6e5e7ecf259ebef23d8fe52d705a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175ae62a6dcfc536c1eaccf89f6992a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8958303da5b2b8cb58e41efb1c75af579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cc1000f6cdf0d56a539fd2919210080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57a04c4add12cad8195a8d489d957581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fb8592daec42bdd3620bbc2d82dd382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f29b154e9a17df21ebbb1dcda81fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925210830eec5ed60f9fdc039c9619784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f80cc329094b28b9b43798c6d9cef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d640dd0bae4e8c9c2cb72df4af5ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1957f0a9b6cca4899cc52b527f17987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafd87bd60d7a049c7d37f28415262288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c359533c5442c3b93aef98020dcfd3089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f784f624f22c5c7f1eb97685a6072f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bb725a1bbbcb480e6f70a786156d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1d59534886a891d5c8101ad8802ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac405be35bd53b898ff32968a0d322693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89ce2c87c0aea228392a06b170572894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533fe5bf8105428cd00d5532e1c1f3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd2135e0ca59a98aca46e91d4f287096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191594b0d4806d044410a37456543d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378e460f59565b198623219169d113398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261664eed5338f34276ae5ee552ae72899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da86c9bea12f37cab9dbd66a529f2e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c99e1522d469fa522b7bbcf79b30e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9450e7179e1e3e987b215996cbb5e4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6b4d51e5d3729c036eb1388cbc876103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c0e4988c355d57b5ece9df3ad0b95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387ee0599211be574dc9a6250d3b1db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312edb48c95a087c5e14e921a4978bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd475eea725a32f0157ae1bc093304107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a340c4c813aaa576dc5d2701c01a71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf339a8a5ab408eebd01cfaf2dd3541e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8817ae1d0d7ac6c196ac5000b388d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81483d79b274e229bc42e9fc45e1947111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d2eba0d3c7d53439b31ef4a7ac04e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af2188cb48f1a70bebbff7ee37aa2f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f72302fa1450bda23b96d25bc8e77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953923c6cdf11c4f9498a535dd3fcc5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b19d0c2cc04c7fe8f1d3a12215463d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277d9040a111ffc33a9a4ef444fb85b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee3a693d022380c3459b9a5dac0ac9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f789f78a33d26d0fe7dde5ee313cc9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a373060df37a85dcf4586d8b76ae268120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd8db6eda4b3218c270e5bf413900b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ce3b12b5b7b33d3a8edd551728621122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a54c510ad9d248393284270e09da93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e667f31d285babdaf354a91eeb351124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bca56b4734ee0298d76e3ab28301aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d89f74b0a2d35550f854e8c767eec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdef410e135044ac4483ae7d00dea1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fee9a41dc8675eb1f64d82e519b0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1628319014ed274eb12af95556059e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8944549968fb181a7cd307b3064cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e475d91f29c1c1ee64955a3515ffc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a7025817dfbc39e465497ec9d1d37132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5a2059342d7d7793b2a2b6556009e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d9b8322f01f0a0f56924f2bbfad59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1bfcc53640cca1d581492a7c9d157135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc0616e2fa6538e061c605e910087b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd82098f591abf9b93f4eda4bc07ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd121a466237cc409277e10e0a95173138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9521f96e654385085d1ec303692271139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cfa162dd7abdc3aa9bd84f7dd45db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e78458c5a4697c8e2ba7deddf0d9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ac90f772424b9bb9cf4075ed59c61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bde3e3761bebd7c47324b21291b42a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f609aedb0730c4a371bdf2d50d04d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6fbc9436e4ee801197ce01ffe2838145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf84a5f903ccbc11fc553fcb91dd52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77588a1a03bbfd9ab140846381ff9771147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb80c8e987daba130bed453d0b92a4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b804f5198219dc0323d8b042e03c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8418331dc485f9744f544aa2f20470f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0bf07eef91ad023e10c34ee39c41d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a5ca7660c45673a1c20958def8b4d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362510ed17c6f7e01c481c5f99eb1da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54cd9fdebb7fb3562929606ba2d7dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58060c2bd5ef96b7fe3d2474044792f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31437720e78e99213778c2c7017a8c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122454d9b4a6d4a9cfe85a8a2a29b4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76196f2c89250d4de143a92e515cd2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c7a130b00f1bacae31e5d56a68bae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3072424305f9dbc8da75fb30199ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc455b6e76ed323648f2e1be64e5cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec7ffd89ae84a250b87a809d50d8f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320cae333f788fa173053f53d6eca0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b54ada039691b27697a1fa79356bdb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba443168fd2347e750a119fbe8074f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad52572e4580d9f58a0574d8c5ff6df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a453186329ee6f8015f7559ab6110f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c32a4fe21ba83513c8541c692f46b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca06637818b143d55e654781f079b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6e9aa8888775002d80e28e59ff22d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82725926b4cc171fc9240f7b3c58931171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa2c3073aa26562a36cdbc5126b9cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20b8b77d05139a47218dcf20df0d57173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fd4bb94f46435150dd0ea2590fe53174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5a4be29094d52130e1da8131967f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a286a70d9c1fdfc271d48231c487492176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b198e7b805ee44b7c3e2662baf8e62c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be519660972fc4198dd974af9277b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37d9c3f5975f5478d49aea567c084b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939797a70421f278ad9afa1e18338963180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24032ee01bcec2e07882a422fbe1960b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257acbe210e7c53cc9264bb51196efa1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2dff7399db926721d0159cac4d982183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8cc1bfdd4741b1e60482f2b067978184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a50c128e80adadd2261779591a490b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1accf6338f92a3efd7ead7a875f663186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacefc4e5575494933b99a31d5b3b57d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9c0573026be3e2137c804aebaf8ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbe00174e1c42ac6da83f29508eb78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2cd2ac25ffdbb7526a8ac23cb5efb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f59e311654ec894ee6f53e2c6f3180191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34832a17e2ba7b33af462067cc1a874192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7331b796d16cf4e224d33dc54c0c56193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0db07c5755a972bf7e6a1aa9f7140194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee9fc0bf3743633c336a9b9126015e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a572c35a4732c64ceb2985ee11f91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1b5a606d2f79f5099442bd0f0721e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2071af3c6f3455c29eadd626c0b780198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a9412ab676793cb91892e2a0268a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615c1503baf23b7d8ef3ef44ec49663200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598f9548163d903b7d14516a213e848201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de220e39bc8e6b321424a31107cfe6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633377f11e0c4b45eb018734cc136b78203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a773b943b450c7c1466cc1561a483204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605077c6eeaefea11d22a5b5786ac65a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe59f791406dbae302a827d6e7d693206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ebcafaf5c588927a878dd8dfeda28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43634ce677b170e77ba461745b26ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65990243f9bca271cc4ca0d1ce28ade209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75802ac5c02883b847b62d9de1e7e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6391de9c3b49f4901e09a25c2ad08f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43309803bfc9c94b72ae29c7a5e88bdd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3d57f41fd06c40a7b32057e57118b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6655f196634edc3e09656fb6e4a7d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c6469d979af9eb2cd546b95c0adcf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c332158d5663c203bc0c6a032a81dfa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bae25240d89b135407514e4d6be404217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f918f526733c121ce21a1ed13390a25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713c20366dee9577661d8d94eacda1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66d9da869c3f9546d5b175c1c5e234220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18c1f886737bc39b5cd4e276438a53221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a6100583f881425095964b2b1ee59222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563b3ed12f0c49361a41bcef21cd5c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa14ca320f452dc09eb7eef10f8a7a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480d46933987628ec23dec48508d7a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf6aa9bd446b40da8a02c480c5de5b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee844be2255e95aadec9d0f315fb5b14227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e0a1757c870e1de28a2469de6dc9a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2bb470dd18dcc53da11bc26811982229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6044ef812a6e90bd9d70b0358884cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90051ffe3994ada1bb6a3ed4e18ea97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575114195de67c9367257f9cf6c8c13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679974e09cba8f4866ccde9b29e47d62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ed4e8e9231155e2b3f4ba341884de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f63dd3d1e7d1e5e5bd3cc40c23f772235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f783ee1071088a0a20ee2c6deab052236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2daf5789850d53579e704aad53160237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe965bf79c5400a70e15ed8db6fe4c77238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c86dd7031e236a3a26e85b9bdd0f66239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486da3788eada31b79e1706cd111b44240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac0eba587f026c3bff60a8bd296434241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728825f22e950cd370b2e6d4e30b3b24242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58e88fcde917e742e78959119c8abe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a7160b3d8918bba7a275bb936f753244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7425c885b6b4016196f4eaec453f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b63699a5fae0a4aba3a3528519c66b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70db1f56b1d38007ec0f345bf2d2ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c336648a5552ae88556fb9a61b682ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1623b484ce319d32e1eb50c39dc75249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e332cf33ac0e28140e76d6c719221c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938f079c6e348bb2b60965eb55466b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080c0f5544dd4e7627cc880e9824909252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f552d0dbbb441df78eb95856c441e6a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb25b4f42d88bef66351b6bbbfda072254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04d626c11b2e8e525f6b3fe47924ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955eb94971861947f9f44525221c97b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c7edd8fc1cc957b9285a8ad6c9369257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c75767c521f0e6025c8267ff69f5e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645b8a2273e1c17ea9a0d845ee83a7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cc47a8ad5e7b0d6168edb244c5339260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d26d7bff2980621bb81c284f79b51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a21e76be2169630ef749e65a136f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3191e79ac4bbb6234143f87c03e694263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edbb25df6708abf9fdefe491fb5206264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69b12948d8d59091f094439781d27c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012633818ebe435e097548444fcca9b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69328049621886e351089638aca061267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611fb10e6ee4c07909707ce09b6f043268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad266bb2c36457892b82214c8fea323269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de663edcdea47a2fb5902c17a8a5bffb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227f63add00a6e76fbac5ca1a3d27a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005b63520d98df1a0b08abfb9282865272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f47a6c9bc1a33a4d7bb1055afd667c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943b1601c10c67f7c7b9196a1eb0640274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b90abaa76efb3616fba25c5b781d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01685822cd53f73a2458f63d104839f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390da0530663e6dc724f7c67de6e058a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50b620a0d5d4e86fea730f40dfccf5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144753ec6367a077f7d65f2c146544f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9976bf670f22d9899ada439a1c20f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319b8a9756594282149a624cd78cfad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03609d5f1471243019b4b8d7b2094ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c138f8ce2b429a096ae20888d2af52283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa7f6c2139d500c6f458f321354f42284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f43985121a58c81d7ea4d970a02432285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49521e413c1815d95c62ab720126b5d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8af928d443e6fd93acd4593220533e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0afe20eb34f603655ebe18f3c78d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c8d964d6ae7a96fd98711327c003c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282f43089bd6774b334a4c6ee1bef35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057724ceed03b4bcad71756c52b6ca4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b472362166f855f015dbeb4262032292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d32a861682e9d845c20bd43731a60d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cac70dd8f2e6c98ca1094217f2f14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32f4ccc963862705f7b9bee95f1a15295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801ba84784571c3f8f9bc5564122196296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e81a62fcff30c9811fb27248aaa54297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bc200d8e01b0ef35a12a4a4ec9562298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c758c52a2f558a25cd4816cb60120b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77961aaf14958940b991c2299ad353d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d12fdeba392f0c0259dbb31fe7911301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfff1f90a769a7fd1eb611b63396c99302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc446d7f282a45b2db19c314cbc378303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0d213cbcf25d5de30b16243bf2df3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fffa4ee28b0207202d64b17ef715ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08ff0d4b44ed57bd56a1849f3923d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144c5ea6442c6fde4bc6b84c4bf0b27307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76cf6fa08cab4fe26cf6654ad94672308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f2c547c2ed03e9e6dbcbb6884b822309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a29d9b7bb184265f75500a2a70ab67310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d188bbc1af640b62b0879fde2e94fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ed7d3198720e1adb80fe5c67fed73312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dca06dce1802c9cc0e3508ea2155c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f307f414fc4d0c725a0b0eead8293f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbec3cab59d720aebdf34955e6e734315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed585491d60550e11cb159aab3f0002316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75366175d825402d89e3e76accd051317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c343929642f9b22e0b2edd5c8c7b226318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17ef9cbe60f2d240b47f8460c25fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e71b4a4e3dbda982d26a7826dfa484320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6b4540ea2cb400d2e0039432f8210321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de9f357878fef44b1ca7fbfb263091322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50651e47c1957847c339056dffa8e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171e43adad2c06dc91463ca62c834c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da733ac34636814e11b0985336641c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8409bc52ddb952392cfdc8fbf25b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b67df63fd93c9e8d8665e78e31d31f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0932592539362cc554abef4625e4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40601cd3cfc9942f78a508a3e1bdda329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81137a2b4555f06c4b96379aad239c32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be833f569cdc80efcddd461f7a63e0eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029c0abac5665a112d9e0e96a3d6ea1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389cdc5fb7a1cef84f12d600eb5b736333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd23e1fe97a5d1a296cb5c3058c500f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4bf2fec340c5839dd104aa2f8b833335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde6dc598493f0f6aa96e93a1448c9b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ceaf19ed9505a6c73fe7e8e03458d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34158c2c5a175b1e501928398d992dda338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0800b01ff333925924458406e8d27ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0c039e87380471930f4b6f40cffc2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa031b91ce6a981972d17c0dc51d613c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a708ea5cebec1e813ee647340b252a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f49f20659426f348a0c45216f98dfd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b5ebc7295754d0f3859015c44ba4a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e89e7ad94ae7c62da417d14239496f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6b3e6daef503c3ff07313215b8e5d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78425df1eb10aa488f87e30973bfb353347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c739b01dbf72d25f6205e8228944f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00106003d8ce5f7709604536a01cd7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72053004376439c293ce6882880bbb1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221fe0754a385e05950730540d88f55351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d1521c46c5369d043efe55c976b88352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95a93160691ca527aca5908df1f358353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e468913a2b7105b2275afca13fc2d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97778a9283bb6b52324faaf9c26a7aa0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1b74666b3b3c0fc93ad50e4decf5d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe396a68900632dfade9f364300d26357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a2a86fce5fdb2752ee04b3407bd56358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7348ed5f475c1223ef8a829316393e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba3f1b6bb7f7b01da8fe0761637f37360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d16ea700edf22835655521399a43d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c83559cd5572cb637d5a1b224b57b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1438fd67982be868c22735a25bab407363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d548e9d654e9f2bf56561f28275602364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f606dcaf8af0f8848cf7915d78c970e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbd6b9eafe616eb783b634589d21fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb2baaa35a3c369ba0772ef1c81c2c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda237c7105e00961ad94e0ade9aa4b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d4425cecd186882834184b592cd19369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aa73b69ef7b572a657f6c66e627fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864f8a4cd1d49ea9679c4cab02880a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a53bb2bb1eae4f5ed14139e0debfd9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350e1f3281635bec22c20a2460e2f8f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ba2c333f7e48ad14ce11e5f3b6a5a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f19e2c7d1be73290a2c24821a8cce1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918180dddc9f4e3140aa5519b1101af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aaa8ac361d1116c4dede8abe32863c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3427cc3bf1eed86b77294c8e7c230e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abd8773deac1bc0e8a12c6b42f1fd4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea108565feaa091b0d491cc4567b38ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c43f1d98eedd805fd8c09a53ab1d0f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eed2bc483d69430a736e7104c2f83d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fbf516a88eed04b4543720424ff03383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b453abe4ad32a3783a0774728a662384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d79998e6aa3c9909405d962cb62e27385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb9dcbb075dab1c72810fbdc365a7a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb785d46b81b9f15bfad810d392175a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c425db377eccba421c115bf263939388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76eb7e9395de91f89c8b68d9d57e56c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad9220eabb2bb49a91aded6504d2ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71b70be791e02bab754a05dba5f205391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57408a46b4ebd576a6b9f9667380bf68392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6aadefccebabd59aca99337774f83c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3476a23124e9de9e85c8a85eb08ed8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8fd16f3ba8a23353cea8139f05387395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0abc65c3459224d1b15ac0c5f94525396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d776eb5666e6f7ce0b041fe755b290f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b70ccd9fb11da4466c79e8e1b2e38398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8eb5c637b8c2b9251a9516aa3c4b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511fbb2316e162ac944df6af516e9f6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b32c11abc8a7749783495c1ed5f79401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f956704178ee1d34cc077379a45d61402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22cc39d82738563dc8bf6fc1db0033403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a79fec4934e1c3ec2e2621c0cdb72404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e07e757d7eee3694b99d2f7855bf3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a85963762bd283f60e409f5a72145a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4089736500b271c9b4cfdd630fb5e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420dd1886050f8bed396791b186c6cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810877936fb61c40f67da112dc290a2f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd93453d411f18a43cf2b994a7fa77c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c53cda68a399f95ef581bc327f82fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4577f76a744a1e8c5d2beadde2263412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d2c0908af68f8ab076e7ca3a1165a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c93c75ee00a560a67babe110d15d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c3a630966707320ef4a4beae56b0b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0334ed48fcc0e3ded61b999d25216416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980f3b965dfe159401c3338955691e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed6851ab98ba442117e029fa73e5d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe51f92dd127dc7df8c8f1ae62ed59419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d059fba8438bcf5b9966f563cab42c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c15ff7588aa045554de86a647aca4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385c95099d579bb9b60d742de665fa4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82db5433675d2ca3f0ce94ba8c91de2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a718b76ce0b2c4581b44f4feac6b231424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e106759fc3742864221acbfa14f3945425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a49403726b347e457e5c9fecda8573426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c779eff26eeabc9620cb0594656f20427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f97c736481f50e75da57da6bc2a384428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac11e9ea5340e9d64820d74aad7480429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a01bd7ede7c3cc7be5530a299e0e4e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fab059e2a95a93989e2d948bd8a80431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62147d2546d9bc90e9baa8b1bf6977432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc48c3f4ac1ae6e323af5345ad4f2be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e0eb6b98f2d3561131cca5831418b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36ab16f1ea7213b499f9ded3de0cb7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9db5f70ca2fb788f9f65a9a9af9d1e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf935d437089b99f37ae2e6eae52c61437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b97910f7a0e2e3b64393f7a2802d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc5e35a54d902fb86b8b0fc88429e7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649e20d339bdc2c469bd0f0b2bfe848440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df750c673a6fafb52516539962d08f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504df2e11db5d5049d4d12a8999021c1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1cadf67ee0b536cb6bd2c374d9a9f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bf7acfcc4e9ad2f0d44158d2e50a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68942bbe32902b16eb7dbf1faf1fa572445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cf72917fe98557968d41f077fa32f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9c818e37978a80b3b34dd19228ac5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3c1bfbbed3c40702ac40d14412e70448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e8eadd864c3753d6191aee5a3f202449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b40c0e851a433cf0c4a9457a44f16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902510dd2c311da10df4471be781a35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9c0d01f3084754daaa2b8bbf6980c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c30b74f821ec956775bcdd5491c614453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0e6e2ee087941c224d52d7c5fb345454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366088af8dbad2b2a09bc2d10a5a66bc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6792676ce6f1e70bd633d54f16f73456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57e069a0704c0c8cb9a19abff23565457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63e8f52a2dac19aadff1407ce8f3c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f417e81d938981b65fd4574948ea2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c0b7e7400d294159372ca1a76f99b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd08551c832981b091e21f1569ab86461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae8fd5827c42c72c57f95190f97eb6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ea5439245e1cbb9983a4da1247656463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0b21c6ab832438ba1bcb382900f93464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbbcf37ca10ae1783ba37bd80a9f47465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbe0e69a7e669be2727be369431afa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976c67b4714b9b023296eec7335a32a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7946a44445c29bb9401c262c63fa0a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08e3e58f08509b2756d4a7cf354855469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939973c02f16373029d5598b6ee17e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef73d32cb815ba0e7efd66b70397dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67845359d10e639ccf56ddbabb77fd67472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b03d1e257dc4e84e85b887e94ce5e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c046f96cbf8afcbe6c181ccdd13fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb46ea141b0564b28be77f8fa604163475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b49fe0ae32a5b23ddff75e8a5559af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e8d55311ec920b28a233fb37300aa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f375c91bf1b9678e1407be9717c923478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb2e6a778b3b9a4687027ffdc3d68d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab44c71783f21d849b7fb9791e235f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71faac66fdb08f5d4a76326c0037c00481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b9bde16fb658688f09ed750f4db26482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adeaab1d861bc87a27d8c3b7b5c991483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b44aea14eb98664fe4c78731d11d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692710cedc9bf1f8af904680a775a0ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442610dacfb644b6a8d12962840ff835486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b82faf4a8774605549f91953e1db1f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2abc3a869bbde08f4f821f43a002c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83087286888157408d39cea849ec8b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58091f49629edf3e76aed626d5eed672490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e4f82c04bb6ae0ae61efe877fbddf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1318d7b729ca8922f9588cebe38ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9c7dd2628b23401b209a6c0885633493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5fdc1f145b8f33f506f84855f2e85494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd1d3f58631d7eae18981cc9273107495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459da13e2ed19f4f69861a047f91ee2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f2f1105144ea90eb994394f1252fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82999b6da1e4bda71a60a8e46b179b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddde0b1e00e5e1694fe84bda9e65bc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a99ba898137ee783c224073bc6c3d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21ce2f28c3fb5855404baa574910fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92405398126ce7bd00e1d98a431ddeea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273d0c8add409954cf14563be2ce284503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc23318292a0f9c9023aa50f123bd12504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e812758c862b58b55fa2b26f4251b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4400ba9daf6bec53a30be7d6a5c1ce7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af04b3c7b937257173102f2b32e22ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1492dd33d610ce9cc82b20378c94d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fee6f6d6bdc4982cd956f5639604f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb1f4a19c92e89eed061665ae5c744510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75dc54769e022561f43604b42d8f3e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87520568ed676e1afef716cf02d17433512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223116bcf337406a1f6702643b07a2d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6447f3e3cdb89f260a3d67429a4c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a93392232c18a3b576ab6706888de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416da31d883e9c507d5734b814ec3608516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241b62bffb7179ea05367e0a3dcb2fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cc044254221ae9460a72d6fe6f1c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6324e3b5d2872b92f26c13c150262a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691337e408c203410d3add00cbc3b05520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff855368aa74ac62096885be7b607f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcc54e416dcdc83b602a1a6610d64c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab712263019afcd5464d93abe8ef50d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c9ae2e8126c4f2fe4ab6ed3c48d52524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a39dfc7ec9a7d4ef16945e2f6dfaf6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cccac27a811bedafdd524a4a1a7ccc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ca99846313da53f2bd45b648e0b32527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f727e55be46d8c228a482e328e1c51b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3509dbe86cb9783a3d17febcb7fa9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079d12275da6f320e2a8818cccda515530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9635cb5818088e7411b25e12a49f5b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbffa1f356044bf78773f74cca3811532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79f23f4a069b607687b8ab68b7596e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d569ddddca47d9250d8dfc257a18a6f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b45974debc2dba74ed4b8d7a31162f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441650bb48de88bb79527f55c30975dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dec16cbf6d8aed3d7089f037f799d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b732ae6bcbe2337aa53bf076eab51f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7e8ab1b28678624f1f563686ed7f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b25265556edd047cf6bd96cb6d49a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f1f3b9143fa55745227e18ad318dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da66f3479adaebf613b328de0c21b21542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bbcdd75c816053988b6797017b65f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ab609d91a75a9aa77ce2c9befd688544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0af368843b81e976704881e9318a6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825abe0971ad24834c679c833e144f76546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662a470dcb46d8b67622e8a423744d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a121fbc8a07cd99dab40eeaa84467d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f203b5131aa3aa0a51e36760ce9599549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbba18da5cfd12d126bd85aa6795b09550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b087778647f75b47cbebc0d721dc6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c81dac3e38af1c06632d75d9de81b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a31f27e31fc2e09e111bb5e524d16553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f4a76f3dc7d81a84a23b8d7293995554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ed43dc0416406ce15c46b16ad8393555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb72bd6633b1e4797cf6b390e53377a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7644ad545a4724dd57d6795fb9b2e5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807066098fb08ab3d6b851887ddfd561558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0103314a07e15c559c61e55cc8c08a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e0ed7df1b735678869a96bfc6352b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f64012ddfb1c5561be4648c766ccb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a349c42740b37b3d1a88bc753e5ffb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706ea3f9356fd6710959cd2adee809f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206f4acdb2889cd13457d726d455cca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a794e1a5007581298da14f077e868565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fff8ac7c37e0606895301f15fe496566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a05056ee0bd847432a11f8318174ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058a847e66f55627729c7355c5daa82568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c25cae7643c2b54853827b9ed1dead569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957af6aae8fe6326c937b603abc2e5fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b577aadf9df3ecb1a432832b3e7c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6477edf1cf2fea2efd6b58b16de235572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6272cfa32a10062ed20ff307f4d4ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0631a1ee21f0b3380eb847efa98b0f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98027a83dab4900bc1bc8d87f51dcb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cb1672ba7710426e22d6aeeb19972576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f8361b581c0ff04be6e107222cd1c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb205cb5c2fec16323ff59de2e32c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea96e288d6d66da45864c2dcb81f27579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1b7d1438cb543dadd8609b093cf39580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e8799b533ef008c5969fd8a2f4902581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febf294685cdff9b93db788141faeb8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c857a46ed340cef25d226ce9d68fd8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978f8665a6df30bac8a746160ce0c07584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87486c41f4cfcef3a6786650054385d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516ab158516f817c8ea2a1d9fde1a6a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e7f8671f2caab22b4a3b5f1a771b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607a663fde32d22f08ff4d06ba48ff7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158872bdf8889d58863f54ca61ba1c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cf03abd0f4fd8a43b210d3a4cfe93590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3be492d49c80b8b49fdd4db805567591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06351b9056a387cc85807c8edef973592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e16343045c6dc634c6e90f7b61ba3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e03eae49e8b63b99ae4f8d019326a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b97a4bfb46642dcf2a44620aa64231595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66a008f69a1b42d7416bcebf50f361596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391f589ffb98ea221696e56efc21c37597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a4b1f6df4dae0c2118d552cce9a01598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b11179461f081ecc582cf523356fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac745135893157b57fea0656fc71b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc02509eca94c7801e10c4f12660141601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75c700bb3527b6b5e9deb3b7e25885602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4189131002274517ac3efd86b8252fb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200ba6a2ba1123be879e4a9b8717377604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ef48e5850eb9d2b6bd3a84bb0a65e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41851fbdd3acb47bc8febee33c975985606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c5f2f185e857fa5c1f2d97f144543607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38725f6c358b6eb80949fe092c92065608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a364aaa9fa6b96037ea29b65c8afd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce75445448bcac4168693c5cc0986a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bdad8b02002a40bd61d4790cdc55b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c9de5ca75a43429a1b98bd72e76c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef828e6f99904f822b205b7fa96f1e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f8a7f6a79abcb31d4c6e98c8b2317614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47a7ec4b824c43a9c8fc837b66f548615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884465a41fd5cf5aa1143d9f54282aa8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07990933b862954261b26453776f3f94617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad61da3784e5df14164f1952d39785618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ae1f78fd6960bbb868cd28e90d6de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02eeca007b72152d9521551742ef03f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d349e36d21dcc4754a10c01404800621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebee44e48b0f9aec61b3deca96e4a3f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7380fc2ade06cf2490772206e5fcd9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5c4cbe7d460dc34b2d6044cf0ef07624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1be27032131d1939afde57854c5ad9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2af11c465ece6cd83d5b32e647bb84626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441424c0b080956d38f40ce72ed5a184627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8fbbaa1773b874cf86005a2401224628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116ecb770738e46ec9bbd26becdb59b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd0cfc8e663104a73eb065a93b9f9f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3229c07761dcb503b7e281c2861db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d158e05144316a54a38b225289716a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34c695eb28c765cb4464ae2d48f7f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa91088db0ac0b1c7e574631274f9b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc28c1406e2396b26c992b057fa737d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe7715298c1c0e21dfc8f450b24ac6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e18b147faf6db0bb9ef7e8be8bf166637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d58686748822e9fc589e71a61daee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158546623c323d7b48066d89bc60204639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ee40731a5d0abe6faeb1c025b9563640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72489ae090947e1edbf71a16c5081d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77326b37266fb536d058ff758741782b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f747d7ec2608d04896d66cb9ed6019643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487f3d2f50526fb516cc7795eb66514644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654aeea393ecd228dc4950099b245f8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a16eb8b191821e491dd0029853eb74646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b551d567e651e64ed32e3cd1200350647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636e1fbd5645d8964f6528e4c3cea11648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8548cc5a12775967e225a4dcd2d5a8d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b54b03fd5eec0b4c60110bb1a6f760650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27f142e392dfaafa685362c245b800651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b2f79968741dcabea492603716c45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e4486eb2ea821f81412ecca8d993f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64182f465cb6cbfab483c0e841ac2f13654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819015c06e3a1a4f919a80f682eaaba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de45a4edcc5c20032dc57f53ed2cd4d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616a27afc09f3b79825bc6f5b6c9ede657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0440a28ff929b4ec92fbd4fc2c814a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51574422dfb8678663562313eb6d798a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bd5fa0a7ea15a4cad4fcc13dc8ae5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24716a4b78b5c640f0573c0dc4723fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dba37681b8071371c54c86d72ec5a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf61871ea7c1da7259a25a9097e339e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09f4575ed00d6ac0d9198c966ba84c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06e53d8bf9bbe028e5794050da525e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ebc941bee8c92ae978cf77e2662c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646833a9dcffaa0f6868e7adb204c3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbc7ab6405184d50b65ce0b449fabb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c752809c23839c8ed60923dc4d298669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd866403eea3f93501c8d3c21fe78d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea223e259453c410d3461067a898fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ba43ddf072356850c6f9d1be66890672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58def3350a6a7c496fa6e09ac12e09673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce02b35128aca32a65a2a1deca12ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f12edbfc515428485baeb57599bb2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766fed2438354c5196f2e3f5d4e23d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a62e02c07e479cf0a2f35f51fd794677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd181b4f1b54081315120c6d67d4df73678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cd6b6f2608e978804fc4ad9d123b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bc625a763167a6269e2103f3e5a11680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf54224169c9986751f722a7f40b07681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ebcd57d35298b2175058f96b67d38682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad97cf52a35bf1b7271fecf42649d63683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1331d1df035b56bb3020b783109e40b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0e59c40bb95f68529455de1a7977c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3613d21f406350596e20a88397823c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339b73fdc0a069af53cd60fcb8762b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e04423f08f61e885209508eaaed4c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a82de6a377fdbf3b9ddf799227dda689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705904c268006272468d94495b5b9e7f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a275a9b01491e3fee03e6fdeac51a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c60188b1f527cafbe3dc01946f1751692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2b1f0bb54a2d6911779faf4e23b14693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a7c8a9df4d54f78a9e8d802d9eeaf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5814e38d973363cfccbff7e6196a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5315336db149a865b4a69690a8ca5cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70391986d53a75c2f58690553635a5c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11c9f58d815e5cef004a8f5da434ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17b499866e397cf3c792cba35e7234699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2297d7d62a9c3fdd3821a165b0138700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a61d3c9dd4812a3b94fb5b3f21439701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d573c4b427345e7a5eedf56d0f40da9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d0248526624605627f48170251c5b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999174263bac282f580956b4cf6b0652704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513e0d7fac94f20ea3f7c4fe7665773705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bea1fdb2d2b994311118238937fe7d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8299492f0adc3cd193efd0e154fb9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548ebaaec0fdfb7e5caedf321ad5a30708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414fbf58dbc7d4ee34e2b48d1e3d8ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7bdef6460b2c331b5dc6797919bab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda312055d1c7ff7da816f653386d1cb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf30bdaaeae70e95f4b76b9f64a92c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a6f8f98f3483d3eba18f49568843f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f001184530eee6613f6f83ee2bae52714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91cb20d1937c66cfbf9954bb827145715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed9171848bedb56dfbd41d9409eef4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a94a2c6e740efc3088d7e76e37ab1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c88daf5ba44d31b186bfa007ddea8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d5c101246c9cb1779cacc66c78ec5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b006a1a42ac37789cdc3328bbcc3076720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f2fcff57958b675d9758d6e27052c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ce4bdec114849a45da5ef460c0de8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2530d3ed01608be93e74a6647781f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3105b5376a98c230ce9304ace71c8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043ae4cd82fc56482f026e710453c0d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b600910b558c190a44939cd6dca88726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da06658a926f17ec47a28b51c092f6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d33b04bbb244767fc242938d41a3b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5758241a1ca82cc1fb7f2ac82fb3e74729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848d992de598a89ec371fa6c775c5c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d438613c3eb181b1e81e84f01c22d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7279ca99a8b2b844e7d367e393d171d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae97300191872a4be8748288ba6f9c7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2abd5a17ed88d3d4dd224a9851588b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a66d2fe9b705e461937ae0d7734e1d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78009fd52ca3be42aca6a317a90145ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef411f40eb5069a5797e760b0f75363737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993d5d528460c9b3755bbfb9307e4b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b938e78a7a6da47c5dbdf9896e11f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e321cc625ccb5d39492b2c43ffc625740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077808255fe7b9abdbfdd358532718c7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102a9c6a75f6a32a0e72eb438aff142742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e7d6458fe71e72b9caa2aa8ca22ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a084db515d163059036fede608a25744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f5903d9d1ae78cac46bf8a60097b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f01d05968bfd7d40fe15bfb2037ee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad63eb89c12457e8c14d38ced8a7f7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9264eba00b3aa9906fcd52cef1a4d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0abd2ea3f6712355bf16457e559d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86394addfc3c0615bce5b3353df60cb4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3957eb7fd79d5a5f9a702b8ffc7c05751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4848dd894fb7eed0d178a2c39b1327752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67689aacf4b853f9895936239205f155753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce98cfa82dc708a87abf75fdeff7427754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8164c4cbf6b75b20c92c4b4fb6a922b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584ce834cd8e5b157ccc850302958b6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cf85cf5cce278754cc704796ad050757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbbb9c0aedfd1fe0fe574aac039695758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea981e6a8ac75bb9aa7661001c48b0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e48770095252175db1c41dcf42d50f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da760705020e2f19489b5c0b58fe25e0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc27bec10b9faa081fe17d26eeef285762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65337825fed785e38dc8ad0df23d0b94763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143499ed30f83cfa8283dec1fb6df3d9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884c6ab1e91e3316d62d3aca38669e2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870d365422bc9b7824922748d73e22e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501e4a2c46590440617f07d22c8077b767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>