--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee408e9d93ffdeafab4058663122dc31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47922b1a961d5b138d9815a957b2a8492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b460e63ece78eefa8c483147c3986443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686722b73e188f91129dcb5851ca88c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c2a216e61612a658bcff62952c9875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce3f83bd6bac9f53f32649f91dd6e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebf14bedbe79d86b9495b5401a5fc97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278678c4a6977d2fd1bccf3c3af0bf08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f68af2bedf673f49ade2356c9d85d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b66a51c76d5a196ef2f4ae911ee05510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce8cc7f2ade945361602fb32cfda6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43f8110d08aba61a92915f6885c6e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da5d0df0cd879acd3dadcc6ccb524c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d5d5adf1823df06f9a8f437dabe3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee5085be7ef11950939704f4f6c28915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a1a5478713fbf86d37dcf983aeb5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f08acf0689821c8fc7d8e84e8549017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f013bd9b0720636fb5d0707efc0346418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44c4c64a4083065b48b98b9f8e95aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4b68e70fb384f35cfc124de3ed90b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32323e682f42325f330d2cb468167e9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad7d7f7d91669dce2ef9892020bd9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c434dd55f1a2b87c593d5d0b25687e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6005474be8d4d9922a7c4f08352e0ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4635edc1a36fe1eb47469f7e04f85bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec9868e962764c1d23e3b5ca3438d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324802c6d58c9e4178bcd8f75e6a71327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2d57e295b79791f3eb4074344bb1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763275da11115b0d32d6779f361b3dea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01473fbab13b8dddab6594c63ef9f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b8a94a5e6a554ad9c38ceb9cec72631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1f9079e571cfbca73641cfbbef84232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af8b7e257dc4f1310b376e4b566c2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0750e18e73e9be41afb77736206c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e49c76d7dd4366afcabdf468fd27d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6a5742384aa74b95b497358e1353936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b0b13571373a534ecc5570b85140637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026554c69530c36737bdadb67f04897338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a1981475ccbdfe53c4ba6e48dcfa439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3d364f71e222307c34bf30920713940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420a7bb4950b3a4c81501e3b2690dc141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2dc75c7da5a11ae0136c33d2d89b2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578188c0dafd305f5572fcd83eb8a8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d7ba53d692285d5e859a55fa7650d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e46e53275e15870171cc9df617b3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d0cf1f9c18530a0a9e2af5dc49ab246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9376f5244463d5c6622329fd8dacb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc427da6aa04cf59e679b01db1de0ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c818b567eb617719e0087be68a6d10249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92793467380698be28470e0865754050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fc1e46eaa4a7260cee8c13360cbc551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81b841180171643ff230946b8726df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab29cf37791a98a55bc944f63ede6de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406db30fbc92cb71279e64e3e8faa75654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3350d8ba0e7f6bee631c60249e6b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30bbafe948f186bcb8bd68fc54066b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edd4e30c0a7116f4e2114b444d31fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69667bc5b4d0b709b5c783ae7bc4f33d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310025017e7e29b940aa23de48a60c4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027408769d623bf40febba3acd9438a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a202077c33abed2be07f33a5fcbe6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4be920144c705e1835a095228939c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a337c845fd41173d9e14a820b9dd3de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036854420fe2ef42ee5fd4890ddb85664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e91f0213a73de33fa8a296f069127365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98934e0cd255cca3bc18a0f83bd4ddba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e506ee5b2b3ade99540f9a5f0fa9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4ca0149bfe07362757ad3192aef5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b395cf1922dbf11ae3c2a6c3d5fc869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feba81d7034fda9d62daae692d90d5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7edc12a04fb09650d79abda285831471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d338bce4ed61d5b92a66cdd4d672fbd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e7574d01ef63f0270566be2f96a4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c55a9703879e82548c4678c3547f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854bb876e605b28c6b4455979476c9575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13524bf1fc72bcd4836fc9c04fa2aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4932ac704ecc459daaff305bdbe4a3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc578baeacefdad544ab82bd942a1e6278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9f65b32d0032a29cf546e93341a5f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b387d4ebb985dce8e2fadb2a8cdb92680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f760de55099c88d655114b8f739d01681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907c54ace2f059b290d8a677d553fed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acaedd0282fd59bf7c352add72fbf3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e554e91560509bbc68edcc719f83c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f1b8eac184f6b2b402d0a7954909c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595bf19eba0bece1455beb50cf42cb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39072c38c7f44b094360489dde33c6c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c35689aa128107c0c72abbc69cd8fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f35f2160eefe6ef7738b10d42bc5f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac4bab43689d8d58a284ca0292670090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc46f9ac3b159cccbb3d2c7c797f0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1958d690fc978ae13b3cff157af34592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d662cef42c82536374bc5065eb64093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dab21acf0686473f4b9f3a6b40230b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0e7b5e973f474700f5a08ad19d80a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b30f884344eb8c5a41a8748ddefb896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e40824f8e955b9b27c31296274fc397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc875d10a41a79db650afd17bfe06a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b8bd65259c5847499a0ce70d028c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f95230eb6e8a1c1fc6b648ebe359d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9371ddd4ecfabe2edda09c79df1760c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f20b93cedc1224db327238bb83597102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b88b21a75c229f0b7bbdc73a0f57d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cce5a02a023b1ee584c1b5038d2a1a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492a69e47cfdb8bb85172361f0e8c66105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debeed97f301afbfb37904cc4c8500d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9bf9d65b25ff52c1456d4945cf3af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9443e4475c0a8b4e7638b1b0c62106b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a97ab3f342402c51f8a5769f91c39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cf473e536a490e66b618b29c8a0b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be0753e01a402a52a8a43e8d66a272111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5da74ace021d53c25c8303e268f6c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1309e64f4ae3a176a3caae01cb0d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c05e900c584751106d9a64d4f6fd0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc915e7cd37d9592e106fadcd555e55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101772208c626b01b412230db93e14e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b19fb8199934bdfb5dfa26d286f264117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bccdd69e57598a8f2532fdc8708397118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1b14ba7bf43715ebdd4fd959ccfdc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80c73dbf34f35118c0a1f35c81524f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d991da1512d064d0f2012a1f2d826121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637395ead6b6b6f9327568b11223a9ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbaa474459d2c8264779fc74cf9c024123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571dee5e474939a9503fe7d1141f077124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bc40fe0a650e9952a68b1a579fb59125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b130109a5b23fe1de03cce97f42f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fc0b0860aec0290e3c49499f28015127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da7d32a436241023bbb9e4659efd64128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd152cab010e7e86b85031523bde74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453ece31d082952dfaa6f207632503f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185f2d53762ef156090061892c764ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1511560dbffd17fbf0d1784a726ed0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdf98544847dcc17c73cc0e809873a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68181cbb8e9ae41b17009e600cabc3e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50776860da52b24217e003fd2d3bb171135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b756da7f7d98b724b44288d5eefa1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7ad30ea22bf243b517d04f8d70b8b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72060507036dd588e0b34180475623f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b63ad9377eda312b7ae2296364a94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700380d2b6b389ceca3a72bea8cc360140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d8b6e1bc1a74b069e61880efc5b53141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eeae8bb4b595023e7b420f8a016c3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5a9a3346fbb3c94a953b455270320143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fe274c02fbef77c6a21cdf64acd79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1015756b4d500247e2c7812888fa6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6cde98aeb7316661f18da65746d67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792506423a2cbb83878af0211188c695147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78d7815a614bbeead2b285e493c500148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d883145778269102b96d7502767c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b7fa0c3adbeb82dc2bc1cfaa45822150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489e3558c42b894a2490a15bc682699151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedeec4751baa56ea72a90fcfd1dcff5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db5a0dfa29d0b95c20cbca3d306a10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892d608d08799188971d32f407f79bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bbfe246015e55f1f3bf5df6028375155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ce4f16620cd8abb932187ded08206156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf39c7918bbb43d56d4ddebf908e94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c086060758b5d1b4f664dbb8bd476a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ec84e32a300dfd71c17765f8565da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1972f53c3cb361639769b694c95208160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14f3619fd69346a37cf5b10884e236161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a2218192ccabb504f14fe02161ade162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d63b8ac376fbbc29685b00badd1d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd127da37a69c8d7fc1899fb4ad4dc9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7d9684ce10eeba3417f206b35643d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30346de6047099a20420d742dedc7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1538eedcd281c878e1d55eef8b54c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56d0b6d80df2cac16313c9ac7ca6bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db08f3b62f0db4e8eba17c6c56b5c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db6348bfc9a9acc4c68fb714b14bd8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0574a0ba3056c6e5b3af1a7d30c61a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86229ae7ecaaa79d7b9909911511a2d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869060d7fcfde5abcfb6565366bd0dbd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abedc000b0212abbcb3cd59b2dcb3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a573690a007061da0cc24fe19e482c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa625b44fcc99f9e9a6a45629a19eee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b886d971d68d9c8829f427f92ac8f1a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4185c1bad151f8336ff82846339d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257080270cae8263cf3904b082542516179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c623f323e4e2565c3bc70d4d9829bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc091a72b18d01b9bbf7976712d9301e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd08cb79afe63f27c4c662ef660cd6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423f76460036a28951d96e008d2c035183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb39eee3b6b0c60ace5be34ff185c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68307a8c3c1413214a33c60f8dee2f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c3b121ea42ae31a9ab18671663601186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95dd611916f5ed74cfa332525c9f45187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af141ccd57719ae10e8e7f313e96e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54510c8f73454c015a4510432ddfdf9e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269e2b3c9792e6a603b0f2b927781c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cc92be3e60a0dd9ff84194cbaa541191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97116668d011b9d59bc73508ee48551192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc47710bc1ca6185635f99217b04cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe154dad944588e18f7320721078824f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb05be43bf610ecfe5febf3be59c1f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f09313034dfbbdee7ea3e879aa479196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88513921365783c1e15e670b375a6fc9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d47d46b27d4a50e2723ca810351e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee6d821e2248f44aa49db2ba19501b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e27c1b293e8933401c57d7dfe723db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e37dc4e31165f67f3d059fd930f626201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d461f4a51d56f876299f542277d307f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9182b02b8bc6770a827ff9053d89f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e770f2bde203f9e08fa248b05044ac0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb34792bc8cb1ffe1269607bcd4f51205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5d6fdde916374af201e193b92d370206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4da14c91f8bf9c6a0667f0642308de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab007eec72e1a1c5201917a16f38e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b731537a13213168e3e27990d6885e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664305f2f29018188783d9688fefe63210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c719fe2835461fc372e0c970219a9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce69f3ebc82451f72508c5ac3005be9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a5d5f15fb2c528bfaed914db5c1bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4e5b6c3723049a529ddebd921a559214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b1ce92d5456bd34d56c9715979f90215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274100f3ffb5cb76dfa879afb988983216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dbf71c5861775090c83b4067db77b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabde3afb7212d5dd89b5e13b486645a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4142c943142160a29e180e3dbf8b74219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113fdf824ea9b2886bbddbeccd66391220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b6ea710939e10fea00ca2945d4f58221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e74ade94e2ed7adc8cd669ecb9acb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9cc8678a13f46eda937b0d3d08707223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb4a17e160020fb291a1f3f6e642c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f482c61d68529a0aa7a549de79d30225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437cd482f37324f09e0751d5d3b69f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b4dfcf72cf160d5b7ec58418886d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3258b01c7f5a4d90711ce0802dede7d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2ca352a95ce2f854750b15a57d77e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f060e257a9d851d8934b068c6a334230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fb6678e388ea7e311f5cc3b4961fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619251ae5e91bc5b2e4beca434766b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ec0514463cfb944062efc2a8892f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0de825ecb5b89bbf98551565605d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54545926d19340b09d1ff072cfd0c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b997a89ba5dd37ea1cf4de1ddd0845236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab9b5d16ab7dfe85130a254e22a3d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9d212931d35c7f3ef157b9070e5f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fb373821eaab609ce5d5f00cca0fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c564052d5c8c7cf90f1d9ca9d7e017240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52460184626367163c941f341c97af1f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22de3d59aea4e6efeda09a263be509a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccaca502ca90212982e353fc1129d1c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25666b38cf52b195a2633d1a6e4988244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538c7d5e50e9577cc1f34939952dec4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93d1251183d2930792e95bc819d675246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488269e3eaa39e64919f445d85aa4890247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dc33af52220f33f2291d60e16819a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce22b033239761a838e50752532aa0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188522e0601490fab0931f1dc745a6ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f4ccf3ac76729c9755cad41461878251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c222fc9d2c5013ee30ce5305854f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d28dbaac3188acdbc85f5446338db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e61aaeef5072a5e75c8c355b19e1ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab8d26b74699fb6d2cc2407bbe95dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2954d909b2c3b178f23bdf72dfa08256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188a08cc8c47138a9c01911cebb14df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99717ed463a9b195260a136447fa752258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28cb6893215e613d3abf6eb33e54f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af9cd60a8bdd1630a0b2070a471906260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417e279bae4fd751255edffc81847e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74883d89190fb12b1859278680457e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb68563b840689aeb45d0c39ce3287263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afd181222db0caac56c541c72f7b3b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef20ce4c1cf9a49e081909fc09b4214265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e004984fcce3652cdec41019bfbed9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500115e60184031a7a30feddbdfef2b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb7317f4593da6540fadf778cc756d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc714902253fa27302e2cc432a2f8e52269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950f93ffc2afc800514b61c29141df6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f2df3bd64295b526a7d8199a65d46271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeece17b6dbfce6a070ef23b9de1abe6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83ed236d14e2fd060b5920afcf3c89273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9674d6f570cbd446bda43bc1bfd6f1d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a1f1df4c28c338104484a22adc8aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4a93c3520b019224caee5a2230084276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf600c3ca8808e3a06d97ca423ba37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3b2e7d5bb17242ba38bdc9226a041278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630e8bd5d5e2e564687b31f730fbb81279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72903d05f081843e7527dd05c0270078280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03982b59f1c026b7c78c044a25334fbb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75c7186459643def12c967260634cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2a76e6e95a6c13076c07be5ed9450283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bc21432ca8ba3417496f2588fdc3f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd4bff955a2812c421faa24584cea1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90762d11f94d3a765af8a954755da758286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcda23e5025a35ec28504f0340ce0d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b991c623598ac243c9be8ebeb14df4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d563e5ce951ec4317778c33ef16cf99289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951cc736a7476db10a3c7cf2fa90924290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b03e65ddf184a448106b760cd4649291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507456907538741c26da540026a2e245292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0465e55a18c6487004fa7d7446dfd4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556352b2d03491c8c0226dda36650fb7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719e3fc3e398c6a2195ea5cc784e344295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec700745d15d2bf395e5735d571df99296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8de35ce93ad0bb6d950902e91a7ea0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e123bff93459b1854c9e54ca1ccb467298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996903b16eda341147e5ee3d44cecc0c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6b38bdb63acb0fe4d64ac20547fd5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59cf7f3c51192f47772f99033292e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501680195595fe523785a2fb5c1cc5ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c7cd3ccfcf3b7147405a98f113d6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a21c9966b5b92ee3205e3b4f8812d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f163bb03364a8e62180238135e460a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44fec9ebee55ea6389aff1e6a5f730306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8833d7d16e5e4d4b52c5f98670ff51307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95d27df626f690610601b35d0777ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08feafd94731feadbfc34dd15820b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f67909087a8dd4b9183d7f17b1b438310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab926505a430eefec7ee2710102de8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fd924c3f639d13ebdee205529ed14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1d698db74b4303cbf37cf4076d46d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63d7c137358f10550e2fe97c7a9112314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643690e5126be448d67c18079a20b786315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084fef400e3f53baa7d63f9ba116f7d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fedb3abedebc73ac8ac3b74c40f01317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64535a9831af37b4d83b977e9ee10887318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d36d0bde3cc776380f38189e1fecd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a76ac026f0ef4ed7b359fd040b9f0d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627af7fbc89b24fe9d82cd9434d38f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c58b8f0a8635d45e515c606bc9037c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51778653403160d6193fb0e55f63d637323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da66cc6d6a79362d4b79b497887a08d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ff261c80ada98273b999d48245c34325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187e42192228e27069168dd07a0f7a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af563f14c7e3010c49c6a4ab151c050327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc166046fa9bb46b1f95112e6cf7d09328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c7566e59bc07bb3cc42f4bdfdc332329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b505386ac45055f0311842f2e8607b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187120caee733dc757705af2c885f4ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa1e20b8a5b7161167f9b25d0c2a7e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222f416321a20164dea60421768645c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1514ede3bcfd47594f6997ab116b12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164a9b8a21a55c8f16ce299bb5c5c9e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfff4802b656b974543bb37583be328336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe7279efb760c04a6f0aac95d354d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f81b44befa6f1a3b2875dbdc56fd6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e40bc2685a3c9684722296447e3504339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b85a6d3c2ea92604aa6330565fa2f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b83bd7fb27f1959729db3968ec32a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8097b4a4bd911ef7b3525e883adc2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e3264cd56516b0c08a14a4cbf9f0f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd0c6ef41761b44240bb24fb13e3e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efb3f9df486a46fa70b64b23205ebe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c420a232e5067de32d356fc433f4d79346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92b6dbeee0c5db30dad5b69d828621347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba4f837c05c671442b1fa4771fb316348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad260dc773f9ed6e3a82e8c5705a0e9e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8877f6e14f25fcc57704b2f23844b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84788013e255718cb4abc7b349da926d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb37aedf0e894d435bd1a5c23659991352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac46a4f7b7ca8c538373e1e48433b06353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a81b819be0d9416ca1479466c6d461354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dcb75a8add99919733cfc2d2397d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66c000f1db3a96aba98fc36cf91d90356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411e4945042670cd93f49e1dd915b2c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59163e32fc4f813ad61635ddb56f70ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2abe83d348141921ed0d5efa6301d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e472ec138e3ba48272058b27d35d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8fa46b54ea9f4610ac9008fa40c7e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfa76fa0ca5f297c4bf8d6451d5e6b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1749efdb880bde9652ce276157b46e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339e4926c21a77be0965f27beb9f108364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72419c9d86f5f98bff625ecb6a99f9d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3815ed75d8eb0aa879a63b0b00c12fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b2b81190b3df77fefbbb95d9ef154367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68eb2b78c55850340d24d6eb0dd8afd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb21f46b905976b7463ce734243c4eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d652c37dc19ee9d426a5808896bf54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096635a5d8424da641b0b23aa1c44b16371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e61f6cf99ff208e22f7ac4c85a955f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40a0029124368b9bd3b96dc0d7532a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280aa4e9e675767b3f5203026836c94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15415c72ebff1f9e99ef804c02e1344d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003259e55d4448d215c7ea8bd6b0891376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63236dcacae70edbe58cca69ceff6e1d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d74b09e7f334b2d96905259c34d1bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a26b6fd22994c073d94c23755411da379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ec2a3972f33d7a8977e04dd90db74380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f468eef15b603451973f5373b6c32e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbc1fd65e949a2a4ecd1233dcbff84382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2eeab54e0f21f2a7a263580d8e318383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0be338512f59d052209f65d61e403384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d720def2bab5b410e0df397df096b16385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eec5c1c5890a6c52c3ad2d00f45db9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7de2ba3e3b25068fa0bca9b28f582e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7ead752a76014a23da8e39ab787eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc51885a41d4671ff793e9a1f3face389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361c5a8fed3fba6291d242f88a3e15b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661de7a8b23729d17f711bed8d210bc5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff0fb09cea855bfed5d450636ee672392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddcf7b7aad2585893a82b87db6c2a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d47d2a14e33934dd4eea0bdc3c0beb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8672d2cc7704520aa02e2748bbf6196395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34ecc2318c2d0bddcdf2b158dcf19e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dd12b65d619cc69c3680e22701c52397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9a7bb75c3dee09a664060aad37225398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe18c6b24cae1467d8d05207b0f9ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fcda07bd84e5da4f7c42f91cf466a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee95efcb08de5526d2caca913f23465401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86d6b38ebe3d9ef59f1e8295c3b576402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e215d6a27673873dca3888a133813e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e25b3834a036de6de8bbaccdbf9598404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df800822c0c451ee6fa5f13f77d35ba3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdce0a6bc8dd2db457dc7b546399de6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e379e2b32b6952b47d7ef20fdc220407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378750eb6ca8a8259f3aa10e63740f74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd748d9e2a1283cfe732078fa1a750409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfca8ac87dd039d690a5a06bf8d827f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5098041fcf8ac5ef77dd53181ab018f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d2a49097b679415bf0886e8061f5d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0db606d1075ec769abdf90d1f0e9f9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd07823b0780befc809e878685d5029414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6aa8eb2d3e0af75a055fcd4cba44e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb886e18a70c390d8f1449e8e81656416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85cdaf650d135e11498db8aace0e4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214b22ddd4171df4ec9d89fb630a9d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6556d6f8efba2f1669d264d0538939419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33fb2cdd87b7101e3ad345fd63bbd7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a474639194610564e95f1e572eb7178421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd66e1ed50c4c34d474cfbd7ab8b86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f54a1b01b2fb76f9851fd484cfc966423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b085eb206e8119c9d8f9eed8cd5127424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ab2a27c21097482e9a6c3eb7e1db1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0901e999642a4e3f1243b5f9dbf333426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7c71cd29d6ff1f0696010074d5f70427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73e2f6e3c9ae0d7707a931eeea53db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161e676ed4aad4cecfeea715ddd078d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7a1d4f4e469b0989bec288b4a0aaa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1d323dda5aacb166ebe8738dc3c6e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cde0e6116d098ce2a56df10fc1f7cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb0500b69f9c63544c421fac2c4179433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8de9e78adb1d292cf870d718a7dc3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8d355b974c54979f1e6b76ecf2cdd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a5bdd11142790c8ae752261150ea6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f71a7bc154e7926a9beee0f9b8f8f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837d731648811d94b96ea5c3e74590c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b5ae5023da59b9f239259be83e19f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f56f53c29d9f4c65fc4a10887f197e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755bdead246d7b7d00ad63fe8f64fb6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824c0ee6ce0736371e837f38df12495442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88771b20919aa225fd4efef4e20f94443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b76a01b3de469156abbbd4a523a28444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf52b929e78ffa7843d05995462dd0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5ff3d0f7b10cc7fbd69000187e913446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f12b821acad80cbc3ebcb98220ee2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c03eb306e29145709d7c3b1372586448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5578918a3d22e1a5e7d1316d48733449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60c2c8c23a0dace0840df009854696450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2d3cb97011efe73bda25ba830916d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787337a61cabf516912194987e24c3e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdce04c8e7c5879cc7f5b93172d2efa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb07ac32893ffa3eae19ef54df90a44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8378a4fd023340be24892a5bf95e9e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271558f0e12280a25a464edcc595746456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdfe2112db9ae5fa6b625882503bc6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04558d062efbce40e4cc1f611462643b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0ab2c9a5480f8e2148ec455cc3230459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb01fe0bb2e48d5deac76c8d294a2c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b6aada3a540a203db9b5cfe459359461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884834668682d5a0148086608b5a0d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796bea9cffb54acb91cfd4100538cea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826feab63719777b28b4b64cccbd7f53464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e992f0d71edb7b453529f4faf74f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acd3f7787c9e8db46ba044335ed505466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531baa433f58eb6a7258d39b68f7d76a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d77baf6293377bfea4eed20ef1a39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ebcf8969a720f5b381e1a21a3c851469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57712aa1b9fb6317c0d4e6776f939ba8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159df35311f46976b1a941675bf02fc0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb979854c03799f1d3824a367d534e8d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d0e197a8ecd82868777ff64b0eeb5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193ecf2c14ba0eb80373007a750c32d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fd393ec6f3bc5092dd25bebc2fc60475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fbf08b2458fdaa761248112492414476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afd3c32f4deb4a2ab25c982c9de0c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cda4a7854f0d009a86e5175c7eb8b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c5badf2abf4659040ce4bdbd70a39479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939382ee9defe10b9420b813e0ed6037480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edc7539ec379f8b385a733bb50eee9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee80bb5d44516546ce7dd1823d97b03482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79597e45037938868e6726bb28850e03483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5a3342e61c7176b71427515c58241484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf99987e7510ea4017383ef4a2c8d6d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db9260db2a3f23cade454afc6f9f8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f845355b4d745ecb25ccf48a4f00f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004dca1c72a18884c8fdf546365c28b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c82d95de064433b04451c37c6d0f8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596998516b2b566a169e7fed28d8679e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbe7f92cc996faacb8308e7256e27d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75405f40d7db72d6f95296768626954492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd504082cd9222a23395d8586e5af1b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eba8a83a3ada23cf99652dd014413494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c63359f46ce28758435a5f36d721a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284150dfbd11985d2f8b48d7b72da7e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61378fac99c400a66d9932fafea604497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473aaa24e0930eae636b2126e9f1b795498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c120b0387278434c1ac1057d2b134499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd613dd8e98b7f319644fa3a897659a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c388e5c242999f3a5473028056833f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e187bee936f5150dac3a8419baa92502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7202fce19c09d5c76ea79b1cb026d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47eb99e2b12bf49f6636ab319773b3e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ca39e167662744e35f03c5e1306a1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746c43a742b5825b3319e0e279d19de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1466f2c8cdd58e6d505d28d50b751507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14221a207dbd283cb4befb864aea411508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8a5a9bb6d54fb83f50da6e9f23ec8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d60dc859d13440fccb8315150d33bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9c478566693523a046bed4fbeb9fd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644109f932fa616a9586f62b8552c00d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fb9c97e06f32f7f7daa7e16d75ef9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01684402f462bb582219e1b2cd10e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdfc31ef23a4da52c88617b946f6c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb26a061a374f31795da1e1a06d2bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d98da773a1e7ac7051bd009fdc15d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f4a754a91f1152bbebc9f1520bcaf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4666444fff14a45a359e850efba4b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8c6c834a695b51eb14c01e0ac2a9b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17b0c9636348703f2971d5eee579f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ceb2a0bd1331c60ae1c6f464cd5694522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734df997571ac77ebf30d2449b3697cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685fc9836b65ce6f747d1734948dc90524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e9b042c8f97d8f5b3c80da528b880525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cc74ae6febc16607d251a42763a6e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a50c19ab20e4ced624af33fbfbd5b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfca6e7169ebdfce1994986569766ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac574c70e87b5428f8490ab422d1481529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f9965ae16be4c654dad84b9b0ae10530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee11a7e6fa11b5d53bd435dc9dcb182531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ed0b406c8d9f1c0f3aeb4b8d0b23f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea38002ac0c78d1405198387b4f6e49533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e46246e2eb7bdfcba023dcd87d613534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5aae60e2c6e73ded12e2bbab3b9967535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9f6fef2ec4a8d97cdd6f6ace573bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c088416bfe6e3db4b5b17d45514a4f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd87188aa81fb53b311a3e33f1032f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511f9c74fe198a2d05cd7d616ffaf0f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec5c713bc1c0603c278d2c3d0a570b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07ac399a8e52b0dc76724c598d44d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e3fc7412de43fe55e2c917981458b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93a91f46c1275c88a02260ee9a90b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f664659b349f69ee4ac3e8e6f8e249e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5968eb8db8efe00c806165bf76b39d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3326753aeaa1026b79e44f0cc1b47d6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6bb5008e5478d1d6fc7d590c2b853547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68c7314b055cc670b037a7698f0744548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5745b253b5b737b0acc3796282aef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7add7c1fb7019f1dbd8064cf2f715e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93d2df5dc6760d6ec19cad11141924551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937f44fee6b9641b0e252b2fa44e282552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2442a04db1e69cfaaca2f680fc2dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde82fd6550cba73abe5080255ce564554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56384d142a0048bb3cf7f513474f6756555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a0b3c8c6dbfa4ba36f69146c64973556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9699d49cca9f3aa5c88412f4db3cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd978a3b52c70b3998a11f8c3e135d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d417eb69b466d55346f591c007d5e9b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee05b4394abcf9f2ce4d7bd30af89af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd81bc6dc5bb39e2c4a7e903ee2369561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdd13e87953403a0ea2f313aa3432b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b237e5eda7f09b99d53a2cd45f510563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f001817ceea04e0a36654a270c39415564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5564be1bb7134b8236a2d95bba298565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7805532b6b24b05ad89429f96a97eae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b3c4fe4583407ba325f990fec6308567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfcfc3deb6e587c70da2dc883e7c6a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50d8c738cc01d6ace292c399c6fbf7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42d0b3b1cee3d2649ed5243274a323570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db603e7516d0f86d1d17813ea90032bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d87daacb3d875c4e82920706ba9ece572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e547ee7e755d7b03995f94e60365d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64083705e13f8ddb9b8cedd62ee4ba88574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f286b11b3e6e52be3b87de7bbe9ef4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e23861e524b7617f9382b8476e01c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee4143975ed2ba1083390edf889cdb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15313cf04d0e63918f49d2555be431a9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70b50776b233ae64db0bf11d4b4b26579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe758111fec9fccbf35ed6d41edde9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073044215b6771561a3ea03336ded03581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790fcbbefba3562cd1525ed8859153f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbc8c673f9b279a86efe748f9c6e3c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfae59b72256d9d6001a1e8efbfcbf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee64132ccf78627d749c5baccda5f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9961a6a3513b1b43b3f9d7a86060202586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038e35a88ed7c545aff3d470488c426587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3ef844a042d3c6ff831db567d7489588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3d5f81e01899eaa82f5a82de38edb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ed6142d838975af3ac9a2f33b431f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bc97e1f967f9ecdd28bc92f00b36c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12541126ce2d2884841523266ef0c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9191bac0c63cae7082400cc72f8184593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e68a7960fcf50618ee029e1be12dee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a8666e3df68ef613cb602bf112dc1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fc4039433bdecb683395289d3f1ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea70f90776aa3494d17d06ea3823367597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa785b710ce83b981a42c55f1147988598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911f9b1f0dfba310d501c0125e42568599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df44535d887e2f10a1d90e09e36ae96600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1fd1ff422288be8b593cece2ed5d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdb57bce2e2827fe67bc281a0f5271602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b669a3ee9951eb97ee836d46c75295d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b504e1273b96556a711af860c4294d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8baf4c171206426ff12403a8f2fc2f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10338c466f2f344c925d580fc05285f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ca3474d213e29e9c863c6f76c17f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4862aed73ac404e40a47aeef4c46ad7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404115e2d817a7fdf30d867cb16765a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085696f98130e688fb5c53cf4fad318610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c4261a12081d26c67339d46a12d30611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e8200387bfac1e0268a9a26a20f5d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be2be8676870ce4d24ab51e73ad155613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50414d16203263193661f9120674b4fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1267bd64fcbb9575ef178c3a7787df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610220a9350a28b557f5bd3c66fc312616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972ada6fbb7c8b7b729005d139f2fa1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bf870665c06c6f39903e09cd22002618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d43f742ebcb8e17dbd7f67781aa5b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22375db046e1095e5dabc5c25ca600620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000434d3e8017e6ef64ee96e1062de9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b2b0fb1882deb5f9902b5b00af711622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b468249d0285cd10b13a1a3f3fa60623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1138f395f272b63bf023f76bb457102624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f571ad3cb5a4d9c06dbac523adb8324625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097901c94a988137fdf2787fe77c9f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443f06d2055daa7ae636e6499df301c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06e132e49ede790518b0e96fb847b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43169e415801b4af36ce2e0b46a17096629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d436091e899e748476986250337c6f5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd7a74af26f77dbe587ea5e63bdcea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16409c69a505553fb9b7487fc1305005632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926d474f301d11911b0876324fb7803633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d7e62b601bb28ec7adaf30efaeaec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56dcb2c32dba2ce0bc550d016b31b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49754f33288e706d0f21abbe049d69636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082333e1132cd9af95980aeacd985fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232e386ba8fc208fb6b29803f5777f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ae29e1744c48964e5efe23c1f5d87639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b105c717222f42eef34f7c9cc2f5dfe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caff52c40ec100c09d0ac2d14cd4b48641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7cd8ac50230320e3ff9b1d150c0ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecdf7d047def321156ad74515bf9b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8781f2720dd889b51e7775ef7b534a9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472fabd22d8c04ba15a2fdfc9affb9f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb099316c9548a6e0d0f2fc84b0966646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaa5ede93305bea5a98ab3e19571dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190810409a7cf868f3e157b46a921a34648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226afd636826d5e5db8ee9bf41fc57a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae8d8f3ad41b28d345c9044489c753650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd58845fe6c087ef30b003fba844d65651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16a724e79a4bef87504d8a249756be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0ac5910ae9982ac75a0aa4874a552653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765cdbdff0028857743d1a4cebb0c98654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f3a6f246db76038ccd8c04a9d8898655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62e829b1b6f9157b63a040496303a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ab1fb9a1b7845d5febd151d2eb367657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60e224eb8eea3a61c33e14c18ce901658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0313fc11dd79d234fa4523ffc4dd518659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03f580e2c10528b2f39c1f0cdf7d74660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b819b869797590742feb89e92cca81661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0102d5a9a80db3d287262a7b17f2d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fecf88fd50147d303b7e02bc4e9960663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e829b0044e53b89494ccaae0e7ed5b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce23134494e4fcdcfb851afc8ec4e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8f923f659fd68aa4cd651bd169108666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f5aecbbe2bcd776fe2bb77a2399ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a4c2a91c70196c2e6940b819b2a1d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b256651a8e6c3b1d635924057c25bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce918bd85fc9e2de8908f114341624b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93387e0e9d0a4bcfb7d02b19b0356d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db77e9083e70005d71cd05f0e03e54d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf826c1bf3f72e2bbac332cbf622f1a8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949ee5bf32e1b307ff56ebc2179bbb3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cccbe32b5cee7770f1151c1fa878b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7d164d26d2e6f192fedf126c86eb0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9ac06121986ab930baa652fd31a8b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268125f078e2de0d1d7dd3da58655eff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df539a0998e0045a43004f384e7d8486679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98c1aa72cb03607e71ead38176450f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d18c46653a68b094b7d7be29a03fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928b098c6c08875eb40f9e656075dc3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cda101920370d240d7187f0822fc5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6eca4f0be042c32c56872b3a2c99d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bad766093a445ba954225a94c5cc10685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890a6ec29ca00c15b4c9a169dedeeac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055507b4b5b822cc2b896d1c7acd419687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e470e41c3da91d81947efa47791cdd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91463b3e361052272eff6ab70073dd5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c5e3fa2b0d019af3578353b8c0901690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07b58b3371e0c16f874014270c69cc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a2bf7cb1b8eb71ae9c3628e410e1c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057a846568357f3667ba013a6f70b3f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e9370b913df0422502a05b917d3ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155407a4ab497e9ca80ab921020a954695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085b70cd262c894c9339443f1a89d96696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4adc14a157e0bb86fc3c1b25ccaec9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b017efcd0bc6078134ff82fd5269e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c2943b389e918f8433d367251e57a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf1f8e07c35c6f20bebeac6661f80c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab36e2ccd36431804aa8d5df6b2dc2f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034164e23fd389c3695bd2a2b4478a30702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3a3186c5d1c1a393e2221bde3e637703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fba28b49e8bf6651996705566825c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fec55bb32670737d51ae0a8b6f53d8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c230364e3bf5c78bf549e6c773245f9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190743d94aeed5205358f7e67f7227c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298bfc916c6620f129cfa8679c44c50708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3643af4fd3a3e42ed63697d884a605709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1aa84d3d5bbd77ade805bfe9be3ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96777e4923ab110dd738c70c6466ef3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b0230d0791e2e685c77b0d48501fe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6347727f8a56956be529fee85ac00713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e21bb004d954fe53c9b619f59e7e2b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba2f741e265959aad42b375dc631fe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d71e4f7958b861e2fc58c6c76272e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8bfee313ec6c5bf9b0edc6e9316d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ccedb9c1dfed79c20e4758c01a08b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a7ff5ff381d580603572721119960719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fc44a12426b45eaeb34982e1f6000720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dd383063b03785f95ea89e47ef25d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09daeb4cdf055f7219d7c80ea561b59722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf038a76af4656187b3641e324fa56723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573590c28edc325d560e8b563455a7d0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3970a35b28e6a4eb7090c65c5c8b70725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e5c22ee390ebf4a5d558c384de08d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08baab8c7a7da92436c82d0ff94a578727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb03007be10910e549d6629426ee492728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89800ba67662240395ec41ffd3a6f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1af76cfecc24abe6e146ff83f4a297730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9556aa5eabc828f6fb95a2a921cb73a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec157bb1175ea2a0a4c7730c6426afc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499595e710707eb86c9525c73031e606733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4327f55c787d10a355e23ab6d988e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0133e9ba159a021b08b104d46cc80735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093fc83f91f9247db9bd59c7cffc97f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b270bedd5a10209e2d4507ba096a90737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3f8dce86d6335cdd1024d2287d63f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562618f57d371820bd830513a55b5764739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6be9e2f868ba3e9f498fc127b729b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf77d4016b406aba100d891bc255be5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb723b3c95efbf11880122fb10ab12aa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62ccc666047fd83ffe8b77b79fdaca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c71da200ea9f04928db5b7ef75cc77744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f81086ce348d72c01292a1be8ffc4a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391b58400a2401fb4f1b54706f751f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80c250d53a589383daddf5881804d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44d191542fb17f810068dfb28257b2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a20f2dac2b911166c7533e76ad0e18749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5834beed83d2925ed351f4a7b8824750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c032b072bc77610bd7c5c6e16fa227751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cd0e45075906916edb8c7cef2f488752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f16498ed65ce62cb1eda3ad606ca8d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee60fe7b9872ccf1965476f690da903754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd6850875a1c925a2a67c718ed6061755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36102255fb7579d28c9cfc5b81922241756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bdd005623b242edba30306e96c7b7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5cf4f27f7398c8dc1f31f1ab3c250758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5dcca20c1efe15fd0a1a910b53c58759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b05e29181441d978daf41722f6d68760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1b6bcf732bcb983d77f8a4bdbb086761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25e4dfafa70755cdef83c15492c3bd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac198cf1aea1d4a0de5218d586c30a0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7febf107bfcf0231255cec6f1633b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7f8b641ed83b514b701955ca63c11765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2512f3329ed172aa0db8532c4d4e4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae716412be843dbbf660e122f443d72b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f4c4e0307b89f651ea3cf1ac5f28f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0161e08db4318a695bd1dfd3f8e97769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24a717d4eed41d8175f54e1cca8056770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eaa4a75d7cb73b0f7cf981634c4a8f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1084fc0b1442ae95652f6b0f14269772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fc4370068e10b7839b9a303565a9f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2645151ef1a8fe2b0c5df9fcc5d62c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fec31719991f1d83a3f565b4e75df775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6470bad590801c62bfc31513f51bfd8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6dd1259843ccb5e9163df4ef37559777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce9155b0f7112657f8ace0eb9df7d0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2860bb57fb78a1c02015b8aca90ff779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96610cb4d73ab0eeaf676e806e161f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f9e9634b57ad9d30be69d86dcee93781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb486f6e0d4ae37c19122718735131ac782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ad538679ed20b115987b9cb6b0fc3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4fe93879f80d7b1f307aecb70cf5c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f6c80f56740b0a6da13c298a08d81785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cb2368c98a7aa4f15f4dc0edfafb5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9607ccc5d5114b7f642a74533722223787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a625cfc99e7e9d0b04ff4f00daa97788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c99f62b0601bbc1aabed33299212f8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26122648f70944bd11c92341a48b29790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d93b62d025999deb2cd8fda0cfd9f4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5713aa3cbd7ddfcb32a73004f8fb2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d00b414fedb7570ce5aee2df6c59e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2908d140f7b42b49e40651e22492fab794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c471a919a73c9365ccc210c2729905795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733942b418527957d8891af453fc91c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412c317c4e01c58efcc884b325fdb5f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3354df6c3a3e0d541ed79f9218a8a6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843624525730ec8ca8d39fc669730fb3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e549bf116966c2d753a3018e9f2de800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0358b5d438b64591fd2e14152514810801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f5c58b682ae2629480007a007a1aa802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4037cdbc51e56356ef8c43ebb6954a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940ef7d1c34f2ccf146452ed5c68c90804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694921b684864722d668d963694e811f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d771e5a3d6477b93f801d2970e3e1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de091bd385379f6e6f2d5a4ef6de101807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29503486ae614afd68530e8326f4e529808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f5be5f208ac7ea15709081ca751d7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfced2d24ece11386a9bafc10a3a1a7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26979e519154d8ea59189ccac71e501811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a8b8b02d28bea0f26152c860392ff812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158510d414738c6cd7cfc61a81a90eec813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237beea1c9e5706a577824e4204a074e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce94e29f95fcf070e4e46e4ebdab52815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc5eace90d959792030ee3c804d13e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34c1c664fa9e93f38757249df8aad7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81e6e7755dd87e2faa5390568d2bb3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8ba0928e1258420f4bb1bff4158b0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2e120b81da4bf0d275ddb48d741ea820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac1ecb598daa02e165ca0c1fbc3dca821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142df2b7a5156253f9f483ca1614e0001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116b28f2e458174f2aa19a2685e2f452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406e0ef7f501c10225edd85189285973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae30284d6f95764e2cf397bc3b2fce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431414a3f2819b9aa34950efd200e675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c46b3cdff14230a1b7b779d6126a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb564a62e991e9d21da0aece56ceeed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f1cb327268ec27036d0f645e6ea998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e573a9e245ad074b13011726f90fb19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54112c1f695f2a87f1083a3e287278f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9529f557e243d32848577156483d95f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9f426c2d4d9254962f84cc14df4f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcb853bb7e707370598b95ed2c470913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ac104c5ec7b6aa6747686bd75acc214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360097520f0ab9ea24b9953152702e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65446d17a5db51862bbb24a813f44316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e28309f5126c18c991a8821317856317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c04a4df3ae3052d740a3871b1209bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee719c620e13c6990b2501ad71d2feca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6116a2eccca40af325ea6d10439fb8120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bac2955d30c759cc0c3d648649ed1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862d9bb7760ad90a7bd28ceee22704b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddc8ee3e5d66e82fb3f16f7a1809ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbac58a1d3fad0653b5d89aa88c94024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd5e4a6c421670d668ef9e6216155a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e22bad357b3627fbf12af23c7e81826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717ae22391a2690e10d89abc5c9d89827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace14435e6a8356b7eb03a9e0d458e5e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd31de8bff926f4fd2d78237d7596329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4887a6503080173fd9213feac2cea2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d58d8d4e854577cb249ee78ca4f4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12962aa1fa1a36841b97eb8a141334aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb157b76acd64f7d4824c06a58881eec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ba0cf49c4adff11e9a6c7c3ac1f0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc05746b7707551d88f90a978c947b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08a5fd7548bbf110dddae90c78059336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb830ba7b662e2e27c1a3a379ebec037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26b20dade8ffd8838ffad155604cd538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957976780c7491dcfea6464f997b44139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a6e053b78d7a97f730cd75d12023440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d1093847a64a171cda264780971e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7811a8219ff17e4109e08075ce92642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b3a8602b9ffc0864c7a7b654f61fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51284fd62967bc280eec17340572024344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1339d28a4fde378e404ca49691b68d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a023c53b330c36e52beb1e75bc95b5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e67a2a2a12e0b0724e01e79cb0d98447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3155bad832d4ad31b9f5599cb03e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c913e8254ae84cc73e0290c3f2c7b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e9a62afa14716418761c47e5f3f5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df581fcf687c75963f1a1d5a1301524551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28e664afb52cd48ba5661deb1a52a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6e329adfc3a06d04990754b14e29d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029486cce12e7b84fcaaee0212e7026654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d42f1fe237f46f12f636dc2582ba055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d770505894b434cb0b96ac2c6f348556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6d20f081e0cf285fd04dbbafec1ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a516a79f074c8871098b0127670c23858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee584060d4326435220d0ee438070e6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cb74107b6dc81910b6f772284525960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9384a5b1453ff324b5d5bca65524e9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcac94ef07ca5541bfdb6a23d4d79762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f31531cdf0a5b9204d6e20a595909963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b9aceabb7bb0c06170c3e4707af7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927d7ad784ee1b2e2e2d09cc5647f2865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbe8f051673ea8e31b4db555f7931766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37c1238d6f52602e3a2c12c6bd368c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432f399119c5cf672d396fc5e64096868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ffeefa54faf48285a069a6e1d34df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8680cc51e190f7e808f3b30fafaeaf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3550a9dc0ca10ac210e6ac49124cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645fe7805cec7a2c325e303350b985d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347383ba8f2e3e724ef040ec68716c9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aecc9224381dddc025028b73768fac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5273e8f82c95efb95713339ce890fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa89133f6b5f29d444af9b7d76aa7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6e5864f2a4b8123141742b01c73b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2faf1f2edc50a1d1c1d1b6582a99a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af474c292786ce191b93fed41930234679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c6f2880bd5a001cb0faabdc6e054680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9922abef59a6b0d14005cd8ac3b6ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81ce12639ef436f67131c945f075ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f329a0ddb6c06554be4e3cdca2364683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac90ad3baabc3a5bd41ad741d3094384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf143e0dcbdc5a90bbe6b92168cf8a2785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e1f19567a554325b1705033da4e6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6151cbbc75ddb6d04399e03b68d8d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063344828585cac56157a4f2816a43388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4ef07ef408716edc3cd5dc83cae6c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc898600cfaf696365f27c1fe6bdb890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7d6d494a6cd7df8d3c876dcc4c5f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd89f888b4b78945e2adcdaeffd73c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0f57048e738265698587f59ecde6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4938e15330b90863c5dacc9f10f00594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88a54b1023340a7e5f033ca9f6382595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2559cf7daf48c5a346422a758edfeb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c76e631c9898b0485ec7a76fdfc8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de55bee121dca443a94edcfa55ec10d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc6b11d4620f7f15b9a44b0bfcf3a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adf8252a5755137d7d0522d7663c52100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e7e1f684cc5cd6d7d4ad053b27e22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ea8843d1b419e691e2bc629b7810b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866fd382cf4e47b4a038cfa5e9e770c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277a6b279b93942d932602d16085c88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316a9c25bfcf11881fc18d1831e9c4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8536437ace674993008d27b6895e4b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6587b005ac0ab0f2bdf147b63912602107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bca86731afa9d2ee3065ed1a86e42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d6218bd815c1a1b6fe44db4116fe2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23457ff4a3e6a69868e63ac27f730e18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0bebe086fc5eb126c5da11eca46ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816290e48f17386346a29b72c8289125112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2427183b91ecb98d7084363ae6705c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcba0504a8a32c745414660c392cfd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b7edd2064ae6877d6d7b6a5ada46a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ddf801a4d21242667b38a9e048a03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f730fa503788dcfc0a8ce6d45edab90117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7924aa2a36819c3ecd2620e7c86b8d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee204def9c2a34281c9821ef139df05e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4a6d8ad3eef03cb1bb542a93c318a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e409a7801f4af25c979adc4d5595ff8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f236082ce2cddab2e864a8621952b8d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014728222bdcb3a330a06464af9c12a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4323384ad4760a05fc65b5c1c9ebab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc009e006e575ff56911c78c580bff3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f72d21f31c6e68edb87f62bf6e124126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302ed1c2868ab1a16fc3d877b23d556127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc58585a6ea76154624552b4acb8fcf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86d92f8d283e96c71db7910ac087b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b0049f47531365dc4a567fc3bb0b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccf63f03418ee14bfd20adb7a37ee2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930fa3d5ac13e46662d172d897eefac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40fde2d7dc0fc6b2838c1b87cbec64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f26201dd4ccebcf50344471d3803d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ed18b05f191dc7ec5c83d28c80637135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeec0d800775863b55867c506a45b30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852c597e0b0ce77901f6533f661f440137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d27b8e341034e01010b3f539dee0c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b8023d1c90252d2fad4871d8e32ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3d8f24b40f45c18dec36f23c6ca67140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4c9bf18b066b977d7d848153af781141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc794ba60a2225358d22abba6215a28142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118059cef32f55d0af586038f8bf240143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5429c73218caa184dd05f0e3498ce3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884ac0c0f2e141adf266c23a8268b25145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b0b48e7fdbe7c60d294295c8eb9be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7816764c35566848ed09343fcd3198c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fdf23d2b3d9cab1568cca8e46d988148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95875ff7a05870a171d1e4b65ed01e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22ff0c0073f3767a092d11b137d5bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947721813bf3deb0cfa8564d57e26217151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d39b0b31723789e26fa44333eec6d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb8ce24747491704e392e78d127ed4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5259ac2e320dfc69714fe662d604fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c76121280c5c9955104c61ada5a904155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f84cd32dbc0c97d9c431b66747e1b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf199bd10442ecec6b7332e62296c08157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df19bd3d40eff7945fd24eeaa2b0105158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bceb78df2b31aaf97ffc899405e10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f729bf03d600ec1bd43f4967174b34160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fce3a9b2835497aa405a84a3fb0e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e919b01e2f05225164838e0ec0800162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea1680e99fa3c154eb662612587c1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394913e4918e8629c353bc9b1d2c6f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9321299835b5b9b4de410910e408f81165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeeff5a2a513f8cf863e19a143b6869166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4ce3b212489cd39495d35a64be038167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052500868ddc315446d3f14ac0c061d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07d86d44f836128c91f2d234762214169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0e531637acdcbbbd0d59f541142ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad5525b4565c17c3cf9781518552ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ed0fa4e77ef1d3745678942465e13172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f801b7f0e1b33ba1105cf2e40c783ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ea933ab7c2bc58f23a14e2dc0f111174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c1c5657a092dd4db5d63327534f13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2dab77cb2762db06c11ac6ce497e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e01c75f12b559eddc97960d0a34c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cb42e6858a80682aa12b186975f3b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd1dc848de17ba86da0cafc1c3709f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d426fc10afd5ae168448711ae82efd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9076afd16d97122361625a17762fba4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013593d851ff4b01ce3f69b3e7638e29182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ce2d7cd0756e1d4bb6e56c3e2de88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b47224ad906659d83b3fcf9366126184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8221e986bd89f973abdd3a438a179185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f059c06823bdf5c8471c0468a78ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904887775dc181dc2e0a886d16731dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149bb8d2752b8c9dc769de29734e4c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461cab31727a0caef358c1943b58a6d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097d535083a8c3e910396c751b7d591190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba898d1ec305e36bc00a826f69c5b9d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178759665d3575ef062458adcd5c7ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26a6cf46bafac1368a300fae04e7e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0588e1d49b49798e7a4d7865e762efb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0284dec6c2fa40f687205d6415557195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008d9174ed8827ad673cffb2481ca8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861060d9a5bf8831a77dd8b91de0f15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91c4e83acc06efa297bbad94e8d033198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90f114f1c458fb929b65eaea582beb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30994aeb5412b1d9d0b52aab37c2814200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e444f117ffc973a6bc3eca99200e4ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9090b799d8ded845fea444d283ac570202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fba37cd40f58aa5709bcabb614bdf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d94ca7b5c7d075363cfadee8f8ed9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520def116669614c7a80fc5a003e281205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6c48088a91942f3bd07d042e29220206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5fd3a737e423558838cff25a67fd5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6edd2ef4bf472d5b1edee8a0549e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09983f326ecb8763b53c53b5cf9e5b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df1101b4a118e4b65c6bef4da31f48210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a389c51c4f6f5b5d82e4402f5ce0d82211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9814b031b8eb6229a6da3ece35c3436212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0211def09b3fbfcce1a677611fd42b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3943641cdf92c302680941fa27084e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84bc70749538e73d424fa9e59fb4f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d107f4f366bacc3d8605cf59ac8efd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a465cb3588185324520cc62d66279d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0ad0ead5d2eec3527bdc2c0f4eb73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568c64b1b3b1d219ef2d959e503dd4b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d94cc60096a92fb38bc65c1065bb48220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abd18d125ab21ceebe8d32594e39dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07840f772bb7e0802bdc8ef4d9f62fbb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cc038555606b0fd19b2c168414306223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69eed042aaebbe3eb6bcc1b1000ddac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9191c1a9fc05b99c9edbad7c2362e70225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42905bf2f580f27609195ba91c87c66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dca71e4e1475279ac87d3fbf7286cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bf2daac8fa55b852f67f600bbca92228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19150cd99dcad4eaa6496b8661a17915229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91352ec21ee0a247a58219b45692ed9e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc2676275abea623d61fa674ec225a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e503ff55f500445abfe640998391032232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8e66dee6b5ec80af3bb37e1076cb4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d903f770a2b5ca4361f95e2304c89234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be240402285ff6fb5181d7f50ba499b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d0601bdf9eb3872ddc154187322ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189b5161ace08e9f2a3f055036d0c25237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ebd083783d632a6c45e43b3a078dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b8fa1590416864c94d637a23c97c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7febe69bf09e55dce440d473a9779240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1c0c00ef97edefb793cf90dc4ac4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d94b1dad86079b50732c440cee72b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2c9a1fff22c589cd0640d93e8b59c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72b285610c703137dce1ddc221427e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c62e18d29c7e935d13ab8fb6be3e22245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ccd35afbb885980d87ec936d17bfd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9afd51d81f9227e0d612a7fd35a003247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6da3642640c711485f7de8fa2c5e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386b901d5596fcd5e3c5096fe7a4302249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fec9597e72d62368ba39f11e28a11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f56bb783e3a29b8589b824586b9d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99ad8f83baa949f71cc3a845644712252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68783bdd2484c3a18f91759933b23ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee69664a617149c988d25fb281711bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf127a6509809fad476c97f45c4c8b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac4bb37c6cede40176872136bb07ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63895811c958b8e858e28a9e84f3d9c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c0c36301c42be7e989ea4d9af69b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6253dea773222b3171caeb832a9fc7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bcec7ce47631333197c63450220f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86800a9e7df67b083f0bb7b295b44854261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920d2c26a4039bfb6ee9e383f99c73e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43c7ad0dab8c68fbedfbbb6bc10502263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7863e290d6f6303a4f015439472626b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa762c67c6459c4f7f511f6fa776a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c754e875c04ba61d76c4d86101d5137266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09746f98a2b4dee0b676bb4b97abe283267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845aca42acaa2bc270da885abf833ed2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14db4d7e5df8a7c36b106ecc5e160fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ecf86a8c1d680352c1ec0cdcfb283270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0960cdeb6a82f44bf4d4f77635267271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852e4b84c7165e0f4564e0082cf2748272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794cce5e5af1f5ec612d1c0c9c05760273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c9f936f7b815c74e339571784bdcc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56da859721f877f77baa1adcc733d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589e50f86e0a58f4f00a623c03c3649276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d75cf7320756f75febbd27e2a7f38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346df1a478b185584eb5e1ddc041cb49278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5121a7f0609009ab22c9ee939b9e85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951ed3a0b652b85c782ebad9718d4c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a547cb78bc3d50055911ab08a45047b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afe0e5e62fecc6ed870b52b81b922f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de168932497c3b727eaff460a1b491283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47208dba7eeff432341a002444651bb1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062f1a92c78c71c048db1010e7a1919285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340c189d5512b82b0ba1f3d5e7bb07d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d647e4cd45965f0c8279645a563774287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dfb2d60e4169d0a6756c88ba5b4f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20514f1711a020d1e159eb7a49adc0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed5264940e2ce6b33bc3680de65ebf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66677f7ef39d9ab5d0c1b1184e0bbca3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca07cd4efc374db02810ac7f10b7107292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000dbe87165a17640ec90794fa81a8e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469f5541d1bfa826387c50d0ddeeedd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1b38f3bad3913dc5de0b9eff5f60a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6406de711532e40fd7242f8905b17296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339577e759499ab9630fa6cfd374a52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1041e4ae599ad264aea528f1990810298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062d9ff27279f575ee1dc9f1e6cae45299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2978026b5c0b8a5892583d1a8c1594300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3eb8246b1544a3837d5494e5920475301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341a283ab1b4c965589ba21a70cbebc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f799e982b78d20db55e775287a704303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502e15ae3d1ec4b8e53d5c93d07cbcc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e42f96c1c9ee15fa566008415a1ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf3710af46f87cc4870b7106a9bc98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a988389025d52670a0490a7960f17307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd60d812d33ec0bf96e5582efecc2b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27486f05996745ccd00a4726440202309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4422afb5e1e61bb21004d40c15c5c0d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063dbcd73dd67f55dbf8642d47b87f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9029a70fabe02bc9d9f5041cb3f43d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf589d50b70c64e3eb610ae07c5d89d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e352f8b30deb7ad0d1c43366e48a9b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870b8a06fca44c7f76b3ca518f4e8e8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368e8a650889509a44f6d6cf4157328316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce4396716a136d0ca52c03bb983f85317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fb01c6cffd8f605c1df66c6ad6bab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac859d7815d96dcc1cc76c63544d2650319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6934dbb82a64cf2788cdfc8fa47d59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a705771ebbbacabb7a9783b1a9fec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efbecc633738cc2b4c9213d1694db7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2316ced8adfba3894ea68d46284ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37bd5df83a5f2c2596244422d5bff7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba7996d0478c52bd11c9c84a3bbaf5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cdf484bea5383df81f5848b581c30326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36df2f8dca25dbfa8d82b1b4799b693327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cf4a508be69d1cc8eb65c96911f3d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093828737ea88e74d7ea10116a9cdac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf1a7871eb11ec292fe267460b5122330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fd8d7bb32b486c66eeb157ca7fcfd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65acee64367b9de83c2782ffa6cd145332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e908cb9fc1d75325f75b54fc4fa5478333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f949ceecb1b41c2b8f3397cf45655334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c157136da2eff1b6c4148f47a94a57e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb0864628156c376a959b725935017336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b13297aa0659f613f38c3ada9349d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acd062dc982045aa740442c96ed833338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a125a9d4d2fccca006d197916a15770339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce3ed1e175b021b8bbf4a4080919fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41422820d8eb4611a4571b86e8a21cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a45571570c7ca940db38283bdc7de0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88a1b81aa4fd18837f2090b8cdbf7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077cce53f57e36ec126a8ba7ea0c9f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5284548eee2888c2d97130e757eb5d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766cea61ec81892d8a0aaaf86c93854346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc407b17443d19f7cf4746d91c4bd0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaf5c13bb0cde59f6b25b382d4484f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531297f1f088e16f5c76a16003cf28b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e064a94feafb746ec8b42048ea9526b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff9cdf6d890bd27f68a0a4b6e3e3a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e59a5a6b1e6e9ccd7f9e7594dd757c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e907c0b3f9dbcef3a05945ed91e5fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefbf862fb6de0852ae4ff044617938354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44520ac947d60397e5931f87eff8e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f74184e5cc77cd6f1c451c32b5c6aa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50f8e0cdbbad29d4687fbe46fed32b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26181bd01b7602e830f8271b18f213e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764762d749b6cc06e900641c76a9c7c7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192eb693e4b6829d7d1026480ce72c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58baaecec4e9966bb1a863aa88e3fd9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a875cc4283d11ee8671582418bdc65362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026045adb92cdabdaeec49d335561a0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74429109ff3d49ebd3f6796475744a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae40017683d7374cd0b26464c02ee3c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015343ef883a87e36354b38827cda72366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047232a50da6e84e8bf402301395bfb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a1c178d3cb962a811292bfa6da910368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574c04543192268a8403a2b15c07691369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf6c3777193e32068be722c7ea6232370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1719efc36646f6404a92d26a7d4ad06371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec0fe91ecfdb63fbf903d10d609195372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f5de4e00d69b17ae07dd6302c53df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81172beb76d2f04dc41e0d71b3f6931374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cbce54c4d5b3c33c499076c40cb00375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376da22101baaa143a01eff5f68dd5e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e849acf9df0cfcd4a84a9262f24730377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94aacad9c7f50ce8b835cdb6420baf7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8f18868977c744c6a590bef315a16379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4ec658d7fce362e00e87ce5ba76dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a931fb7f592c97c0c308cb37cdd88e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bd0f0e3fef1a23535db344c3fe77f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598da170d58b17ef540438372ec8c18c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cea75a6d89876e91cbc2f7068ccc6d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce6914b65dba501ca6cebeeb8c2df0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2aac72703f42a71febc270c8cea349386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f8ab16890c844be4e19a8dd910771387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb5c36274a4cc9f4e8bbb46dbabc4d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0523f0ecda3508d344c9cdacc7b7bb8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c03c250712a81ad763241a7d1bf93390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4bb90cc49c7536394d023b96cab3b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c935d999c9eb0e43a6bc8c0b5f0d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee04a3d50a5f4123c68346d7b67826d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4bda4c907021fcae551d9b632547a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75bc4948b24e40af17def5c6164591395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff6975633b4045718357e931350145396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaee173e6ab09ff0520843ccf45bd48397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56d89b1ab3cf4533b6c8210cfff023398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6048afe60e2ba4b59c5d20613af366399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fecab86fa52fcee5b4b5ef54f8d507400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636b6db207a1a885118b5bc2cd0a7dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54918ca47706db9d335591523a35772b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781547564399f6c1c69abc1a0780030403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97824ce820b82633ab4b758ea6819e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6547e682eb0994aa54563fc27d00b17405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b8aae726e7b1e5e7c4b57c53c238f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d08287739a63693868785e285a64b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5b526b3c6c9dee07ee2ea2d2b8c3c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bae4db445e67a3e2daa0c11508b6d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6ed8adf7d0b9f88a9b606fb55b824410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79ae786bf607cfdce6cbd2f75b39df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da076292d66922e92637fbeb054ae7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4894745500490cbe5a6b4451c05ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502c4a830188ba1bbcab4468a820abc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54df8eb2f00a7b71c515e29ddd7970415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf56ec9b0fe8ce9602a9ea2a4548d4d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ca5d364a4926b72620356634cc31d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a1ba60e9fb7065cc7d80ad1432732418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325affb9a3cd0585d861617f3a7deee8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f456bd2c0dd375ea3dc02ae6fb5a7d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ed97974be484856490f2980439a3c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf44311a03ed5b8170fc604b23b790422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1589abdb498d468c2d576968bf85a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe30592d740366aae59d1c7bdd9fcc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24078601f8c9499570d9988dbf9fe562425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da581abd9d2346c9e20583c04ec241426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcd478773066d1b48233623a7bb1ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1994916e9aaea18c1cd76058ccfe3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc07870908c818cb308a64143a620f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7d3dc82cf0370a83908971ac06abd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca501f0e772ead677e19ca7b575b092e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b62d92f5406c7d8ae91a10d1ef9959432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78beeb120b82a56e61ef9be8173283b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be093451c65cd12a3237fb48f68fbffc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a584a4fc25111b75d526d10bef6739435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0570688851a66dcd236702a49e78e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c554404273f135f604f8035c96b9352437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c847fb136304ba03af235d97b2265fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4f382ca62865bf417b33096ba4c19439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a252791ce8f7088c82918ca0785c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8ce5a58cedba2ab5e398ed80d42a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa814a25843884dc42c428df5e8c67b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a072c940860a2589386ff3a00f632443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39c1975bc1039567e713a4ea9769b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58563a6ac419b411a55885d8a91b69a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3379351be53830cab0c3a86d73276a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ea06cc0055879fdad745fa131358c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad628eb09bcd5391dbd963ed1506375448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcb50763ae0a37eaf334f9c9dda926449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0fe9cc93df82c0831f198a00ef7f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214b34ffc81b7c7c3442c14adcb77db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17f8bd36c760e87aab5b48c2b84e97452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e4a103d562244fb6b3fa48a1cdd10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13a4d9f4a5a1a097b43b2e6e144342454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df550fc8aa29cbcc950920e0216a61f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923999b2e99e65cbaacced898b141cb4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559afb70d707527563efae1a6703a864457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297df6b38bafe2f2552302ff0a440ce3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf4dc02261a1c5f6378698deef2792459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469c4686d409f27a465739464a0e2bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d1e7186b3949f565df2b0cdafae6d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5a6c680e8f1ad19345154f78a2a74462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3b0c6be69cf14778bee33207760a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e83ff32e5f009fe09e09aa21e97fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139800c1c4b29ed46cbe41c4bbf6ce11465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779af0625e3b0559dd030c031a10f98466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c66bd792a6cebd5ee2826b7033946d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b49fc4f3e9dfb9a5a6b73bf66c3af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe757c89f066e3237b6beeec263cdd5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774099028cfa30b3d7c3769a6fdca839470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f262a77db4f48c8056622d9d016571471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0d037aa20c04920031c11eeb5a602472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49827145c28a399b55eaf9a19afa39b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746ac4e866670e355dc96e38d5be990474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4032324b300fe1a0573ff6ac951dbb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d75f8fb08740b3ee47354673350ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ba087fabc71908294c1feb1e3ecb6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c319815a432b39835732d4dc72f9a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d4f343d4f69fb1a32483df1a993ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6a7f8b97da1311314c56077b411c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54210fc53abe3e4af2e07427eca4de59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd21f6839ac66b24f3f28c494c8c34482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b3c977814908c7c8d71a204e207ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa534720d92b109381b8f91611e453484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655e7c39ffa52f0f7465b66a63c1010485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a36822fb94bf44f154862c0cb44e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a0b8540cf99a3eb4abde37efcfabf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be887d7b8825dd940368546fa3a49d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d55919694bfb80dbb1e5fe55435266489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114fe0c1f32d54d08cc3dbedfa6792d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f6cb7f192cb694bf67391b25f65c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5c8463f9cdc07ff368d67cd302014492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c61ace85b8cee1feb3f0aa04fbaeb0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223d7b7e9c5e4bdff3b3ab69d9a442a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8780df20f048c55345cc73bfc7bb08495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9faf7bfb92dae8f694af9a859cbad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c56f6597f55f1e16d69a2dab3931a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6db2572c78ea972bf81e210785ee9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135eedc8ab130a7c1c0e74555a35d369499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09967207b16ccb0fc3cf59ecb6e89d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe60cfdfccfeadcc8bd21e88a35f6d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d119b6ffb700e8db50ee2b6b29d5c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c772192b53e9313efbe70645e18bd94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7b1df8292d1e7e31a02874c50a452504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7e6f9650bf7f09aec6fc4b70d2214505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba766a8c90a57080cc2ee4c8fbb37058506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0dc86da9ff160e1255044e81ba124507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655ae317fe8a8aaf8f53428dd1dfd25508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4752ee7b1b86f843fd17ba4beff10509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ea98f5f1d2a868ca4eca08c773d43510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df69a45b506b4b9d45148f21ddfa86f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806fadcb4ca2d0720829138b4a261d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a913e3521a4861ce481d4a685fa2e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98829b8fea9c1dfef1154babbbae9b7c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c42ff6edf1d31193a218f72c82f27b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cade18b7942012240fb076f811932e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf4fd84fb1db483fa0e2d040965195517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001bcc41980812ffbba3bd135107ef5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56d61c916ac1f0226aac7522d2629c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02185524a6c87c1181413277e2fb00d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d57e5997f276c88478aeed2164ca0d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407dca7a40e5b95a40cf552657d03cb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b269ac815aff9d7ba35b0f68ac9381523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec37196cadb265c3f480bb0137079dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6d9380152582d72fbe2f5b95fd869525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c164927386933e80e8f5c32b9e7ef1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246911fa48a7d66ec1878b3751d7b42527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37752326ade7ffe0d8d16109518de1d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d610207154fd5a572a4a18d5553dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553133a799b1d4ea42a8a9322dfd5f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b6bfbcf1f56940decaaaec4d6bd74531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8110b458a0954371bead2f9e7a3741532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c1695cf7e8cd31c57e44362cf1b13533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acb86a8aa38e8d024ee39e84be0f93534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cb645e86613448e01ba016338e47b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb01e642377a81804c4d881d3c4bee2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e2b95df07113d0ecdc8afdd5cf6bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8458034ece6c52b57550502974c373e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe123269d68f27218eb4389dcc4eb9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5774510276f5d6ebc301d92c8ec69540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e6426666c03603eaf3c590463ac2d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7457b96b26ca898a6fb690096cf8b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f30e2b9ebda4a964f1094289030930543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fbb6ea26e5d634f32018d234d5b3d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38928049498b0365159bdfa9c33f96e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8f902258f9eb1954fc30f1c7b8215546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8257caf01300de63ee461f6d874872a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374b1e6347a99b755e46b103763696d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4a6a4918eb6335233ea00ff806aeb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66c95d966dbe47451a20d0f6dcd29e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4ebd758788ae8dd9527e6157c0b01551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec400392769cf502f4e8951490dba0f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7849408fdd0716813d84b99724d7b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc16824722d51fba28cfa4e1777878554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac10ad82e10bbf33904201a65509fd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d2c6f7d36d7d1bbe89a111511b431556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97a7e5853e36de9d4825dc28363321557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffbbe8ddc42f7a9475b91afe32cfeb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa48dfc1c4a2f0ae4bcfb7935bc817559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d379da2f7d3d14d560e6996508d7c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0088f12c452c4afee5bbe926e6d8f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10176db950d2aa6082f74a8ef79a5176562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5e2c4863c2b4398bb96688b9698b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87e457bfa49c0464e2e155f08a319b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c45f92b380c145a0da09512068c1d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd6ff19070eb02c9e083304ade9155566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793d03fe86c9990d536f0c1bf7244bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab705bf9e509c1254de06d8ff162a45568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9647f5b4b1d748a8d6e6a756f9ff62569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d539e1e39562a3fed266aa1587ccb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda49cd6ab356bcc9891de4c36362f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f11313a9114b760a8abb4b2cd4886572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7832a69260fc5e46fe5cf5b598cf8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1b7b77dfc4fa47f43a5227c7b5745574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3521448567eda04ee11804155c92d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b515bf4bcb5acc607fb66015f9a7d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a70cea2e65319b3b2cc53d3bd7eeb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e44cafb019105991d899a3284e460578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e2cde951bc6820b946b4b419303dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f99916ff544dac405fb98752cd0cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60198c95fa086182e66aa2122a50ef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e11d660ec854d73898c2b6f52e5e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b25409044aa1d4a1b0960e25893f07583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e543a88479f773b32456efebbac97584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38acb93134446b0425f83c78c0dce4a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb0016b0b9544a3ccdbe0c81fad6f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874759e01c05999c2b06fe9c730bd61587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8a27e37240f0244dbad56dec2d58c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a573b845e732c59fa7b52c2866a7b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aab203615ea9de5b62f1adf09bd965590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b66756c17fb00b6cc60764a15a302591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e8359bda52353ecb81ff1c08b45d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154286f95f1bc6714e1af35f33c444f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835146f714cee6e46625b843c5a71923594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bc545be6d9c56947509282c8181f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdf7770d2ee85a0feb4c117e589630596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237cc99c9f372a3671d3d9f73f099e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961d4c7031ca01dfe0bb0118be64b8c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0df93118000bf084f87b3956d60d39599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7825ff3bdddfd11b562abf0a843389600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1121050cb7e4cbb44dc05b5869e393601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0bae02b8f34c371bf068754f7f31b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63745ebaaa8672457ac0245b501fc2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1d2ad78ea7d2bfa29ffc68aa668ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af92ab41bf91a0a4544a39c7ca84e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013518d913e48ceee3e7f847d0de153606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24aab0f2ffa8e80d94ce175ac6d906607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a431c6f5443c01e929778c07c3a33608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401002d0aeae2686a16d71d92dbe2db5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382df4ebf4f2e10348fe635a627dbf46610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be55b9c195f9fb3f8f0411bbc73682e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b970da28c54129e0ed8221a73150a76612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1265f8dcade8442df5f4e7ef42f9b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904695576d77c937664f7df07950ffd4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5cef4b499cbad48be004478d14689615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5225741637eedc8fe45f153f018ab6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e853c08cf149f8c4b13a80a98202d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6b04957d09c140702ea40301a2744618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161396d52bec7b59fde01cb16e1ddf60619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95bebfcdf0199dad881c1ad3ce8094620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bb9edc75f408b06d7a87930cdaf8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f62ece4e4dd3c968fa00515b1fdd3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbc0ca4e88cdb54af5e7c53073583f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be073f8d17b3a2e68c765a6b1270cf6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67ad1c3984050f79834ec1f44e56c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a8ec46bfd390423012655c5794880626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e99b11158ff18d5986ecef39b4d0ee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a07f21240b2ff701260a6024ddab07628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3f9337856b03b837f38be3cbc25ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c08a7b823dc01dcf3cc1f7e36cdcf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c827ac31ef2aced220c91f9e57e712631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5059361bf24dff949bfc9e91834b83632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e566ae643279b8144c48eb9b45da005633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c598350600710110fdb2cd7fbe15b3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17cda106722a8b7e68519b31d57ade635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a07e7fbb00201e014f436353eb9f7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2070e573d4afdfe5ee48bc58f64c34c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ab6d28b04a2acd4fb16b700a1fca3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f89d649ee554e625031aa4a570ae6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ea3e39e3434d4b7db9b525599c4b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a9d1ff1aeb2be50881b5bde265db2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119cdf36a8f7daf89f06dee56c8a9e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed3cf8bfd7b592b408d5cda4c1e6fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fa79b964cc6356a34b9f8b0e8d67d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b67f569fc2181885d28c9d1d0840c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cdeef0ee25758a92a22551247638d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443aee2a99b0c633419e25fc01ecff7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a8b298e6553d2053a6f0cc962f240648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44add352d4ea1c9d1209341bd34c5557649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca76c538f9be5afad07678de1d80aef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b54fb2d267ce5e8196f8edefd80f2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374fc11331eca51785c07db24b818dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d18551965463d39825df7e03762887653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753b1b6c23f96fabfaf71dc87d29495654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c0aa07d7cd1630797dc088f40eab1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2467fd266042780f42fcacb0690ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75efb2e2bdace829028b67bd56da67657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ccc2eed28a334648311568c16ad95658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b517985e6fc8e5a682a21dfa51c0267659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb72cd4fc2857423e201e35587997d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2f1e73eec287919ad624341480bbe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d88c8daadf30d58217b794498eb250662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3beea4f79d399d38192fc6d0b4b93d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44ba6d5679f19c8396638897e2bd4f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac90ba7324e8936845ce9d6ca2ff81665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd6b85e00b0baa77bc59a21dc3e80a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d1122a01bfba27da4f04b496b2b75667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083278826b4d5b980590f03555dbb0c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0169ebe848d3551418230ba000685669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756746b10291b35b5e79b614d627b5d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328e2ce72ab0272171c0ed3e776d87e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55167e226a8711c39f846dbfe2a1a4d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4980e931c5c618beccb0fa790081d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e45d5e8c2cc48764e83914f30a343b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca64657d3f8afc178cdc877e659370a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae456d175e34c06dbad39fcc36f19de7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7b854f803d7c6f7224238b605bfa3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99990ada528099aca21ccb10434df183678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c044541711ecaec1e57728b0f362d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff912091e9c1141ef6d326db7822631680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33719bb6f88ff7c1872b7c6f43f309c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9df8a56826523c0fc12631be1f9ada682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056eeeabc4dcc617ff1b6d724ac8f4f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2580a9b249c6a25e51bf024648486684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654f643b495529b9e013e6cfafa0eb7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cff265822a8c1d5bc3053ad6924354686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3af6ba65b811e6fda81764fa04df6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ebab1b5c370c9fbb895d4151b4b6a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0ff4799bf44d4a344c3dcb27dcd97689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e175bf80ac47aa5eb05448f3d8be21690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dec4ddcea6c4bbe11e6587612b8cf7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90004f1109f83731245f9ceea835c932692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb1e956370c4109f020ebeff974e07693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa43aee283e27ee0e8bb38f403bea7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e090dce5be3d2867ab4d9c600c4fcd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9bbbd3407d741ba825fd9b06f5697696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652bf6cbf70807c1d6cfff06aa17366697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9d44ccd846b3631e4eebd609e65bb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13e7e51a3f947f1bdcff39d1cf0470699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a538cc43d7525d555c9b5fe4e5bf47700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38f290c22ac826e952efd7c034acbd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684917a6dd6760f3c8425756782b3dcb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711667421cf352b96e5eec77751acce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba33807affa479177450d1cd43a37e1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbeb99213b06a12e3aedafe56b40aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83ef9607353a684cdc0527707cee0b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04298b60ffaf1722959ecbe462195c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33384db780252f4b0ad9b6cf8f63e35f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a477eada63ec5d1344c9d56f7e847f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40836b732525c8a9ae34603a3e27396710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd76cb172343e87f7db9a003b5c478711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8598bf2f5f7d4192b9b56f1005d7703712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3af0408163acd04eb5a221ac5ca241713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36b05b6c97ae3a66ece9314fd8efab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927715172f7c6a29d2c5bb5f8f1ec04715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0d68e364ee0f35b136f7b82b52879716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e04ef5b962d488bb15376f35e9f67717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d103df8fdac0981b286b5e26b05664c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724882f5bd9885f5a08956d4e09ddf8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818df77997ae401a44a407f992626ca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbbdbbfc57c3b664a03e72bb2c06bf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66c3f1ef5912da7dfc6cea01d5d84b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdd0bc3d1df46cd521ef899546b3a9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e638c2e5a568898eadc5c54b6e34a9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f65fc32cfa55fa52b7649a0a40a53f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ab4b2b2dbed90e0ea095abcaa2d9e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e703ea8f9523df046d140490d93b29727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aab03867c9f1709063651912ae5013728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ddf961477131748e306997dcb9812729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849dcfd2fe44a73e7b6508b4f2b674c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ce3102ca190c0a9b704394da269b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3835755a65a9045325e7325246bf80d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28565879afb0c7b502501420c2df1286733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322588c43d81c91c3305ef9c50ca8f12734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b038aff56c2deda80db1fdcfa1c56735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9dcbe631ef48cb74eaea0004a19fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c51ca8ce4a375a3168ac68e6a1629737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f6c3171925244249a55949270b731738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fdaac4f615ebb9091a3b66ede786c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cd0c73a44837e0c59cdafe976fd06740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecde951e5bc9341a6066956c9d47db741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2757f6652f7ae65a65b7172c129b8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5d97b3ad2e38adff5702b79171aab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d1cc1cb2e365e1d6c8d905f687636744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d27029e6c01f8638e89c22605df51745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25f329d15dfc15703baf85fdc8248f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc329b2f1d445e9240c1fe0a9d2953747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191b75b7325964377086a68eb7e82ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fce887ad1c713f15d3e0023dcc13e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8b02f16801761e56e95801a7646ca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9e7031ac8dd4bc64a1ff87fd00c7e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbff1557a4d4651eba9e432a3d4420752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410db6e603602b5936946be3fff9605f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fdefd6f8566bf90db407d05f28ecd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80e9b7143c3a5706ada73496f5739c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e627aeb61b358dbf0635a009e292f70756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbb7c949d7f006490cf80fd4021041757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7a5bc9f8507da8fc6b05af3b34c9f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed919cc90f1ef6c3651ba9b89618a2c6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b0165486d4a3216f777832084ce56760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c70a736be1f44ac0bccd52a81317f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49753e9c0486325821f69125435168762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e17129c4b69aa98aa08f8b6da1610c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16210e380efec15cedd9e1169a434b9a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eefdfecb8911c4a22fa78e9dd6e519765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f0ddbed2adeb902be6a945c184186766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3da68e1c35ed2f7e7dac36ac87cef767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>