--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a54fbab9ae2dfef2071697c2e913031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d65bcc6b660404fbc4f2799f047d5e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb27b9850ca01284ae1c09e1a1e4e7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f35c0b47d8f5bc60d3060ddbb94a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc4b8cd066da7d61d9f01d3c20b1815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148b96292d77080b0d7368c3fc4c36b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd34c9a0b88dd4c6b2c84eb1877acb07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e12f9f6c7409f9828e8bf6d39a7a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec60fd8835a908fb166e1de681ff2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54947f27f01355e0f3e5e7766e6aa6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ba7daae68f2a6641d0137c5450fa211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a2848863c27dd31ec04b7c4af4bb212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087d24d1723b90fcf8f22645e84895813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230f1d83f3ca3901978549aa107224314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923327b509708332c6ebb49ff4b86ca515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc970c0ffd1fdf0d538f0d9399a113ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f3ab5864efd5e442979d420805abf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dce6f1ed608dc023d8aca263d6f1c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc620d4b021c0b9e4706ebf6e4237119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555d547ecacbdec2d444e45e3c76a5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7d04918505e82a9ad8216512ffd9221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f0172dd2089e77ec8da27addf1b1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df30439355b3ad5e1b9f5f2c1e2582f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf84c82c850833f3aaf5ccbefa521f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bb57f3951fe868070739006a388dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c60381ac32f53f47710f6c289b835f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f962b0914bdb3506702859dcf81cce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3a4e1c2b5aff7f6feed416d29a24528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cfd78d915bbed7dcfcca63b38ffad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb3c98539efba94daffcd356a38f5430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce9a57f5986c3bc432774951d896dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66318a253fe00718570d8e0bf13df75b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668b555f3b6f867278f3fa30762a16f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b12f15f4476d6d2ef82912b2a275e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c47425899ad6336afab3fd6f2dfc235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70035bc3fb3d47c1608ee11b9d5f8dc836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9369326bb5538a01b26bbeb0256bbf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b91a8b726a1a26d3b7f886fbb4808b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af7505f9076f33b904390a194e720539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc44de245992963763ff4a5de18f8b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26512fb23a86f237ec338b52376b6041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d13cc0158fbcfb37f3f95619d3c0d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d57cd1663563fbfda22dc1cd034f5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146a0b7870200882d05499e0b707ce844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd137aadbb11e13c204e5a44ab480fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387d81308775195cae8344751022f9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36831219d0a5cd8f69552cf4fd8b54fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30b633ea1ee8db5b9c216bfaa4e0a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eaf88edf3ecc6330710183cddfe31949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d243611b53af04730a247c5ed201f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf62dcc2eee61fccef28237871e87151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58fbe37e388408fbb811ee8945045252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4575d2180876e893f297c9806b58b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2788fc7a98183628cedb3bd830177454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd26a1f81c29c0d74cc483ce04fc10255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c810cdf4efc9871a3f77f182ca3c24856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531e73e27f7bacc49b9d26c6be12aae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efeb4ea9639df17573c06e9b32adf458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd440dc233eb155e8933d5d2806b94159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4f9c814953ddc2e27af28a30a8c5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a630ffc34e217f414b3d5b2067e22aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e496d6eeb6941b3d8c750b3b0bc2a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbbfacaff7398bd035e6c611da302e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f85ffe4d25d9b7c72c5b70526df5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99335b1f20e6903246b8cdc251e20f2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c03aa8cbe39c982a958849b7883de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea190a206a7abf0502989038c1b800667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c4187cb6ce9e2effc466ce816965b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8775a01d3fb5ea61440f0a36ddb9d7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052d6953694083712ab44d2d3dce74770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f5abce4947dea1fdc0999d12060b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e33ce01cc89c42be025c6e709d3d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d287306d6bab9216fe740c316c90f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfe88c6d5592997c8bb7cd44ad98ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f5809759e123dfa41c24981c9672875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4505faaac1c445826aef4ed9a98ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f86c80782bdf6f57621db2277404a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2a6648b3faa14da97b887e7fd04b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accea2a07b29eab5c775f27ef888793479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be86f66e79d16e300d7d7648dc657c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5feae5e0d33ac7bc56d450da55cf1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d685b14179623e33d86daab2294e71582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c660a6bce7f7bbb9167263dde8e7f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa571ec05061f74a46a4475fcec4ac0284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda641418f230e6f3cf924457505ac3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540219bb0ab354d8268aa5072b654aec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d8957ccd5319ec9de55402f28e6b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff7f87ad06dc41c5873a22cd12a81588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0d5f99d1c740e03e0274bbe4a43cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a62d14e244bf6e91b96900040ed8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7d3ff5df3d4e33dc47527c77c004e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8fe850a1af69501c45329652f26a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f2c92941b2ce9a0724624c4c49e1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f32859cca8f4bd2461194c8f921d1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7ccbb3f87b38fe2235b82dddfc6c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f315a8346cd1d426407eb0d36d0a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffc625b11f0b619987263336e39ddf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0455fb77b97ef6d15cef3849525d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa4290df31b6575b572a3a018a134199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f9c694628aa72276e39db61ea14ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ef6662ca01f7a17cb4c0f6f72d5fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c64b9a604b68bda37475e87f3b1a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f597733570e18b658a2fda681e78b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315d524ce0b0c5c90afbd4a29b92426104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6008dc95a7cc60d6cda7f6d41e90a83105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08036e38008f714f82b18a46cf20442106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da8c5e8b7f06b7a73c6fed34f4c6f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5d46078c9e402d00fc74b17ff8c4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c968c898e3b45c2ceb9efd6361eef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c2df83df00726b0dc15fea7ad439c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c52916d70f0e9a99836de3092943d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e30e3f358ead172fe1f49c9cdad09112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9be904bbf9a19473470132d72e347113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3b7334cd51bacfb56c2ec2b6270eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f62f6ce2d37dc6a0768e39d7e3195115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830791087dbbe2e75090e4698394ad4e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddddc6083e8ec2202d400d08ed1f38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0374a049498e3dc9368dfdc8451d4d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae488646e366f301a3f1bc14c316cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4def056d13692913b272d3f4a2504120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6de04f1ca659934fdcf83d58e0ef3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a12a832a6857d4d51083330267d2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750da8d12241acbd9907495874f93196123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7a387fa8eab809f16f44181f768e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369662af19a636210b41a728849de5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ee42f2dc0d8f25d2d394a62767a3d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87488f1bf107c969099514b3d1c308b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ceaeaa4ec69cfcf823580333b5ad41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef50b06bdf60daf38839a115c34d301129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90997290f39d68b6642b511a254dcc26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c92a298e1411df9f7f7170323cf06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ece212292fa95a5f08e6d1849b914d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a441f6662fa2e546cd20f775f62b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a16f324a6f9bb25f6f5f256db5abe3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed19b398448342d7fdde8af03cf274135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463679ad7e251350a2af1dfadbd811d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36e015797734d3b752ed1b2dadcbd9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdd77716334cdc1fd81068da891213138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3753cf71885b27c3e7d48ba31eb56af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62186f9eb917233d10770dc651e2015d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89fb80bcdb6d23da8c458e5acb3e92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e074e58cfcbc71ba27d847183de57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d5ed2ecd45c2e27e7efa244328951143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b0c8fb6bca5c21457100e9e82d0d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c78e6135f9c5949765e431e82bfc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc07957061b38fcda4020b17fb7021146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967aaaac2afff986006a2d84fa04ddf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb20bc5f76dc44867c80a46abc8097b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe62ee14ce21eee01675cb91391c12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e403232b927211736ba9fe33fa7095b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a94b89e1ea6ed77f3d4c4ef87f7ffe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060ab35e3bf9c0006c091d982450dcc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619621e744349f0d2bae1ab4b020f59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8477842b8cacdb3cbfc799aa03e587154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1695cc842634c3f6bc2bb2447d39630155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf67cc1c333767bb8213195b212de7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e27ea29acf3e85db466cb8c41546c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344ac552a6a533b4aaba35777430de8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeef31b83d5c93d0a4cd48eb44d678159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747499d9ac39384452fecec3c6d5cdf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7e6c993d736e17d2e27dd659f0c7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a84c82c52d67481fccfd997911b447162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc105738b1565790643b5fc9e3b7799163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd385a6d67873748edf6b67ab1fe7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46313b7db4d9b0f0ff16688f6999114c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d8c20b384f9cc36aeb320bedfbd91166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35200ab745085c327ad7cfff38553afe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61000ed06167fdf8373048ce9ed712168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7496092ea6a1efcddd5174e2e338135169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e3e61b494e67c0d087634292c1ce0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc80c75bea965f63608f60932d92bc0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3d7209b168e2e19028ec61f97e3d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c171f0429ffc8c9aa5aeee156ad71173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91baa35c60f9f20f5f7d5745cd893d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ab75d3cec4db39f0f9b8088cfd29b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34656045392b120eef27b99fd4813bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19135e4c9d5c8570a418c97db40f174a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4ebc17657190dfbba004a78c029e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ade968cd918e2874e87710bba4777179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c1173f19df68e7e782f156a6589d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57edd0bebd930c526bf3b838bafd4b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cc99b2b953eac838113f63e6fabbc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfee7bcaeb0a877a4253f12ec0bb94183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e781bdc5c589826a720a709b9d006c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc41f93677ac097f1794a22e5af5a0d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5ea436799d2fb64c38b37239f6f11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff975fba405f39a1fb63894c9a12c01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf2b019cf35406c40ad515c26ac45d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c10e68696572f9beda6883de5de11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f0c3bfe1e2d916f9ac45fbb4a20a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57cfe0b3d60a563cbb8d2f5d6e8168191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed74996933b6540233debbc3082da9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bde5259b3990b76a83cf0ae444e37f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26126361c41fbec1ec0dbecb615aea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fe8cc305582313d0201211dfcf8f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd1df1a3f350e24f42e581ca0e9841196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f86d6dabd04d42cc516be020360296197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627633aad8d3a0e53e001beae05d090a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2ee1dc0de65ca23154b3c15193302199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904b30deddf821d3924807af7ec31ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb19a6dbeceed60b16cf0d873a4539201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880874aaa98ce6c57637e8b16baa7860202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbd6d38fc43265b47b46559ff6decc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fdfe9c8b99d5761dea3d3108ab4fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac4e677a731c9e1ad2e98b1f03170d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebaed29f0abd728dee434ab783b896206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e977647ee86188d95a69e6b3f2508207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edb200c01fbc0e1e035fe69dbd9782208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68372d37edee74bbd64d48aa18960f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28642353e139902811fb786d43106281210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439143fb6e9b2989137471fe6e3950ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607106661cff4d05b4411b3b4fa58c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af192c82d775015e8bc6add997a8b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd853538f094159a91dd7d19b35aeac9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae8ed74237273c7fe9ebe5683ed409215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba132baae9a94db21c8d9c100bae074c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409cb1f1597fa944996c473ea53c680217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765b7d224d9b631aeda7ce6d50d10ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b98085de1d5310b5bddbce3361d71219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fa5dee89960a391f220454e714c12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c863f4d90c25b19624d588b89f49f83221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af469dc987c51a5dbcaecec68fc355a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a53769fa339784ea25fc21c3ca0775223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22eafb572ccd797b5609d4502cfa255224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1b87b16230f98b7a7b535ea9c4463225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0892f494eae66ceca2c947f271d6a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8134313273fa3d5fdbc12a7c45a2e41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549416ebd90234de1a8f698e021e236228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49e70f1e25f78d0bbdf348399c5d2c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb4300e16151d52125ee17ab69feec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e45f856fb8c5047453e30a94e1ff54231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed74c4769700f78e8f0905bfe2b5dd1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1a02734722316386fbb07008fb7b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566d2ff685685a69384fb038a5e7b1b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0bd8c7d7188eae6e13a2cacbbd0b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f239bd05ddec95f47aadc8b5f588495236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56f4e93b282551beda1dca2b707946237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4650300ea6d17f2f64ae757271f9a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67252e18adb507ee352bb6f904ade045239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879111da3df56b3fe5b5f3f32d7f923240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348f1b183eb0d5ed0ccd8ff1371e3de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f521b7ecea9511c4d7f678603e97eba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9299192dc5a75d7003e0e8f642547e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce127d3ffbf7d80cfec2b0c778a752e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dfcd79f6c25ee0696e30ebda35323245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a3525b3c22324feeb62d0956b7db3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc1c84e7bec2a12262e685d1d5a196247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ec34c81b51c97cc6ec0aae208b1a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4d99b180bd016d6026c195c7577c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178075a1e7c5ac5c3ed8032ffc87482250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc308171e63e792a7224841a35a0109251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3daf3b1a8fa427f6888ab8a4bc3f57252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6f52158c436670933f044486d008f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8383a1a5ed9761d1a9a31a2af8a31254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd30b52e9bc9a91d4a03e3b5fe6e7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbc96a3e19d8d1f35d70cd4952e742256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857ddb1196724f42bf94dc0b78fe596257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a38c151ea47b2357a7dd5c56db549c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40367cf833c77643a8d2d03ab6bdc889259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4ba06006daf7e5c00e8812b4444c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bbe19b62ee502cf8687da13d59ae7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd7cf8b2599e17efd28555746cf2a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aee4b2679d6a1c0978aa6915bfc147263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf52999276fe22add62079c3c3a140f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6bf8e931205a3206ce7aeb359d3f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c684f171475077abdb949412accc8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce292755db2c40efa72d2638b85bd40267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddcb281ffd82cee4a0cd577d653707268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff924177cb48350b0656d0db922961269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aef8b63a50b573b4acadc28f4fe237270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378ed925b6a90974340f1504d702271271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81b6769c26175e93e8343fef612993272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9892f0c054f2924cd1cc8a0c0e6d88e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5039d96d858f9efbe2f984a6bc344274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc0423caca20efd22a00d8e9d7c79c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3f79408740e44d16309653857d2ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307ffbeb62546835354e68b191da76a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306e618c564cf06d82c93a663dd9227278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf060d1de3848ec1b0aad78d51510615279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ede38ce68e7f5a26d4a5b06ba92e4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdce13cba97fdd552ac6ace951fbc7b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3a41c321d8c16a780ee5099f2b8a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02daac729e6db7b9f27020629ae2f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7a269f6f11df8c0c555f71cbda425284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90184caab1ec0271f83ccea92806714e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f673c6e6b9601f42ae2634f7bb5fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1c62c3e6dbfaaca3eb0cb5b405549287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22370fee70542e66bba74f8e2c1489de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876eda5d1e729be4f90d92b0af2f01d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471800759d263d750eeee5fbca08a3c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d309cc02989d85fa3a64407a42b1d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409183d128790ccb914fb8f69d6de54292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ff970ca0825f7c6a071e3a10d6075293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becff35f7663c4ebc2af994865a077d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3aca383b55dab267e0d0c34f4a223295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c67903abef7ef81837726a564a87d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42013af923e9d8a44ce4738311a9fdb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1a8955546dc38ddb8765c67040771298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be77501db1f58022e57c27f2912309b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12aca70ca8d70ba6b62578f86e99cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50545986181effb5ef60dff3e419ba06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995859024baa88295df21b356b90ea41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40dcb522de9077ff39311f3d6340ae8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be583d7047bf9110d447a91c3eac678304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af542035068e2255735fc54c22012c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70397bcf55c616781d00c519ad7657e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1310b43985884829f7f221886585802307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cb385f2dbc75b938ddc162a1b99b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419948ba7675be443689adcc7a00aeb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464f80ebefb4d8d6c2745a383790360310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f327ab54cdd270e1afa9577597f0a8f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c5b4a6c0c4381bed402263f0592a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8eca02b2f42cf0a11aac7d00fd8f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4b73249a445f040b2dcac43a774f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dafd5fede3db2bda1b3d6d003b139315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9933688691cac91b4612675552d64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d837ae95186f567ccaab034fa8602317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd402de259802cba173ed7b4c29ea0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b027fbcf2be094221a215cedeec794319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5605dc09471a0788dc97662723679320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524c92382f5f94cd62a5a03153bb713321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689e34303dd96b45bd2365c406497ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fc8f35e04c10dc0a90582abb0da60323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c731a0d377f4a290d30bf98c742b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240223ac5247f028da4b9080b523727b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e1a09747d66734757fb02249d12e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591451121450a6ff61a51ca3a360003327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85db0b53c9fc66628974f254007b241328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e850146224acc73b8dce7c6a40608329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfbc59967e706006e8900fb370d177330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff303e59ba4b242f00b458103c0cedf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd3cd6408a5c81b40eafe8c691d1b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb2380c8bd9dd4fd5d2249cf820b71333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cae78eb76c1d685d21f6c03006e95334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61864934866f5f9646bc98e8b2a4e36a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356b4f6cb0456aadbaa0f5770a07d52336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9229323437d3ebacd5d141970e715e2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fe8b1ae37ef8ad8ea54dabf294743338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ecdf746e00c2e163161572d3f8c94339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e53b05fc6d252667f9d09b4278304340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f81224bb3cc508a633e1aea347171341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aef8a24aeb519f9220e978ed97092f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63dd62bad1716e244cddd6da36ba807343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae29f8a9d3cc3f3bd9713a43509c636344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf22b238af935fd5d949cb7cdb366d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ae3d96131634156dc7ba675f12d8d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2eb641f4b3e504263191099fe0f44c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb6bd765c2600b9ac79c5120df379b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25deecbddfc84bd7905d1c3490ba25349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110249dc977b5023dcc6bff7c1805a54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab2c1530813e5b6cb185df26707e1f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357e25826ec6ebcff722467e64f772e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3bb24613d3514002e5bc8bae66ce4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a325cf250cbdf85cbb09a4d8ee6f0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521c7cc2f5685ac1887fce3571df2ec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e575b7cedaae777f562d441a2dd0c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898138156153909a2ed45e29fa33f099357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a46eacbb6c493a4a2eee78707ed60f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab84e6b7bea7dc29326b13d29777b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001145d7ad7f20f4ff4c55e9d8dfad11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37f2f8c6d6273d7719ea63324b86d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d3a0de9a37e97d5f153bea6de391f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb224c7f8d4428a6d638b8bae0b27b5f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978296d7422e04a3a31b4e2ccaecba6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc8141200e30820f0ddbaec85c1360365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c532c069d38dcc70c5684791a34c5e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8e6b46798d0b544cd7dd120741da5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217e05ced681cedb280ab261c0cceff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f773100dff4b41a800488e93ec8d08369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9f6c38423a44885323d30a45876f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf717e1bae09d9ba09e7e6fd914643d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e27fbfd5a84918e47622d15bbdeb3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c41ccae382856b1e3459c84aa655a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d7039c39e296aaa0e74919abb3bc0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ba8a57a39dc9b197a9325ac6f6674375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc341e479bf9c407f648dad0b6015cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d874a119464b004d1e06183cec147377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d9eb15c6aa242c2531e33a2e2f359378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1034bd2b4387e3904900d346e1059379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d272b6e5c02f7d78eecae6392ab6b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc1ec7ad0c87f512f703e931fc2d35381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188c923f4f97901ee4317b7c7e0989f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38a08e587543456afa1c4079808cc1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7dcdd0b181c6d5bb611a8a1f08c61a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd71c3bfd88dbde559ab63c61d7a67b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653749e86338720ab29b4d3e588c2db5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a19254c98d70591f048040ffbd813387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745c6550b836c45b6a4365ffc1a87e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcb7842b8441f1483276a894dcc430389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e81cd98c701d535ad70abbc914d94390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09a473a4ad7da137be1fd2f3303769391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2d9e1aca561a11eaa054089d5aa49392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ac040d18e6307905597417716fe36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372f20537a0079012e3cbb7be4cea26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc05a7807e1d447f2d0b0efeb75bb3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6584e877d977f189bd29908eebe6f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7125dc5c08f9fe70e1133dc46a8bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf6739bbed131c953973bc0994c3df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e85c4e4221c0d5ffacb32e218af1ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f593bd414dcbc502df844ed6f539bd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c0afce902489f04fac570d208d12c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e784241faa3a92c342cda11f17ce2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1210940efb70f0d6e420728a17756403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98c4c5fc451910d874f7c622b898eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eeb02c475b83f73ee75257e22d252a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c35e48d2a67c17c24471b4faeb652406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd96a6aabe1d8c859435dc0f88e8447407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921990942af5e3f4064511b796e98331408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809a7e776520331891be9ce32cb63ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35196868692ca0d2867cbbe4c3060f4b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb795b243a78caf77ec29042b328b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697f9c5a6fc3e0661d29d85fc76a5e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ffa6b73924530ba09f44c7cbf4701413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8a31017c70f514a7f6250213ec6d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205ab14a9d202af343c9652aeff00c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20241b603c8a7e8fcdc194ba8bdd251b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d43504de792ede5f39570821c96a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc31a2359b84df093ee805fcc748089418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43131ea7e88f482196fdbdaa962806419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acd411d3ce802dd903464dc6378c8e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344e2bdd31e5df2c4666dc3f7634622421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1636176f1662d414c78fa404c00895422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ec5dd50c6de63fc957cf9e0ff7b54423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0f8f77126c2ab04c2c93d6e0eb2ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75caf4364db48c570ac71426ff7da6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af78c0faafe49bf3db63e9b68e374c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782273de136e0602d92326e7ff22d4b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecbe5fb4ad7f9c4eaecc388bff5e9a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26e4d2a6fc6f0407b418d73683f097429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f69e1085bd6220a60fadc4c4e4b6c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bb2b0d16bb2c829ca6ec7ab3f8ee0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b984744421ebf37891d06fd69b3c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6037b4b89032b68e2d88849f271bb49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce99969a0380add48adc46eb1045c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16695bcf2a97456c9668a67b21621bc4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe39467c3581e859b7b13e615504eb9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83600bf3d8688fe0246330ad07e30e7b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df22376152203d53930595c4d10e92d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5c24273bb55338c4eb006de4e2fbb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cebbaedd49a362003dce91cdde1cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d938ce6e837a3a6c774d884a308fced441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba60acb7e9bf6c25dad05ef98fb584a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b688e2ea089cb4396345e2b2ad08838443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551ff3cfed3effa4d8d5d545ad0f976444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29248953fb2f719c426c4c5d0e8fce8c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd86965f15b0e40c93b01cadbe2813b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e616f785e24525ed74ce25c78ce55f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57df30546f450ef95c03d2d52aa000448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617a6cd8bfe45d7f6ccd41e949cbacd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c472cedab3595496e1e3879b59f7bb3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdc710674fc82507bdc4160b73ced5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b3e1e4e3e3e000ccff0ced35d4ef8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624ff1db196cb798cc36164412c6675453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae8df230578ef17eeedcb68f32c72f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed790a2d22c43a7f01d297e139c1ddca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ff4b8b136376bfcfdccebe3f5ce67456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecd1c604cb9f47aa40c2bc80858c5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e03fac8409de885de8c2fc52c717c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea15bb4e3ba54fa9c842073928b5fc2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5098a06da13a29c5e2403caf49f07b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04100146278188cb0c5d97d09e4fb822461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061ab093d3e7401b9aa52704e8abd1a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a5d5e22af10a6e3f4411e7cfaa8c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cdb73df3a2d26ff2555e7c05c51ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d4dde116c058ae78b09d2d41eed31465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb53f7a42335bb17b47cc2c6d3215f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3cfe5e35940e61dc73b11d2dd4c20467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8426d5172529ceec292967fa8d04f58468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd529531785295213dd4b974a2b509469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091e5080c6a46b1cfc8f322ef337c72470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5a0230e8a00ed14789f1bb8ee8caf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfd05ba577ec76f57dc14502fddc1e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65111bca6ed37f2f0b57025d34b523d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4351cfccbe3d5bd95c555caaf2b27474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed557419927b88251ff5b278553c756475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86153bae57b24fc8cea30368aaf2d187476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b741feaf9ca80262f57cb83a020ba27477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8b9b452e5550d61fba6b846bbf448478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441b3fea10a9f1e55c23e10643a1e91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2a254b0179e1e8551ecfc28356b60480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed60c26293d1bd3493f8d505e356b0b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d39a8492ac49758958e1c37862cb64482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75eb457114245c61c05486e842d597483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a89eab2d99b4e9651023d3199bdbd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f728337340fcb188e3b339d7b53e20c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce84ae4929996fdcfc18800b35a99ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19352b23b182d9985c1cf78e5c2db04f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090221a81bb8278a63bd47697208bc2b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead18ff5bcd36d686be93873402714d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d435e200b1392a42cf92505ab0f88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1bccd8b2b14eb33a9a1fc87cc62ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b79eed159d837d03174208ed1a1ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91410095515c43df3230ba1f0934bebf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322681bd2033a2f04e559650486ed17494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e146fb82796bc73a076e29b6b686de495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f97cc4d760a5d85d7a743be59912f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0424ef85db54c72be702c5c70af08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59032f469f116d766de8be364383524e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1474479ab8173edcedfdd22d5dd09499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bf5a54a488f398eb2926bd0182c78500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808c945937a6954e50ad3b4dc40e0c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890578761fe48735b2a3784426c0a06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6554542ad8f524afb0ed57c5a092fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd894b9b530b5cd95adb42f2df4f15504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944f6eb2549209f9bab114c9b77b401505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08758505f63e93ebaef73f0f7aed8743506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f11e3a0ef25343f66fee07f689970c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d4c9cf50f4fb40175ea692d3739d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83445d77b55fe0cb2e191d0eab60f906509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c627a065e5be95f0a2d2e5cde1c349510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96924b7f67d2ba0ab2f10f2384471894511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcb92dc1a6e5a1dbc621c1b32ebb8a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6147a4e417f37dd18c7133af36c443513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ad51889b060f6e7f1af3ef271559b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a427c7206e63608e086a70c79c6fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3cbc0408cf3ea812f1c02602399cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c49708a63cb371d911c79823974c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02b0bb3a09a377486efeb0505eb117518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6c228e6be9b9245ee2e3d251b9742519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebf02cc061a8f855bd52d73c011123520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b370f6e51ca26c7c9099739ef9717521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b55bd15a35075743956fdbb459427522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91aae4fca71095d5ae1a067304827a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d4e508e2c9bf5fe9c75d83fe053d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc640dd27530b85bca71916f508389a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335abf22bb9f9c464cb0f3aa8db68d3f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e432659ecbb03b363b6f132544569527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7ba250901605890a5e98adc4d1d16528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a31e75f07f79f08cb6ce6bed6a47d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d49985d6cf6a28eff55b508e74401530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa8a8e90ce2a68b441696795265e1e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64008996be78991201a8119f2cd679d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f5c8949d62613d5d56100d8009c94533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4336e4f38dc6d3b563cb48a800eaeef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83790eb845153fadc246c2399b64989b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388a1e42d1fca34037ed2ab6cc01ca6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2eebbfff8aafc43e7f134aaacbc25537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e86e3fee4ac15bde363751d59524d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f88b30143194eb00713644ae38370539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750deac967be2c2f5013bf7e2401203d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0b1eaa4d9b84453cc962d7577cce5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0aaa69451e41566f94f759313f62b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faaf04e7cdd59ccf6fa4e011f704ca2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d40a8b5239f752b47beddcba3234f5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c796164fc418d9a92f6a17da795c33545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671735822d3db3261395947fff8df246546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966405bdc44d4f7acac60e2204f1ce91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d7741ca6a8dda76d36170f17760e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb12a60ec934ab74b6740507df6678549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faba1b1eaabb7b16349f7bfb8ed8a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15a8f2dc760071a4b19356becd16e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959fb9b4d336b10a3c192a590209407552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037af11db59bdc10830fa37d96689b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d20ccb187c88ad5a9c69abfd1840a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d573058ae9aa393c0de4c5e2ccc8c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539cd79d54c39587299943f0b8f2c34556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b744f5a93d4c5e8e0afa6be7961f7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf6209f3d84dfb03ec6ea7b66672e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decbfbba8d6f0e8130a80a5b191c13a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4788b9a070ce686b642408a5398270f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a32ef677adc751ccb81faf67a1ba8c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d8e7b8f03dde86eea0c5f56573d45562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a7bf1a0abfa733795407ad272f4fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f2be392bf710d1bef43bf248ad417564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58884f5607cf4f7d5e217e78af50c9c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912bb925bc6de3c64dd78c6d0214649566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6acd5ef60606b2c268707b738f86e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bafdfdb75c77821ef71919f9519c2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b46d5602b685eab803b46ac439e2a9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c8066512e726764e0f018adc129cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a27ed8675d6465d17cc601139c8dde571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dceaec0b4250af449f16b4f5e15a590572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb866073dae35b13459e872bcf305d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f2603db7e32544f9f2dd048b8d964574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b538c3d18393d5a034c87c6b0484a43575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f6d86ca2ab29500c3b8a198d08136576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59238843e43a979fd3a14b78b332ac82577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80467aeb0415ed5929dc464701bc872f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84280983c42f4258c0e7aff6fd9502d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82647f65741052f47e618d4e91cbb1d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea508f79424760b95d448e3d0ec23e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4865f72b0b09c36d6bc091a236d34582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e69d24abf5021ef32663dd1437a60a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1b582933e3d773179512039d7cbf0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32485e1774dd844bec96c9eaab7c6e76585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8e47b9ba8856708c9d01143412056586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7cc9a91ef9407361f1a78b2a26d7f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a45072b1f756175de738030ff954f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7829bd3b800cc807ecae7a62906c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10064b25e3be01324b51a051b23e2cf2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca3ccfae22169af1b73fb0de15142a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da618ad89c715b3c91d0051ef067ad66592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8870bc08b39ea833550ac3f3d56e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a33d07a1d7ba0d5ba5093b93f4a36594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ada0a0d2a283f5bddfd8b8485f5f06595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2c61d429612674634aebbc124ed77596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465734599252f6dc87b05c0d4099965d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7ed194003065d7260a53087e65d9e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7b85163b00a6fdd46d72a059e60b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3ab33d5298a4da03215392b096d6f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326eb891ff056c2c4320a267a931800601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3397b91dfb45e0df9cf6e4036713cff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579f03ac93e9a79ab448f75556bad75603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4b218198e291727eef6227f7da616604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c32ed48755cba9654f7c2e843c988d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5205ecee7999179dd7bca7e14657ae9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdfeb16d5567f1657656cdd34a5e94607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba31cdd82f21a7ce20f8e01acba3c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9f4bfbf408020837b7e36534ce9b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99f4e97aeae0cda9b39e84c5deac68610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cce74c0a02a3398c58e33fbb5a41d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e46f5642ba7e85827ed13fa1726444612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bb93a53559d8725cc4d38f6ad785e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29078f7152041e6b9ee16d319bbe25df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe524947003fe62c6c62ae24f43b88615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03790d9195802b982ce7ff25a5429e1b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915214e890641543b224560d59a9f4b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999b4b2aa96241a34e9fb4b32820ba8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a07740e0750c225f84750c986ee20f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a743afe1595765ea0158f55e62506620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaeb9877f548acba01202f5622bfca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073065f8a5dd3c4f160b9e9c44b801e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fb5adca00503aed4c3cafb7ae519f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe381b34ddbdafefbc48d74a1e29b76624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46304b9fcfcd620a89734cbb498679625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3046f9e54eea483f21264c539aa19626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de467c9b029ea34b6cae620f1eec5035627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61912687e0c1cfef92c749b2733f9a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ece2b04c2a8bb9ed5ad09b3b72882629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b35007d2a4f5d843d3ff28033f0030630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a3e2690a5736fcf3ad727e1ac80cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c438c42370b76bdf15f9cfaf69a3433632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f19ee0d028cf5159d97e68d038e1b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f3861825f4d2f9fe0197d78ce51c2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f1bcf91549fb6ab512a2f979c1c52635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710d3e47c9d47b8e1dac9bfa08af786636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff73e8ec1be2877d6db39b0fc75c21637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73ec9e02aa7396db9d0aaf88e57d13638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b077914db2055b5118165366719a5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f86a4eacd2e6c7421d6ec5303fa07640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f7e593aabd977cea19a55cded21f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177eb744561944a6178b1a45c75d115642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7479f9a003300e186bd7400de0a3794643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6652752ebdfa73638c3abadd922c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f0ab3b5b59d28f157e9ff09f8ff2c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bcd9e2c3772d9e69a8ec4e6638b95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfe796e630f5f0fdc192dfb570f854647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87783ea8dc069409eb65186642ad51c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a683b9bcea91d38447ba4db13a6b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc7b9556f48d74f61eef5d8490a181650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ef33c18875a337636965da6a9aac3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875b023f6a5098160f4fa494f18f45d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf03e12bc1d4ec583ffbc66d4b9c5d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c34ff2201b7a87e63d36e4021864ba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d0ba4e9701e186c3c540e234cea96655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63790c1539adce1acbec6caa6c884f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e78035cdf785cdaedc49f51da239bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26847c0fcf34a5be49bb4a21f4fe05658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d016c46ca0f719078c8d67ea08848659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c2996048b0218d21bb817a2162292660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dd30d29e85be29353fede3f4b0507661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ed8db808045f9bfd8e321dda15123662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d186b59992e56fbea10704be5deadb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388921dc9b1307f61ec5356f488c100664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284de9cfcc764d5a63c40dcbf2baf722665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efdde27eccdf664173541e453b51fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7089e6d32ee730f8295d21dd7b26e1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de124685841cdf5f5fc3d03939ca6679668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c08272bed2c9970e50550ece1abaa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d04233e6033d218f2ea03af8b0be50670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b59de6279420585376d45f7a986cdd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c388fdc3af4aadb958d53901592b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83ceee58ed2f1551eee96364067dda673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65a3e85e142094e04c533075c4d2d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73ba773b8bcc53d47ac2b2ad727915675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564022b2a3a6dcd5e1e37b4a7468edc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70159b476bf607560364e645c5cc0ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c2c604082444aa29808e57116607a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387e672371b3977bc2cd35925e23031679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec188f91c428e771e36b174e537ef8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a54f519988a50d66f2131205233d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790edfb735adfd6b73f2805edcd1629c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972f12660c3231ad5a46ca32a334881683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c815e7d71869a92f251035bc7ea8c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18e514de8edbf4912ee0543f1b73c5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f7ce8f6c17b4c745cab3f1af665e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc397306998a43cd97d598ffd15169687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc3bfdc0de1a5360da87f9eebd5603688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3097de05329bf35b581b9b6822623689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633ec655d1faecc08702e71d62ef097690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006f76c90a8884249e989a2d18533af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00ca3c3340e1ce54a295bd4b0f8c45692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9e8093e08051a0caa4abd0fceef1e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97c42d83e7205a77d1730e51bd0274694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaa1d8a932d349ffc7770dc89553c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1eaa538ee4b3797f08fa38578d1d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05acd25a93d931d5210691ed487f307697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c090863fd1373c2d6be9d7b93f0ad08698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86d2ed86f88e5275f7bf439b0412f8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0d111b0926f6a788169b4f9ef1be6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89d89eca2dcfc0d7c856597dd5d4d9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d710b6d204c6013663f5920b35aed06702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ff6293d3db47f26b42144346c4f80703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c62b8f6a62037a3892a68ac8a1d13704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45c26a0b6a14df3ca8c692a993723c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d875f1fc910cbe7a135265ef0b83a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa4ddf31136de038af2cf334fcccb9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a06b398296f60d38ac4d08de5b8d84708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f247071ce471e5538a135c9ba7ae5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b45a1460be473f6dbf0b402679866710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630899ca707f649a9a1117ce0c20594711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be491e4746b59a0e2a4792e3cfdb3ba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cba51dd8feeecf1537040b58e02a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751835e97d8914f5c72dab06686263fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7f6583d08de344c8cb067f6469419715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252a91426b162aca7590f493220c84f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bada65a90fa62aa827be52c212587a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38997615c26f7828dc36569c96a7165718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfc4b27e8478c32ce604257f2e31e8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b375f63e2554a8543b88ab08eb1b9e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32cf80f442851dad6faceaa231792a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c1a84763fa9d926caf349609f8290722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2059cb807539ff70586e0a75bfcaa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880a9fb124153c925e5c03dcf773945724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc68eba7b5ee4432c6d3ec17acae98725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e4945b272f79cf6275c6e5a97817d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5494570bce30528ef73ceb471a56aa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5c67fa1d1423818c3b5ed2cd5203a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f399e16ed6f95665dc567c1eacfdce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dcc2c236396fc58ce0059a28b0ffe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd8ce861ad4714e825d43dcab1ab21731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a47a73ae153b77cc437d31cf2877b6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d59147e95c09e5821c3b731be0dc7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594aa396d0ede4354628937b1be8af3d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63932bf82668284054c8e5c7d67c446735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19eae671804bf3f0ed86fc1dc6336a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47b5a1dac437f545e4dab7067f9628737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bed010e147769faf5cafade024bcc2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bacf6b6e3d31323010f4c9de87ca7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dda00039db26674705a9f2ba0ae651740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2157138d2df9ded3d880407016fc92741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d066933bdaa87bc2e4c1ec930937c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c31e2d61350177be2ac6a78e3b0be8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39056777149e0a8e9d8d9ea05537d65c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae13a476aed0c58cfdcd14cebb4c27745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b26529d5f94a5742916693528e4fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20ce0ebe21e01ad889d10c5fb46314747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed7f6058e5c7d988caa58a9c052f02748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91bfbaf084af493bca57e1a148c2c0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506f86bb9fea3e5e8fc5013883b6287750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e00a4d478b7b9b5e2859311d663c9a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83614e6222df59d6fd842a668fd101c3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61483ca166de2082e612e8f9e72707c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8f9e2cee300ee8fa1397a5f6ce4ac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcee2a538c7236b5db1bf9b7307122755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68715df2a8f128a8fde577f93eb03a3e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4262b83955af6f6ce5cf527eaf37ebb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedac8311b4f64e8a2a31190e161dd5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167708c4c99f6a084b423b322272a23759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bf56f1c604fc684bd23ba95c47ef8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86f2f30db04947076214d2c0d1a1f0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5044ef5186597b4574639e6d0dc20762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00ebc77fa4f540b4b2bba4242abdc4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39477ed32a2569152512abaa0119e074764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556d492b9f68ed5deb9c223350cbd34765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad45f905446de3e56156ead78141ffe766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc012e6984585e7e903792c84037936b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d93d523d00f09a7abca6b50b34e8d1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf78f3d1d30b261d8c7bd557fc1ea42769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64bed772da6716e82bfb2cb751feea770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c182efd5a3071ccd6a65c3c0455d6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bde7f8a26c46b9c2de02cf9672511e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dffb7d2404b9f1bd35b202e8d8b9c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af233b1562e9735796377340aa0ff20c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070720320016f099b9399f657da1168a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e174dab51ddfff6819bf481d516fb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535228099ce473963da9060204a16f95777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b406855d953b3efdf657b9bab3e48778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587597c9746769fae23ff71af6d065a9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a67399cb0e4b8dcf52e653c3a1d0e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b578b0261030360fb25074b356cd0b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85135f503c488a6d6c8a192f4b26e9d3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e727101ca35f51076842dfbc826b6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09136ff2957ab754c02ec2b06157dd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b12969382c215642fe1fade85978e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4861dca0d9c5f5feab59fccc89da2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4aaecf94ef255a6e61f03761aaaab787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27aca600e60132bc9767facaafa1cf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894ef085127b3c09537384e806671fd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47294b20b1536d0f3b9f804fa0e18d7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9d505887de797bfcf5ac470bcf273791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d353bdcd6cf9679f35be8e3e1e7e0a0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef372d4784ff3b646f2db932d0307e8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd77afd3a4727aaf9bb9fc05fbb8897794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53412a5cc79242f1d5b60d656101d831795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c5ad59259743e04149942c148876e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb366ee2d1ecc55c59a4c1372c0b911797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0eedce12b532d491c5437b86f8c69798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c9666ad933dc0c0f880d21880ac22799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7392274e01d8c20ceaff896d3b7622800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c66d913d5bf7d77622295de27e7740801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ad8d117a69fef62075bcd330b1d1c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e071b6dc0ae25d3a982c085f6c910803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4027ba4d76afe5399c736027cb92870804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ade338d9749aea518c19ed6047f78805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29875413953decccd07bb635fddbd70f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516c772ca6b13b934de5500aa4fcfea807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2293af2b3229e14c0318febbd0a5a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b4912e55d05ee90e0f82decb1b0b0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba10b8bd27321f884a7db8418bbe5a2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f10b4e6ce4948df0148c1b01305728811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ac5f048a658accf7494cab1f62cad812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aceecea23c231b21033bbd9d1309207813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba03887649c4d76fdfbb49e59f841b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20743b585a6918f027c9ff4205ef81815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fa361cebbd4aa5d815cc1532881eb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284ce4ca95a50d5b30aa03468690fd8817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc82d5153606faa3cae7a56138748091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea7e7aae03bb7564a9e536a774c5672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039956b43b4e991f828a58930ebcd2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571433ebcc0c63b3f5363a498ea19304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31d253d8aa0103c2a350311718f7275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1639c7f8cdb9133163b2038020ca56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297291e9ad63aeb395dd90251f0feb17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c5e9a5f58631b8d1eefd71f239d1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1299cd974315c0506070624c13ca0fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3de197b7c29f0728544c16d66fe2410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb37fc56ed53dd2cd179f8df22649111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faefc6e672aa36fcbc2614ba415dd2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33d4f8d0c99a249891554db0c57f6813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bc3f938330d49b00e68aadefc079e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081257a8d5169397301c5277eb267a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32408232fab062d856e78cc9f10c442d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1b4c6b6f08edc47b21514cc07f53517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295d9feb5e29dcd5c2d4cca1395a5ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620bcc816e051ae883240250572053719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052411e03b663f543a7012c87133e9da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73784b153f0197a9b8fbdc549f737c9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f305e2c55cb4cc6d62faa0e57eeb422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd979a41f5132a5f43da268fd7f96823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddcfecfa2371ef358a141cfabb0d6c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cfeb9bae71e5cc3e20a882d94d1e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b16f281a04a34772e47b4a7224f0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad7ce282b5ce402913d940c673d25927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df495382571e7c94beba3f24c5385b0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0e9f338c82500ddcd13ab37c50c9029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c78bd9aa1ee469a662dd01e179c87a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5be37bb0c60f3274312765850bf8f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39940f9ed79a4ba76705be263662189732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2524becc07a79a4e63e9ff5598754633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185572d16734e89d9c305cda82fd071534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f315dc8a29ad286a4625dbc05675f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ae763c05a35af07a74a0aaed899c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65ec4c506f2df57a2beef2b7e04a7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416c9a483684206adb1bb2f7db96fc638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b73be1b41fe21830d6acfbc8605efb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc11075391cf25b9ccbe844b88f75f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e116facb6e69c2ded3986fd27294e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6116d516ffe1239ace2b4c7b8922acf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edaedbcd67edce5f6cffcc06cfde3d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a1fd9ac0d8a2b0124c656c20d454544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a91e9667f35039447c423e835bdcd745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d2631384b1063bd90b5e32c42abe146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe444dc4a10569001f277a776ef31f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340642acb6c68e0f7748bc6c57f574a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f87d938def6d8cc45f806e193b0ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ea6dd81cfd56ce9a39eae27d9e16850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a829737c0f96ef287d4a9b012655251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5b784cf3f7145683a844dbe57200752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab5850855fb631954c1bb1d45788d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d14c9b8484f36cc26dd6e5eea51c8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cc17672cfe5c18f2cf58474b51f2455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92d656d81593e9bd6f5fc3b6c70f3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2ae2a4892d622dea03dea0cc754e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bb4a0e1d0a0db1828cd467fe42afc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124acd9f701732583135d6bfd61f842559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d9fa88821843e0661bd7f41d39a1360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72d67802c841e53fbf6307dc0c0a1c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70c09bd82516f8406e7ec5d2f6c80c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1c4e093f778ed3e878d3024e0983663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f607ce3620695e1db8c2abd8fcff164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d70aeab8dfa35699b458ac351f054565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b71f2b7d2cecc1b585b97e0256b1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88a35d3e0b6299cd09231b724e392567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d3db853045e5dd8589cc8dfee928668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01b48c44bd4759720f6d4539c7310e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bc62b5cc61f415ac18610953ee66f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aada27a9f71790e32fc20f15ead6c5e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77a1b9d58ebdf2d29f1059bca0a70872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089832788f13282c9bd8d2f5725298373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0b65b88c36bb67afe7034ccb6ae6074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73c70d14b9542458a084041d84d14d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8bfa083fc1d0c80cf364a3373211176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9394b10bb71e8e7a5fecb9777355477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71495bbf547bb4a5f9c066363c85d22a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685a14795030ffb5a5305133fdb1b4479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d34c7842be9da6f33749d2d37f83080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c095fd71a12f5c69141334e861b69d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8f8734c155d19e095f4aa5246c19e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208134e67446a5567b0a75dbe75b773183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28387398a84e4cf59cdd5e2a7e8440b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b08429e4fba927ecaffde7dd8930785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f080904f31d0c9822a70d9891468c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eed1e7d0e3ecc47e00775d1d99adc487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21bd73b5a30d668b66f940d9e122f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db011fe4b93aabe399869e309454d7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741cf234c7d49346d1fd500566af26d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225c2cd90d7e6b10a89d4dbda70b89791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a789598006945515aa28e5c0b1f8b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b3770ba64f6c252aead21aa0cfa6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06eb93bc274c9f1de7b142e3a49a97f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf7ddf368e5daaa968bd710ea6d98795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6370c334b8791506d37a128cf1cbf8f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d2336d265715e9e46f06c6d80c3eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7dca8cf54be80fcde77f465cf2fef298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b288aa8f07763aaf03a52b08897a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39a307893c991237bf5d6ea237f2e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b1a96e92ef1ee0080180bde175955101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397021deeea09b36143fdf5af2d6c99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc57f9c9d2773ec08d19f2d14fe4544103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4722548312c691d841b5a96837d549104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58d777a4b8a2b440194e33100a6a34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ab092bf2f9ecf909f5e44c0952f3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba24eff430671bad65cd2c9d38c083d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb33b6a7a2ea83f0c000ba1f96c7ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9aa33d9d51329a6775edf032d8440109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3e7308ae71ec26d1044acbcb13a7d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8751c2f746cbd6378d8126651fb0eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b1b83684ac4830bdc097281ca47d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f7a975cf161350a08793f872de604113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cb44691efd92a4d6856389e10c387114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1e670c61721b53e6c85651bde0181115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dce29323067258ecff2192464e333116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acaf115bfe54cc44e9b028d3894891117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bd802a821bce45b684c0dc424463f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661922a490966292c2bbd98352cb76ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd0bf78423a07302c65c7c2fde1fb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680d6c40ed785976947e84e4fe03a65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1e08679d0485a49a116cfb757b2d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da59ae6acd804ae3de6501edffada3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794914b23301a94ea025732a89275aa8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281cd9f234554306c460b212147c6a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45456e0dd07f0b20c92e9b17904ab331126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b488d7a4590104aadc90bb269f4c02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0f0568adc315c281d9c9ffa40817f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fe5639a349d4e393cf53cc419c90e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaefb1fc5eb48bfe8e64ebec6a2f23130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3704f0b9615c8d78be0d3a76de7d48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2350b20de6b0a7dfb7fcf39f3239c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c27076da751deb91e324bc646a4780133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25758409ff0ec98c99ccf7d4579a96b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe95bbbbe4038694aecf89165dcc17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23e016714a7e2563ff3e91585a9d56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf706fdffe434c984f2448b08a6af2c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033212975cbf44398bed0461f815c655138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d84839a4ec3f30b80009eb404ef35139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9b61b428670d864a44eb6c525a4af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466da99df932af620f588cd3bcd98db6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f736eeb17b7392375b3299767cf12a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad3b314d843121410429647d7a34ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2a5e6b8b3d24885d1dc720e02978c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e1865c0fda53f3a399ff1d75f94b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f564383ba322dfbd2397b29f41f8f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa922e3b7bf81f35a884859436453a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5b25db0d2b3707476735c6fffc185148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999ae20401bbdb00e9e10d13cff1681149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9ad7fabc8389b6e649ff84ea53110150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380d49c24f14605c9b67236657bb11e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171649b7fa20b105894cb536c51fe33152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658d4035b19691afb85091d085980ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5ccdc114fdc9214fa6ae236094d62154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac31a747e1488f98b6274668a364b04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102207893f37908a9452c496c04fd5d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfae4580ad9ac66dbdb7c165bf4241f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07636ac25f8b5fd50b069b1d6f6eb36158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766c5fcc4a3054b1fe083133631bc0c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9666feee231a9c94378d86acca551160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716af1a552dff5dc9fbf6cae597c6b81161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee43f41aee20acaefa2c984290613c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ae530010c695a0eb4492de79c0b54163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ffc9dca650d6d5821c504c51b305d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f85886a7239b52cb63d54fad92d93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3aa7538231177bb36b20acc2819a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a2410116991aa59e58c2ad8c8de48167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df31c7a48a88d511d75bd5e6adec262168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26d75d00148350994be0a49773126e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4552141f3dc069c01ca66508bf107170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75cde72d6309a66b54c33a48a986cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e427e3ef6a4721f8e4ebb16c6b69d23172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb504becf4eca35b6ae63b9c1b4ab5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8d2c3f5e0b257aaca9fa389ee8701174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29df92103afa2d132afcf36f95eff8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb61b7117879d6fff22306bdd9ba98a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44376862a52c2aec16415fbe47c151177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f208f861e057aabb9d137d49ce861178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f58d39b80a9b40bf60862f1da1a8e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdd5fdbdecea82a6e55a38a5302eb4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c813b14badeb890fbb626973b2486d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d11bcd1270c91b6c766be4dd02a6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3929675a64bb7c897b13dc324ebc6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f435f9b3971222484d47d4a73b3f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3d9315fe057fee314b73da949d0c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bf3784bf33881637b0797ea9c5b3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538d5f4e9695040754800a8f2823ace187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c545d387c5f2f7b1b3e702d3c769237188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6585c0bc5731c0915db731371ba00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5822d2f9177e0fd163e953204bf943190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b75f184e50ba6cb1361edfb1bca9ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded15f4b76d02baff8334ad738ddc2b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60fbacbb1f378b8ea8ef93c78b221c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14740f9842aaadab290cbdfad00645194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88d329e217d74ce07ceefab064df09195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9cad59b006346e597171763db3e3e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85924ded721b2f61386389b5877d48d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73223bbb23e3c2b88e81e524659839fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba669527fdd616361605d35435cc16a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd8b512abef77a40e125f67643806f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78fc8304b60b9dfb6cf9cd0a9da5ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77b5db5640ac4c613fc58f60bfe22f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfc139744929e04b304a98bc6cdbf5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b75484762d4b8b91ff0fe73eff710c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42369ccf70aa71ca6d392dfbba342b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748c626445d56bb7288ae6672cff15c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd294b5d2e0c3992e2971d9c921f5b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974b63553cf64040baddf08b95c79d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760594836908ca192cc82f1d67d0d52e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9fec6778f665d32c14d6cb5214924210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb336a4b2f3cb57f141896bdb533a716211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18daf3bff81210af4268adc242904286212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f794ca64b3dd11ca0d9da5a90cbe006213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659c302c55a48f647d357f6e604a71a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c70f42db1351f825004b99549f1eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca7213e482ebc1ba349aceceee8f3b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63221710ca2c4b33c3c0bdf351f1d7f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152adb4771e75eed1430e600c2955fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eabb1e10760fb932c198445eefb2fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9b9f15ae36cefeb0544ccae378678220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d806117582eaf01e9284cb0432c3f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14664a46e75565253e7b174d7c831984222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6d62bf1edba5ae66ea1a0a50324df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b9adf439863db3f9587c5bf8b03df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc4ca9d5e5cdfba453222e1366c003225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70638ed04b213f730b02e91d088a8f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676977c82b21ddcfdc609229e5412e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c490949729303035f0bc6bec2abc8e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f93701d10ff30479d99e85057d2489229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68439b09b030d299161a99e41cc094f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83d53e547a8b5aecb6121ee386d8ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2893e49c816f6df0001d22092a7aa0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0844295e26f9e8899c9011a60f39eb1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600ff70dc508c6dd57c4f019bf5a60c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1757eabf4a526faaaaf6e8aac73898235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c787d2ccffd7a604763cf9720936051236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ad23e269a40260341d8c2ef1f6585237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdc14d4ecc308430f6d3bd4f369b24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20079ed94e8b911d94365fae43a2a5c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46647260636991e089e536003d2e4cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee1cadfb6e6e26a2c0d6b81ef96ab4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cadbb37a5ceb92b9198a8a8cde9ba1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17901f2745a66cddefaf02c33d6433d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2a4f6841c63d84a410153a607d2d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d5dc5239805c708272a7d5a30ceac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa9ee75badf2bba63a77e7a838850c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6312fe11c073dfd8feac398060ad4cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6595c9ae925f80e7d5b0ef77357be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c9fe5f7fbe70ba6bd02b8773d0e30249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606d1e3e8d264b951155b85d804db39250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbb4ce951ca0ac73434c1f3916dca6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50874dc7ed574dba1f6eba16422bfc3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90936e9e94f9dc34a3eb7823506e3f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16d1b3cac9d6e47e9843f57490d075254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0388d22865503b19cdfb1ac5a869f9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eaabb495c0ab2f941d87e6fafcef9d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e04d5a3b3a2abbc8ac6549c9826d32257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d6c76bc17e6806537bce57bec9e79258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88823251d382ea63f5d69a9d2cc352d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b31903707f7acb8918781b73618f8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344fc1eded376191999cfaff8d9b613261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66416cd44935aadc6fc9ea6f1619fa2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8ad636b9c31c47a7840c9c98f0975263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd00fb63a3375f332ee6f26f3c1396264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1000c2f93001abd66c6c6bb52b694265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f293229cb81856c7df159c8dba78afc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414d6acddce31de94f1e8240d783ce1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e30e9d4819c500ad769eb9697d018268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f9c46422adf44a59748e2e6506f72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66027dc49fc8a00eb09cbb8f038f7a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b97a8ff977585a4ca89b41620c855271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f2d886e9ef0a95716c43014ddf63e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda12e30723a596aebd1dbd7a92e7791273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe8234824f344960025e368e1e0159274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20118feccf9a154018b798089280811275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022a43fc1352baf7a9b2a7fc043d8bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656e2dcf03178700b9b281e006a0072277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859c9470dd06792b4aaef7494ba04f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f788bd0ec6d56ec6a1c14856329902279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73d2dfcc8407084f1847002dd71237280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e7752417f6d173b9b704f7d0d21a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3e5764a5c5809ce5fe3c367ebf47d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30a6fe284633a35f40ef4f6aaa3114283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae86aec75a7c3df3ab29c713cd361dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69048ba33249ecc259e0f7259d5ae7d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914df2ce403529ffb7e6ecc63b3dc335286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bbb03ce85ca7d80b1eaeed64a3809287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f82b31b9ef5399931109a91f13f10288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d6705812c09768b28b145f42a1204289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08394321a9dca527ec3233eb26972f6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319ee8c1d58a11d8cf1a9e694a57317291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7a1839ff6a5b8a73d95d2f63dc863292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172526a76063f71a242b6f09e0434f15293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5eb6f694fb29d4bb6dd7905043f7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badef1a41d62cb6ca93adbd6293b45a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa18e95fa29d442eaaa0145360a342e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc64cb57a44b648ba08c6e83bd8aea9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c668342d91f04e11df2a643b7991f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067160bb526d06927180e78b21e6a13299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81da5658512f44b7b9542c47fefa32a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf8d1d9d524bc6de02bc6308c34f90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013e8a395f30bf75d3009b57a2863c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb325b68caf1b05ede8dff74a20cd4b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d1249848b9c6aa8400a251a3dea52304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e48d8a5724706a04691ad4555adaa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149308ed5197b5e57f8903f9e1d8600306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af844bb51922f11a095ee5bd079cf2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0aef76020ed10a08ea3387b3d9795308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66a20b458ea76bc4878a7d51480af8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32317aa354b8427736e31d349cf1989310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e1bc1c8aee8d6a02f88d601287343311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5a1909ade91609ba043aa0cf94d4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d699a5dca85448a381f8667352977313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf9d250afd7f233dd33d109323dabe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fe1beee588319f2bd3c9374c26c42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ef8ec20b0521f13d6382702f6a612316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bcaac284c422dacf49c718c3621d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae30e9e5c38d8f4e11201c1c78d32c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3526d06faa2c9ea8d87edf3b5660a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf808068dcd8a2c07349547f0d10e401320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dac724950dc7fe4166cc5e97ba280321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2d34198f0003ebee02a57f973083c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce584d18d7e266fafc26ac23f979cbf4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88820dc2170523ff6e476a48ca80bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabe1105517534d8e31e70e34af466d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e9ef604c34ac4ecf7f766f1fb025e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf96998d48c6eb1faa1447941daec1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44217c32b5ef734519df5b7d8451c20d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28503f38dd0964d603d9c022e0cf4864329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0eb338c3d9da56e36b95c70a7cf1b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43491f73c1c95ed08627e3044c12a778331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd28bfda1a421bd787062ddd542ebf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02039572fb94b3067920e6ad8282a933333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b86be8f83f2642be76ec7ffb7c5b4f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e778e29b52279ded1b2a5ff3f507905335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67227b94a70e3bbcf835f31a377cc057336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd154d8d0ec9afcfff240d26d5f2f3b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5aa2b273ec7b5811baf5adbaece62338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8cc1b0018aad84ae5c1a37a6b3b84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545bf98ca90e01a5ec41ca2c19b0375340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3573354eb2b015fe73fe819a655cf7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e4dd6da95d46c3182cecb485a8daa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb75a4797f31b6e2869524cc5ab8837343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47923918213136a844568672949527f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efba89382d54bce4d8989f53168def345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa44b39de2783c48ddba1856e7e305346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5b4819e923c832796079a3422d759347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0c2e7e3c697bfbf85fce7b24b4f21348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0c3bbe09d735c7439a933b02c5db4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd9de360d24492f96d75b4e86b8a6c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c5de3ffdcca052941b3942cfadc03351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66e44fbad1e9de581e6e9d0937bf7a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fc377fea27774918734c9e1d83f35353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e92f3632781b7354f7b8e8e401012d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d423e15e434e25504d9b065a1655d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca92fe4c5f8949cd65c552c3690f396356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38cf5f5aee33de4bee5aab2a33b626357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19302d81bde8e4903245b159b19a595358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a94ac420413d5af002938799b115e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00899393ced462d484a2c752f4b17f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390a2b9a5b77680558e998890fba28a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f095330fde03a930508efa0e5b912cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810dc9e893fa077181989ce4a27079e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e486e68fc5025c4e7110280a8d3658364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d8743c7c4d29328744cd2428cbb97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd565fe88f73239e5e6cb7eb32e308366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15886f461999287e829eb8722d73d631367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc85cc3665994c62515113d86ffc5ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb782bd94063461e8c14958bd25eee38369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca72d2b3c1bca33f2e571e52905897370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed0fe3a8f9c5da5f6fa87f74a44ccd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8c2cc54d2cfc312499667a124072e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2947632751b2405f5324fb2e28d75f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f974fbc6af63a8971fcf3b2dbec26a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5cfb9b91e156fb3d70e3da2c11c28375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e2703602d96bbb2310749f2eb85ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01582fbfe8120a747f7a349e807ae194377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886fc71cd4545dae95ca25067527993378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe9efdfd32ceefaf1027dfb879b1da379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799997bdd71d7a9fa9250aa39d372cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202dc1e19c008dbc9619b84710a2529381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9aa0ceeea90d7f3b07d756d182a63c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575e7a863e3bbf1e3b1b3fb9c1f9893383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d724b2dedc2f5cf9b014bf28a2610384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8e2d6e36dd390caba7717f6a0742f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f6437a271f0ec41bb439703eb11f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28683c8cb185f452f19efb0fd540b57a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25150e882f5040c6001716af2cd4226388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8912ed7162e096041942a3e5a6fa473389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ac2f8eeb0e9566318c32e74c82c4c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15b3549c37a2c92fa937164fcc4621391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fcedf8ff7f5846a7a9181f74e0e04392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3b777ab03bfa315909d63744bbaee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eac5e31d8e635d72182546c1386654394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c10f7e3df4a631b8b5d129c2865ed0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf623ea12ff2d533f278a2033d1aab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363eb2a707ee6d5320a31b9c3cbb519397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c622239a07b67e3eb47364970c92f9b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff38209759f210a276a550a050acc5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0767636e69a1275415919f7d52ea5b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb8279661001502d0bb8f9b7c12cef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036278a5ccf71bd2b57a37bdefb5e4e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebaf903692f50ad6b4b61800b9ae8c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11afb8df276504bfd26b24e8836b094404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416564786dfdb029fe5cc3199bd2f69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2e16318666d98967ea864073c7f65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe812e964da5f04373d569d7f42428407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac5086fe4b5b6bbc84d63a8661c694408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32577767db76c19c307c954cd17b38cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae2aee69a6506ccd517243d61f69e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1face8abae25b6303ea4ef9c2e43c95411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ae51efe4a2d77088031de8e98bf56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7ef5a57447ec5ea11f64bb6074cbc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067946a8d5b97951f4507e9d567da0f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d5e7dcc729c5208cfd49bb4f5e90e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a5e460a2d57a6e14c17e7517fe8f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e395a85eb0d1c627870711930a148417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4a64d4194e8cb29d0f6789538f90c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725cd85582b9af0768111179cbb0583419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b61cd870d5b419e8388e7448bd84d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2162518be1765c51a13e5a49afd18421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3672eb8261d91e413716302f8eaeed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8627ec7663008878349de01b6329eb4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634298c4ac27ddf46613520da99b31b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf30b4a6c00fb0a4b01d1f055295cda425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75601323df4d4782b37a26082fadbf59426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923ff560ddd4b5487a90f4480a9e094427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9d887f1fc42bba3d165624efcd58c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220afc5850c23ea9a7c5625b47e27b12429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b0b8a971e8195769b3f0eda53fbd0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c43d0525a6806b40a62a454a58bac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcebc16178ba9f44410eba4c5d70ee8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c348dc1e533cf7ee2b7f64202d8e6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53e9d54427d364ccef610e40507145434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c85d650053b8fff5c0a3d0fcdafc07435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925892510d52c589846973f2d0c6e85436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbd7576029098b067c3ccfa60d78ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a752aa7d8235b812301ec9c331d50e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185089a6f17ba57239fb4dbc78cb135439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc610876c0143f0a4f32c833ff6ba52440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104483b7951408717a58656b12669065441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57afad6e7cedc29dc248292dfc410ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820be796bac3f7beea185325405e4f10443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282634499f0efdf750473379a6cd6a99444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c01459987b08a7d95e34efd5b6200445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dfbbb6a83c42a3dae7732d5237806446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bd457ec5fc5a599710c7bca325215447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0969efe58d7ed9c72206ebd2b2c8227448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca31c625affdc6c048419778c4f7dd9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0b28ba6fcb75f2619ac61698a20b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c6403cc23ecd6ab012e225098c210451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b177ff904f2a1eeb48972836a27a7c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb876f6b74806064f54e798ecae1a31c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850ed4e8103b83d1438bdf0bbd3bb0d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e470824766ec9d2af3a46552b66072455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fae5ad15cf520754af2d6325f17c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9d821a835323263622f46dcaf7b12457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b4049b30260802e2d1c9609e9e3e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ec83959bfafef0538c1c037a21f4a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25075461b83ff565d776a1cb43330245460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4389876f8a9f45b90cf458878a712c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddac857ab286871e630ed249ed0df0f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86905c953a3691b8ae2678b9d6924927463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4a5eead61494fb3f40a409c933f90464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e77c4cc1a124ddd7cf2cd044caea20465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39edbef875ca08e54b3724a35dbeccd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21330eef2c312386c222de6f7019df0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891be3c678b11e2c58b6cb1ff0034c13468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b4bb27f45db1da708c6256a96b9a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a63755cdcdf6a3d5969e60015e7688470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2bb250049b7430cd198cefc2537b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9e53892e64d9c543a922d086358a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f8a6a196caf0a0f2d521f051336bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755eb39b4c76469851ecdcf4ac72945c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94daf317afdcfa8305f1317395aef42475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3548ba6b350bcfd1d755e90613ed310476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456ab43298592dad78c6aabed11e6dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836d020d87f41f85eaa3378f2ecdc5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f487375968ccf344ef9ce1a431ba4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3fc626ce9a89c89c985217f68be59480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115d30fe0548204975908486aa3b84c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7dbac546cff768e0fec34a9d2563f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a877e4986f35d5ef7489c71f50966f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a317fc50ab78411c9a9c1e531c7246484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2898de411ef9711aeddd6734073f01485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e60b0891c3027dc61116ffef26a254486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c696987ccf191a92b6662d509ca72487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ebbce83a52a7d9f47eb567dafbc27488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726a0c16a0dd73b695623c72e79e1e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728803a2147029f9aa0faeda67db94c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc0a94652417185e3397eb07694484491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee12d3582cc331223ff9cc26a4a2e70492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba8eadb5ca2f5b189e1e4e755182ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de823f0f907fc0e2e389a65ea506733494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf240e47d33d564bf388f5bca88d61df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4724f9be54854a95c97b4bac278ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cd877e4e05bc978131c47b87b4cec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d98e6d8055cf3dafd1ffdd4761f0d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081574d602cd430356f0a83698f1cac6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e546a1bc3e821b76577b2fee7783fa1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e26c2af61eefcd96cad5d65d5efb0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bdc0191e535c8fee9d3df05402bef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528a56f8570a270278ef56b10073048503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4393f94bb2a8a53a3c4263959e4ff8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14b722075c44f6a0b08e62a487e356505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b24b78d3d04b629ba9adad9a8302ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e8b5bc3b444afb0bb434859ef71c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7239e77b4e0c69cb143ce89f5c82b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da01c9c2423ec149d28e5352085d332509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a594353d29397ec72d2a986d46f2e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d0bbd93f2f928c7095ea9d094ff12511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7ce4eedf54f6a5f60453e81b6941e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83013ce928c154ac6c3feefe5ac59fbc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e1769c71ea6a7cc96409abd88f595514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5d0f5cf3e64d9559ed1b45fa77445515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff3a4378b19252a47eedfe0d242b8e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999421eb27ffa076f414da74d5ba9f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d407bef28be105dd0dfed7138660a18518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a081d8ba7f28e138a72784f01525b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfa47b5790b47f3a94266a32931ab3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94079c11c76b3ddba6cbbd8bff78f90b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f25eefc452b20074f9d967ddd4bbb2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e20dc0388170accc5b8fecebd7a85523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012a0a70c880e9721d26a87e42ecb81524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dbfa1abd7691ca38db7222b78b7b1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ca5f5afa0779024666fe678752248526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef9bce6924410afd47a3dd8d92d67f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df142297bd76ff2615eac6839e188c89528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154175fdcaf18e96ad16ff8cecda14a9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b60cd46fb93848e2378884788ca499530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fd8dd1158ea70278015334e3e25c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0415013c2e4d3f480c240269657f5dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b01086344b8f4a0c4a3d2f484e30a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf772c9ab5f4794eb19a98875c70146534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efe9bde73b70b206eb4b56ff50a950535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb85bcd404ed662d2869b7874cc8c7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489970dd6f13c1c3f2837e5faabbb2af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a763ebdf52a845e32c8aa7c0b4ea2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab900163f9e9b5db2327492dd2bacb9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bcd80fcbfcea7077912542610633c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03d797064ac34633cf06742eb38040541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b23a3b53cb9a9f773c9eba753c6f3e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997a8c777aab686ac852e56383be0be543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381aea98a4be3cadd33461971e0cae5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404c1ee163a5943db1debdc157bd58d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7342a756dbac4e7f0185de70ee14062546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6c7ce5431f8bdf094f49a92a595e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971db5f91bb484669a2e529cfcffd482548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7d124a958ca381523a23a13625497549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1334e073c89c06ee63bfed6e7e8991550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f09abb86b3e5b5c82bdfba8769470551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a41726ea74d2842cf03afa2bf197dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ac6e43989c6b456bd7bf22a00d326553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2a1ca5e117ca55624ba973d1b9897554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdca731d9dedc142dc240b602feaa1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720b49e3028bd1f13e21cb984f4ae46556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ea8170d19ddd5776133158528ca59557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb3b15a776a45401f3a2178d50acd1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced2f2aa6a0d6c17ffd204d2abd6eaa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6e4e8049c79ee4c5a88b083d2e89c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dafe78b42817458708d800fd8f2787561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e032c51441a983b43ca2b67427174fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50296286cb01094c65fd2080f4f31aa6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9dcc88633124b284335cf7286bb1e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f54c12d493b7210efa6c112b1657c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c8d4d4e532b0a2e9ba561bb9a18f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d5cc18fde1e7851d55a025fc995b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f80e9312e31af3fab0de54e4b0762a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031c4bc758bec1fa6779ed7df622b23569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f772f1ae73bf3ace3a1770b2772ea1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e524abaa6814402f5bafe9d1b64cf5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13002e25f90c5a17373a8a8f9333b296572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57139bc37887bce6d481d707c7112c04573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86abcb8931fa44f174f048b112253c7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff35682463c3edd5456cf35c35b4d7b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f389129903ce373567d8b43e681e08c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47769a82d3777cbceabffd71b6a0253577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39817b1051150e12cca354ac6ed2233c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f3585d6be52d52a42f78ffad8ac09579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7037cbe64acb6be96bf054b903a9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e91bd515f754f4f0294de7c051a77581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e107a50dcce0ba290e56ace8a70f393582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a240994bb5ed473cb01a1c9a82cf71a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2a211a5a114ddb9724c22c6208977584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09cc1883663bec7d9be8166055da05585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea09f91030c8405ec9d6218a6037345586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ed341af2f2641249372ec96cdb6ae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3b1b8183f9e357d582ecf7606dc8f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e4898f16403e0be414c277f6a44a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aacf33e19a24f032a4c99421639e96590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b24ad5882955f6b38bc975fc74f27591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7525a5da56840256c4d077b91e1e89592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ea7117c24fa4d8a7f51e92bc686be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac934dddbc70e49824e31954340313594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3642592ad618cd56d579fcb9f6ca25e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f897659a3d3ea0e99e5118506adc2c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26477acf8fc0ec71dd30cf787351c873597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3488f4a5069cfd56806ae80bd4bc0a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94bc312a3a45bcd2d3f032d7987f27599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed874d946f833172abcd021162768eee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e5a81f4a1b2e122f837c7a9843d4b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88543a8675a6f859af3883745b018b9a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf338df00b79c58a33e584fed74e2fd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33952ee235efbf335feb8ae7e3f5360e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90daef243f59391f03b3100b451226b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11e126f0e4bffec504e0337a3c691b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8c6b4e2c5857f5cbcad6bcd1b079c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d36e62404ed0c53fbbbaa718086f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fe46816cdba10aa195949942dd5fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500a583bceda8ff2631a582d6a15eba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab92353c86de2555f03826f4a09aa7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f694c4fee528d52601df4911fa662ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1fbbf8d51ba11165e316be426f45e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e82292a929ce726373a916e21830d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c636b45d169a58b0a2fb4599f036bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5895cb1109c5bd62bea42ee413906616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba113967a31be1891365316d1ce2db83617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454bba1dfc561ab3fe6c22314ef0354618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d397916b6bd495621c14058d14d3583619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bb52386ac428180c29bb336e466d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50df2859eb37a833164afb5f2b93ee4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ac03da22471ec0dcd4e77b9f209e8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c67c4e2d71018b6def26d23225c88f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99e3e1afecbb13dd72cdb898e38090624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd76652b0ec4ba4432c4a73a6f5bc6d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82a36e84e34825aa2395829fda922a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae8b45067883d60a7cacf12f928d62627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead07e430ca26ed61f17e53bb107996b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c2769595316fa901170d3e2677fcf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a472772a9446d8870c8325c93ff64630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be9f853f176c7d428b23af2ce164bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2b1294b9db8c9abb1835bdd595627632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3bebe50fa21ef9f1f7c0f36061ab2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfd23d525ff3141f5fe8b53e1fe656634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef2c32c6d4548a5f3f0f22a68790ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b02af9d544d30f745f1d4bfbad1ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d088b7afccb759f9a67bad05cfed95637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf513eafecbca060d1a4011b322758a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ee6a98718f40606f47700b49a35a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406d3e883c252bf0491c7aaa761fcfc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d3dd67b1dbc23fd8c4dcec147ba04641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a49fc2f8989ddb9ba4e129e93c0c69642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65ef84c700865ba771a4efcc016f3d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7978c28faad2a1ae06c4da5b13f2a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d3c133d52fb2c1164c78d711204b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16588122b37b5e565991551bc2c1aeca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73fb00aa2b64050dca1b459bf36607647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea211b5d7d233a8129dcaa074c4de5e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b381333c90aed48461b6e16995cb5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ac846b4e6f92f818e9a287d35040c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef98483c96f7d76013c150b7e5ef56651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a440746128e0388eca23d43d3a0fd26652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf012ae59bea0996527b1ca4ed98c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f4102b3b5e013b516f4395880c82e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b6fd0c91cffbe5d735956b35404c8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0376eae8e5f93f8b3fc35dbcfc6f538656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b8b258b99478ecb8ee8c5661b5b28657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dee570313e8bb649689c6b652839f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6724098c2e506c2f5625c2ba58c7d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60350e5178efe124d22521b518bf7c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668ea7bcbd5bb9576e8e5a7114e2b68661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3203f6854563eb9ccf8720f5907e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e351e0db14016c93574938bf1a1e6de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ba5f131f43bebb6cef3e63e52c4ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238c3039945d318a16ced7f32657081665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ae81a0c513bd7ec9c76efc28fabf7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cbc4266b67d3e9e40206eb26c6fd2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533448c1e94dad6fa2ba7af9ea391fb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e3b92d3eb0001dbf84f5636050c99669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df844197ad4219e8caa8832b5e15b02a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e196ac4339514a5dd1b682537039a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0b4c2cba1f029c21224a7ce78ad7c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a07f9fda7f9a935c5bdea710763f3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2785f0c20bef381ece3d080c840c80674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c5faf0cb3db9670972d9e7658738e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7a3bed2b2b82a0e319238197fb3ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526782b2e4523e38416bf0a77d4b23b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fb824e109ade4d85586556f404dfa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37479a70c2988b5d731ee69436d5beec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb3c5943f68d62fe7d55d438a27d05680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909da85ccd93b96264d4e4eeb50ff3b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd67f6673be251d34f9ee7bf7297f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4631fb7379f8f0263ecf1f779d775683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa227a1b955f96c43b2268bbbf889738684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663be00752899083fb6b752b219cfa4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245e000f2cfa75f03540ccefc71d00b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb517ef23fac716928e7dd0f81bc42687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cacd9249bee5d04e93b5d084c53f0b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7aa6e4ccdccac742e791ba3284a34689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefd0214520da3dc752b7ffaaedc323690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799326aa7636e0da91064e5d1bc5106691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4234886f84cd8a828849cb9ddc1ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c7d19c5b2aa32a6428e8808395369693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70039f1addcd12e99a9c905ada902a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b129c6209e5356f3cfe516d321201f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b681c364aff22b3f203dcfb74a301696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ce51b384a2fe77107fd0f7d299b3b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699dd2b2c1c738b14ba82757835b809698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1f5ff0fec9a73355bdb29544bc753699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600832cb150758d586abe82a8fd11d1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fd3bb65f1fd5f219b9cadad65b4a2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d418a39d95e579039cdfcc89d95f0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de714bb455766f4c2f923da47c4d83de703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d97949744066f1de68d84d1b3b8605704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f46aff6586c1ddd04db8b2d8462d0d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a18b3c434fcc094a13ec94701f8cb1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be17a73bfaa5ee06aa0dc2fa43f3809707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1356f5461f8a9a7aa0e90a0a46ea74708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d7c5e7a7939dd9f946e74804ae511709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad75726ae511945b1e03d049252605710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174032ff93e6994687b84faec2785ff4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fc49788cccb62b60435a5a35dba9c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169ce6c2bef08f50314fbd26167ee73713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bc0bb245c7174eea5858fca38f7c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801720dc332482c6eb206961f3fa957a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4b833e9453e2921de69a284154c47716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a8b3ca0571808e3fabfe551dd46ec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae59a4a3777fbb225f04501d280b11718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a78c885bc8b24dd4b4a838942e564719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728a7f26e1eec7b1b84d34119fcece2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde2ad43588649b2fcbc6609ea970f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f307e4ff1958e058acd102b0368938722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9984d3c2895b255340a8389aa35d00a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa9e137dc183b201fcec65cf55b25b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e600eae9a3e743c68b5dbbbcbe9b7c8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559338db980ce7f814ee09f0765698b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc129f054b3229e9839e6d710834c6c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43370e6c098747a90a70579a238fb08728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68720e78b7c2719c66aeb0deb2ba77e9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612a96ce9d7ddd64c67e9de968c4b1f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0ea99ed8a160a650c3b108f5d527a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696ac09559189dbf5317c5e4c4b21eb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813f307ad31674e209a400e78a64025733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa504389d7cb19578c92dd0effd97c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bb35231de137d1a13077859696323735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5d6107858dd85313dd032be5d2484736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04436805367bba705467ef7843724714737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00911b6c432317b3a00daabfe6bda10738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3573b376a12d01bd1842a6c364ebde739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a43aeab2108561d3bc3d8e4a8e771a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24874d08e5d6b0afd597a3706f53bd7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77fed3150c9e709402f275621d08db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390941745d9640860d5d67c58a92f010743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3c802f2228cdacf1a4c2fd77a00c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d85b8b13fd435cff767b68b36d4d56745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd16b3dcae8779cc5b0fc176dfc60e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0f306b5bfaa62b560cf70a68f57f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18228c0f050f3a324f78cd7e997ce3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95a2032615b9e53c02edbea9edb3ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897a8436a82c04048406f026d229965750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ab0e5b5015362ae8d63e344215c92751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12911b69ecfdb9076e3075c35854d0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29904129fc89672c3b4dc38f4beff7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51af5aad731484afccb260dd56e0e0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a112a731bc74876918b63d5f849d251755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ae0a0fc8c0cdab0118874d0fdd3d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce63ddc61402eed57d2606f2c68fac6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22946b823a2fc82d9e1b0dc3ca927a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef051e6da455e21ac27d8dcc8887dd64759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f6c5f5468ab618b35c4e6a47fd7a0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23dba043753938148bffbcb06d4660761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b95cc663ff89876bdcf6015fbc4c3e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3534edb30861276167179be9ef5504763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f62dc9ed772e09f3365e894edbaf1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066d9b18080b9381209efbdfd2533a7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec135e131b1d75b33acc2e41a6e2584b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cacac7fa694f0e837b2e445a9c0590767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>