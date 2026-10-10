--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b42781784a9fb50d268883c4846a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffb622b32ef080586101a088a035a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0d9b7d6412fd76c7585cb97f4830d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5dc87ab2e008d12dcac24a713c8724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ad2352fd02a50fb2a17487d6e60045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163b1d49110fb6ee9e054ed3859b6e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef6f262c37efeb6b5d28df36f3036d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90063b9c734784859fbc83c99ce84fb58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb90ce8ef6f7c167f2e55743baa4399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecedd020dfa022bdc680e65ce49baa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760debfd5357b1fc1d9e530200b4762711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f54f11d0d4d5e8c178cda34d43af312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d64cd4bac2f7836afc67cdd798071913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0429ffc9b2a4d83226777c0773618f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129705c108c42abe5075f5ebda9aa2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8e5412b73e99a2e2c662b132fffdb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f1df7fe5cdf4a94a9a89676212dfb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60f50f086477dd00e4bfeb9577c9c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2dba4bad39b98c68a7fbab462131519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f533d060c3b4215cdd532296b509b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980919e3ba1bcadca4ed1f204f8036021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732877ebe936ad878871fbeefbc9fee322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67006df904e4e91133c424d29450e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5796e4ae125f82e9a72b7518713aeb624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb3af2d729a24f40c97af638090ad225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95baa7d1aacdb0a3a961745e4aaf89926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258733c1716c2b7d211e2ac7955a8b6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac93aa45cb1727494768912351796e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd7a788cc0a1c0c532a47349a4473a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe158753ede86a89d226f116ae175e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d647cf0a0a683fdb8bdb28fedfe972631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a22bdf9f8251d089a1f3c844ef1c2732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef21ffa9f4187819cd06772dded8e4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c0d137db4f5c55baddd04f0cb230134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb2770210574972fae645164186b9f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f4b5dd6b848f6a96b94f2f98fade936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e36f5f049ac1595982c6d04e5e227737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7300feb97852138ce90ae5f42decf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e164e1eb1b2ed48879a45e5ceac4b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db68938a3e05936788980c58f0e2ecc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a758d3defd5cc6e905d2cc51cc4a73d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a129245fa8282ad1fc2aa59868ea1a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14ddad2a5519380c4d125d8bee08a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af381ce8534205dfc07b50caba51ab4444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851140fde3f19c6f97ca0d9b946af33b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5eab4277eddd11cf87c071539d7fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cb7d4f6013124702d5b268997d96847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0eeeaae7885a74e3a5c538c95924448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822f57ccacdc2dcee031872f79713f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e47748ca38deac5835215bab8b19f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7067987c26903b6b61b5e54cd40e2bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fe13fccf5b83cc8ff18b74afbf89e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a16fe974780a8997647c21589689b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a47bca4a937cf2889b45adaefbdd9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5e730674fbbdace54f0638bbfcd7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11967ac7a8bc345ef4ce52428cdc7fff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548919ec521ee0834bad26d3b02a5f8e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03dea3e8d3afa9f45a6bbd18815b3458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541e5b82e33c5cbe74d6ab6b6995fe259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3ba9f04312a3bf677606a6523882060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48e67f5c72e8828674f6436e3581e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74d4620961f11afd20d95a387e482162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d85a283d99de0f0a10b4d95cf79e9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6b402302cf553ad75e47f06a9b3b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8a1c5be1a0c9e712fb59f9ac84a0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7564e7cca7053c1539b58ef99720166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d551658be8fe3363c7a385e0e6a9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec867c9574ca3f636aeb7d42eb4d9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6e51aa8d499b201c69e6cc01ea10469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e5ccdc9bf1d0dd796d3cfc1a8af8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfd6732a11f1f0266cc5a3726d3d9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a67aeac2c02a1bd2df0404c0f9304c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb458efd434e8b3b9eb0535f64d3f0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2ca16db0b06693912db8e3b3f349f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4a8a9fd316ef57a6310d04c19b80b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219acf1d09517feca6a756a2c46024176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cf7700c4c03958d1910246f836d1f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea753926a95e8246bbcedec4181bffc378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c11859e3d597fa7b1df093baf0f3379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92348305bf280935495370b15f94b33380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebeb8a4d7d5326577279c65d40b99a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f0f62e6bc4ec5ffd8a9c1d344708582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347f2c6801c5aa5d3db1071704ac4cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29f87df16e9943539eddfea607a14a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417a41b208a1beb9c576e07ed92593485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85e1c4b0fa306722c4602f4347fe3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdaf01282429932bb810102b27d4d9f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda1449c867739f74af437b2ac4bd9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce52e6535636f3fca63e93d270d1ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b4f1a9c1918f2ca7ab016306628b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794754f578676c18063a598100488c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f23313e30bfd60ce11350ca30d4c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da619e853879df589ca04532f386ed193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee32fad7738d43c2f901580593c35994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a51f50f8b9b2cec6e842a24b341d6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a910ccdb6dd31fab1ac4bfc679fd4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7f22490f60a4cbc36558a684c2b7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51670bf56a7ff9b9bf5a25410043c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb37fa163995fd274a41ab2dd69d40d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26704b09c73ba4e06a8f0f486a738329100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034c082640a408ffa4de47b6a32aef9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84a0c7f5eb4ef8ae79ee5853ce26cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f458bed89afbf7d6d5ec16e03c24ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5675ff3d04bf5a096d4672c997b6e2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d01700a30a0a9b4f579ba542702bb0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1717caefda135206f0d69f4a5094f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bdbdd48309730f363bed8f67980c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f69631e581685a70d4245c7995aebc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e14342dadcf3aa3cab3a1cc0ce34c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357323420bc302ca96e34c2d31c2709110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fbedad12dfc725b37f2abe2e9d285111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6f13640dfbb840f3ef41d1c6d8c8f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294d15d7d34e0e68769ced755f34549113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7e0c212b1c4f08f7b7f3477fd5552114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfb0b6d7ded947b1fd51e85a0ce5a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd64e66766bc6a5c54aec73e4c090b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78343d35890ea17be052c32c02667fdf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f170baa042f6671a17e1749443002118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ebb454b9c573fe5edddeb5c2fe604119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d783fe1967918af7c8fb94328eb96ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0396cba6d70f0c7c67ead00d1fb4024121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db730da7f8111fa8f48a2002308eb53f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed3f6ff703535411bf7f206022f0c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5a36b5d9190183c50aed112564eb7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5542f4df8528d805e0e801f9ed585e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641acfb508f135ec9b619ff1dc62d81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fe6c92b44bba26f5c46278a589de0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f52d3159443f679d286a8840a4a59b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd464f994c626507ccfa03a3fe89922129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa063737df8cb822d4eb78ba3972b83130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dffa071448e94383b7444941318775131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9157839fd5e52d31d221a337f3c69f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d330153594ddb18695a4f32f3471c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fd8266910cb154292580468853c8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7449a7aa72f87333c85ef774f06cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6fd970ff0e903ae97ce35a02ae2f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac70e36c800ba935211cec1fabc76d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232a23fe6acaf616b9ad8f1421b4f80138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e890ecd68abcd821200e3ff732b5a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008b6720ac2d5bd14ac176f9fd8f260140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658cf20dddc97c5622d9c954efc6063141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744bb181db57641994d120f54bdcb1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4800af264b599ae612af2d0642ff3ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16a6ee2edca2408154459acd046bbf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367edd9fd54e410c17648847d3ceb9f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07e21f3739a796ff0d2ef00281b62f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc512f8272ddebd8a550e246726e65d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e6cdda45017d25f476da684797b92148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36de1f2a3839c1879c34c48fae6611149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af97b243ab2563174c468a92a643e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6547aa420bdd6300fd859554dab406151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cc48b5864e7f5a22b949f48db8144152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd8988d8478579c7bd8e904859c964153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b250752c2681a45d3d04c0273e29c53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1f6ff0f4941e11601f5c14c855709155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a31c1e9ecfeaba0621b3a03f69781d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d235e98d03f2483973cdc53843bcfc4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f16aa223423234e60ab66233ba034158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303f3943e11b9e3a534c44f396a75b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e45fc65ad59098f8c126610ebe2fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ad95914352a6acb32df3d58460d03161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508cb2838e1c91319780ddf161dcec1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a4698a549c50f7e76ce15bafd77da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46035f8a5666f9725a3f9cb557538dae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e95603346396290074d62049936c2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c62048ace0979bfe8e983de95fedbb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0512825803fbc288308a43a251c9f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfb43a4a607cd672c2a09ad7a6d332168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ab62381dd97243748440bc766355b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175548ee01fca9d5c199dd98d37139ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15cd5cae5a994a98935434a68c8d2d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8e4e7c1fb0da7cc8f6b5f51517c4a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6a7479cb951548bfd7c7681a459ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2166709214ff71fc93efb185f8f62c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7eee34eeb13580c79fe4efbcc70e27175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e421fe29ee444945a4cd4904d4bff2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410b3cb809a6e2b7332ac2d04749013177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccff775cc217ee094a66dfce434a25c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ffba2fcd23bd30e42e865199c0d23179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ae1c7ded5708225ba8780b58ec3b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a4fba60f6c8fbfcdda3f218575000181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1077e548236b570ac6020221bf18793182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994ca3384d9cc194716052b037776e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d69644e8dce0052bf8c79d76e56bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694989ab5ad0af1647e6de05f83abef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a31f239a3a795a6212a75018acca6e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8599e56259fa8a4e8711bbabcd8fb1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ad5abc464bbffcfd568b8d4c9ea1e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece22f63516e7c805d7a71e27eba17f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851cad6775a9c4dba4e7a86c484c45f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa016b07d0cca7f78e7f62dc80d031191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804f02e2ff36a6b420c59686ac1531b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfe8bfb1a0d7fb81ae918ce9ac810a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f3120ebb64f56b68a973f3763803e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496514d5d357361619edef273d838a7e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18361577aa5b81dfbc2f26b8335bb538196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edf157f1e74339da38a7d54a30d6b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd42751b31136dfad1fee19ef5db24198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3458167c476eda4bbe700aadac2a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220e297a1c02d705932cded6499d3c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df401fd912b76a4f37858b522df8defd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac03be9712f810d444a08cd262fb32202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a491a054aa98c02b4ace67b06ca37203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c10005eb7ae348b1a14d4dae2b6bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ff5fa43c1ab081f1c500f916cf4ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3238d68dc147a864de8ce2dad4188206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a329e86d0e3a2ab0cd780ef4de018207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a26816c02ec7fb5926a6c27842558208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698518d9fc16eb0c356bb9e37a70fa8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e640ac704cc6ca08d3c194bc756c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd0b4073cb645905f25ae72c9cc166211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae60717eab49a9f86fcf8c40dca76b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106df69cb0f069c2669fbe347397e8bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e006575ae10bcea723db8bf36e2556214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f5fb8886d15abff4c31cc4c0d545a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2be6ea4d08a49c89ac3bee9349dda9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0817c123baefc49136b8e0ba9f4ef5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbee4ae33a64c35fb4cf33da696e620218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e977f14cecfd9d498b88708b9e3bf9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f7b81a61d7d5119d496008f0428c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87993a6874d69bbaa534ef82c20e5ca4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08194722b43152efac6948ce578bafc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d3d7ce13e769c19e282f54f9b0909223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d60255909009e2e8c4a2ade9f51892224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b57ffbeca86ae05d5dcce218de02b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfdd34eb4c2b846dd413c5f6e1d064226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c335a9b6ebe10a6b0915716816c7307227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f8d6e196599e2ba5153c25d21f9b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697597d2ef47b5fa34a7ba78551c4c0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43634c0ecf8c7f11b6677aab5c405dc0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbcfbbb51864e9a59256f75b39d2e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c91684772d496b366b051284e7b62232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de4098aae454eda5f48c7a71707357233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3194b2b57bfa52e90e3025e86f23a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40239f7ad5f9bd1f6529b5586212852235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646722f9b5216e1f70337a595a72bc3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90f8822ba8c5e367419283f677f17d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b6030352e8db36d4d7f2e6b8efa62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263744392a5cec37535045cd19f10374239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472d2fe4a8ee2f124c1ff7bf5c17832240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90598869cfc2374ad205cb4dd25e42e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12738c6b0df7993b07cc3ef887f15d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871b4f4e67fedb502e5a9dcf6925f7e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a7546b7b28a43efcf7723693fe90a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7b759ae473923990269565fedebac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11ba7e5f2a56bab8b1260a978faac0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56aec5110fc67e0df02246938d4512247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008ebde30db93b5843bb4d4d2a2aa32248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220c90eb9a0a32324ce2397f8b087be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd99617dd372e32f2c3d42aca09aba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6aebed289aece5f4b8d6113197c38251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f21692e682c3b52051bb7f7e011f74252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716442d3ad2efef917c969e6d8d8887253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa163b4c42e11b6c68d7ad42ff9a5f64254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2abb3320aa22113cf0880e0705a6c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31caf3557b81c5bb0b4cbb7e84058811256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929f2ae622f3ca0349e59043522c3ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6fc7e3800830757925540a383f8e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6916cae2641ea607b9d807c4db8a6d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee0cbe534e8ab6e1a91ea7d3f63f04260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6335d089a9a04737a75eb0c4b545cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6eb0e7bcac7b95fae572be5aca5faf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866b187c5a0a409caa7484a62277f9f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f86c38a1e032ca9da38c46cb41e0f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3198b76bd6638ba7c6fe85bbaf1545265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b4e122e3db8ab94a40854846f5012266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e14db979e9b59e1c93935672f65648267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6af4e467bf38324389f6683ebbad79268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09614bad8f02f08b59026d9bbaf08b50269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af078e9e4889a9dbcf09c1424b252c0a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcf649f835fd08cf1a5ce00501f8b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee0cac3f1af7088c715e0e9144754f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758abb3d8628d0607a8ddd65b1d4e5c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cb251aa3bea75b74b85eb8671ce7c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10a635f01f84ada3488c83f0a14fc9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82246e92c62a3e300cfad7c5d22946f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15216df425c5c80a81cb2eac3f7761277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60bfc6a1464c19b666b590f816c8de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87af67039decccff225cb7d272c0d05279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e609aaa48772e48b4c5ab6dec0a16d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1a2e45c7a5d7cbe2ce4b57bcaad06281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3946018b49f7b88c480fd15c3945a7d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b424c0e3480dfb2a5c1053404884e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344f69318db8fc0097ccb8b4d97a44a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51274012edf155ab3b7f58be30a482f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e963546645809afbbe5f89976e4f5f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff34e82dfd94c2bb279ba089ac3055287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e844d3db977ad86fe7c8437a4155c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d023e53197771717538243d7ca5642289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840447fffef273d287f676bb7eb9886290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa0f1e272e1ee81f0c9db090188926291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e6ac157e6d05d194906eda44ad48d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521051b827d2cdf5060755a86cfd556293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6de070d92ce3d0ebf7b129da44690294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be238eca7b3c901dab3d9d4b90864f00295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024d88858e6669c7f229bd7728dc6e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ea31657cde0e033ff9adb954043db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23de8998d29e8236a967c0512cbaa5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479b9096d3e7d3a5d327c658597051e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20f85f0cbfd1c37c18829bda47525c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730af207175a954cd0b953be6588635301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968299cc0adc138204df0ca85bf77a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64561cd8f9b965051d991f25f0e883e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af208f8878f9209bdc84ab68c6425203304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1fe7c9e53391a562f645fd3c43464305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509d388ae15f4b50dd8f7f2e067484c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091b6973d2078c6814ee7ddb6c4993c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdcc770e89250696149454b5b6dcbf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567cde7ff4133646260d3f106546827309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de2074aa38801ae1a2044f1b1812d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5eb5cf562cc0636071da48fadc57c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea2cd99dc732d2553d22e85cb42d47312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131b3e2959bb6d5cd0a5b6c61c0b12d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839a4fdcb26c931dbfd627ab6434273314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1b062394770397cee4f0a39ef567b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456eb0bda11ef6700ecd8d1de82ee444316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9955912fab488c538a73030bb09f452317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffc423c830eb12658be581f36e532d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9dee44f3c778860a63c0d3a8b939b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf769432664bc3507e0b69f23d09cb47320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb296b7c606be5aa275b798a6682aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185709d89cf2fbc523daf90853932ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ab72267241add8465862b480b08ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e56fbdd3182110eea519e745eee86324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b3c395d0028d5837700dfa59de301325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824da06ee5fd247543ccafab5564bae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306aa981044c512a12e55b2e3c59ce3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976d1382e71f189fd497fd20b029292328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950eafe14f6b9e613187474d2a92b75329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933aa48b99e4f0c316d027727659efe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751579dd44232aee1a4ab4d6b570a33331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15a51fb1f279656dc1fbc8692ecf1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5501ed9a9856591a2c929bdcacd49333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891734fe5a6c374b5ec39463ad03a1e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2a24c042f90107ba25bfbc15d9889335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb395f2bfa0b54a20af819d150b00ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d74f06a050a99647696abc7cc006bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fba2bfadc859924677fe9bfbf18f8d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1f320b599cd9cc41e85075d478eff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15326af3d859db68a6145fbb596f1a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8f8a0744def6921a8418e0d50f53c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0ea354599d5c7fa6fcfbf07b7fe49342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd411cec174858ad572e10cac55fa7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295ecdc40b777231023e98e85132036344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fc3d06197dbacde12d0bcfbe5b02b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cabde2175c0ab51648ae76cb7aa8d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d900c2ef178ca977339527768b1412347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8a9051a581e0078841bc35c8d9748348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4b04c35fe20e517d393c671bbe04d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d38213e697e586d490bd1fb33a214350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f447ecf25deadbc502712638a6ca3a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d17f127ed0b401e9c67fb61c4c308352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1325b04295674b6642913337e68db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e711200a5c10aa877464effc98586354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4276b639148548427d27bb6f38998355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543bac5b785fa48e3e4599c785821c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce19c8cb22b3d793b54f4e491d89031357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e326d30a8e2b6692e8288801f7e1bc0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f197d96de0a2da3512b521a1b6320d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753acb5d858f406c7a73115fa4cbadd4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e0e8c264fac96b51bf793cc333538361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18f40bceebaa8c2a019f063b0187dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39308ee5990101fc5b5126705840dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6696f0a16023296927140f5d49d5d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbbb5b02d6d64ce946fbad908c86ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd23674f20dccefc191aa100b1cb0cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43152c63407b793f3f33530eddd623367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a95aa6669d6d262de3a761ceb6818368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc0288105ea513bd9e6494319a19e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfcfe24bf04f8f6489b38cbddf9238370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc78560669935de23327f9ae4cfb61371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804c80b46fdf8c206df4957dc7e0228372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc7d318914c780a7880de59876324a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a71c9ae246ba9677d29bed1d52991374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ba5af2d983fce7bb255b9777ba7b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227ce24d6f790358024881fe6d3bc22376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42a137324657f478d174bb792b8385377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c252b48556c1cc5e794a84a2903157b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1819063ba122291a77c871bcc6d62379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b355761965c82f8dc27e50a3114ef5d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311340939026132df36f689be4b68dbe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479781a7cf984a9b20c6aa46b929aea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36889b5ac0d2f7a7542c4517023f830b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb32b658dfc1ba2ca8b31825b62584384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a31ba821b31c8f34bfe846ae9052c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc74d59f7138c103dbbf0aef4e36839386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c23c49a473bb7d12c7403a586fd1a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561c5471bae4bf8a3f00b5c2f1a73f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27c8d145f7e58125df3d6b977141b1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9779db5fe730c85e7daf1123668937390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737b9874dedc1bc29b9d9b933174d36391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dd7c2d260700512243a1f0dffa5df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbed73ef1cc666c7c90e0299ac20c56393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b06b08677c4e6132161acca61fad7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b68668c92d935832c48099f09f571395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc0d754b0a84075dbd569af686864d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e99e7ae0872b4f31bfbbf3a2ee25a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39655fdac0c60e809847d3ef7912b4a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5ecf8e8a420baebc3b192463dbd82399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f4067d768c221e7a05e13a3296b77400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598306a87de2733ee7b2e5052f22b984401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dbd7be3689e7709b068d12ab5c0ea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f3cc022850da48e047b643e54428a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e945ea41493e97487878093b9a23b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516acfb3bcd1e8e69b9ce81bd0af2f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000fe939f8ab601c1def6dc7a6e7b4d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe152f0424c1e4add5eb7fcf72ac39e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358755bf434e0567c1adbe844debde39408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa184fc648457555086727269413e91a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4730037344ea1a341b221fe46ca4b7a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f138be23b8b02dc0e9dbe3bd016db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d5ac60728d6c56468279a1f8f0456412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096d50f9857791cd05094271d1d2bc5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a756528f86d3489d20126560b2e7472414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a062fa1a608220d42b82b36294e67415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70827c13fe51f828175d1bfbde7294d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a7232ba43411559076e2b05075b1f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f76566f29842de2f4e53c8f5a93cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285665f640ad7b1fd05027fd09b86780419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8777a5966e5a96534766d9a945958420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42c77e5e4f3370955a42c21a7f899e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0eb13eb8098f69b3b26106b9345346422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57397485211d1986ed85b42398284c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc11ce8abc3746cf1729365b8d128d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee3f64c7d0a0081b77cef9d067153a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f275f375fcadc7fa2824a2944567c51426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170eedbc045b5438f826dc0b16c7f94427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69e43941d38ceb90b2853d4f605077428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d2c5407966d1b2cf63da96f114b6e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51c7a6e032ae8039e047e2cce95702430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096daf008219dc72533648fb82c9695431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c1d32de75b65f56e96cba21fbc411432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289ca589db943d565368ffdd1fa351e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718cafdf45d1f13c5d5d221423e736e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1df4b071826566db3fa84fa9dcb2e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54997414083a2f3e7aaa1d543f1273aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b964b729ac23aa4e1355be00045db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c808e58190c51b6ee45ae071bbeb53438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14774a9689760d037b89f0f9e4d75a51439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b29efce21e1ba72a6a9e5cc235dc53440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459fcae427318a714e785b276254225441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926af743c2efbb3e6ca5a4595bb737b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5aab5fd6da1209bb4226964cb48b92443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64808d7741434ea7e82a9c116f60c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cf396e5b742aa5d4da8768940bdfd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502169404bc137ee48c9b0e7f7904bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c2a2aa25ca42e6878b735a4108f45447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eaa82d500cbd37019125249c3d779f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28661d6a3173c7bd0d4d5d933883dbf6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14dde2c28c11f56640e15c0a467e617450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b357ad5f67910b056945ffa4029882451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca758c8fd16840fe3cb782cb581ccf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a90f0d93f24bca75d7957788d5fcd7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343c17fab0c06b82a262cb6890c3c15454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f8419f52b1e5984f8ce1755b3094b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daacdf0a3a1376b91beeb804de18eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58874a4c6f92137b635e38d6b351f29a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130f552b8c11a9f778ac143e0b5715b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e68469040a7bdc6ae65031e9c0a312459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb98ffb12a40e2718dc8e56551c239e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5341faf58b6def5e5b5e7a8f8bfcb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0aa5d61e0a50545c5fab340d0dbeeb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500affe8e30a4f249b8251882296da7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e30d6ee5d11a6bf39790eb6b1fc65f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266ecb5c10f48676fd948cb9cc61a48465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5db697a9ab75a2dd4063d9b743d4de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd305803c02eab05476f8e39a15caaa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19c43cdc4b4d8eabfbc85d5011b6b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f77d214770e7b94938a8beeeba57c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612552a92d4b854970ac49ff28a375e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5ccd22d3da46514d252622de9c48c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cff6ddcec0d08fb4de1a402bf4801472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d63bdb66d52c190a8a88744e4732f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2366ef02d7bceda5cc14a5f2761ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68111a486332ccaa01f05de223c0d78475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03854adf9b007b3a3f0deb9fafd3d44476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d77bab9b3f765b709f1e1289db9333477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae89622949419b8bcf9bf9e3b5cf71478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45ca394701f23d9c04604ce0e86715479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4417fbf1ffacec7bffa8a257777adac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be762061ff6c1fc8ee12a605cb70e9b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218a5a420c4ebed1b78dc8536032601482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f77e6dd6d0503dcc6654dcb2b96765483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb575bc958be072dbe5971955e9c21484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13343deafd45915fa21966f432df0a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3960c12137d31f309908e1aeda958b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e473fc4f386d766217bafb64967e560487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18050af60478000eeeed8638b03cf44488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751aa44c1699d583d26c7f4ab45ede4d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb976ad8636179906ef3dde7ac781f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc17241bf6d046c165596d37aca23af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcac3f3bf5c59fffb82c58aa1e09d08492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae907f9c535e880b9fc1ceca7f3ec2dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2913072a9540413dc3a4b780199f9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bd1e50b1672f57e77f463518643c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6abd219076ccf11c718f56a39dfe5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b14f6e1ad64225103290e9701e3b7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9e64c17ecbae74134f232b281d9bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190abda9dc0b514c96e012ced91c2b2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a7d8fcad97721a62054d92cbfa6da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c7949321cac77d46779224c4f2ef5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ab94ae2f9cb9348e6006838d41ca7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241344584499214650aa21bb82418c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a3f376f90eb7b4d9c2cbb097f8130504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e10462f03f67bcda0e26453b508b66505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e0bac63206d48f489507644f0625f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b69012675c6f7884f6e15b373ae30a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67deaaa39bd8c882ace984675d941443508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d408be077d866505dd06654b28bb0f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3741dc769ba2b07725b61d36b14c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8992d750d5cba91c7bba7b331d6d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bd9cd179da5b2a7f18f6283a0f0da512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd5203afa583d706e0fe2c78536d09513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a77984cc584afce494b5e450d02901514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cfe2aa32f9e683bb4c98413b81fbb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b79c74a92c420b182f66fd5ab7bae8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1fc41fe1b84f59610d351d6e93288517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbc1fb2e24b11850a97f42017003c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd9229a32cdf667bd0980673f17a2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc623d9fcae1a605212f5895435e87520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da109af067c71712eab08b83f6f7e907521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39768339a3718753be4427fbf9d775522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1123c2123ff101992542a6718ec46523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf09269c0e6eb0db52e35b6cc75f51524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3471c13f1fb3925f5a28c4bd11407525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d7d2c03ce122075d21c8e1973949a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4ea658074a412d993e3721b39f82a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63372619411a8562f95db117ff6b22a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec2049616cfd331421182ae21d5f6c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45199d7fc6b58622b1ec34f4b0e700530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0711dfc6ef7c157d62723576951730531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3b317177ca7a33ffc766be1938e41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81037df553501da2e8347600e88559f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c426fa5d0fcd2890912b6578f6c9be9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723401255f6c2dffbbc919156eeddfba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673f8ad577df0ebe51dcc4336e12665536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace31a4b08cfae4175349be19898bdce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69993d053797ae7335b8afeadfa9de538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c35a2f3b2c14d2b642accac3fa818539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76350afd710f4f5b05de3f49c2c370b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ff6e4786e6be06f8015ad005d8296541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba2b9846504fa23881b0d05edc1652542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa9fbc68a3388ff62db9f1585c9ee5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8aeaf8a0bcaff3a5ab3f6fe6b4516544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b184a878a6429005b7e77126988b9c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ae1dfeb4dd253ab09ce16fb49306c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f8ef113bff96146fcc08d6ffd0703547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7488c0d46c218a91af0c64ad85d95548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732acbc59bd3782a1b332ea0b5cd02d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12af6d2aba55251d0e6b95a49b3dfd1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2154f30d4024bd86ffe2e2b312874e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3697fea4083088c79e0f40dd34e7f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf75515faf7892430de5b20fea6bbc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f629a21b098c4515c40c7cbec425cfe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8afd96b02b668ad6d7bdede2333d6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145382ccd35757209176b3a0f81a075556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1056729838953e343e1badc10f55a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a59b7b022526aaaebf804ffdda6bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2744cd62c329e28d7bf72eb42d9b56559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741d3fc177f4c662505b43cfef5f57e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908395d45e0d2054133f3ca67b7174c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e53c7d3c86f7407f309a7a460f2e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0770779aadff3622f2bea579ffadbe3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b64364f3c1da259e794f6fcbf9070564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b773fc496d8d6393e19823dad22d12565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59648527514e972007c1539b8022156b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f27da61f0d548fec79585b6fa928b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee2c4d4ca91307c8ba31156bc3749f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ce605cac12603da8b821cb0bb8095569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d077a8da70d99c51529ade2cbfc56570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f719ca4715ec53afcf58440e8d74f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da14d1c2462e0034c5083ade8650cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ee4812a8be66b446c87a8a76da04f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828877552bcd3ff9862c7f37b7f314ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade850684d57bdd0afab359308f92d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454128dfecefcc778863a857d3be2df7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652e0c15db8bf7372671c02a8441db8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7138f03788835b7773d14450b0cc7f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9effb0058ac4f8a9eeb334cb26f1deb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab410f28ac3e3719064dce737ec2a368580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ceb7dc123c61e9a577642c39aac0f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777bc93511ab7d12c7c74f0ce565a86582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985fc3932d01658c866cabb3ba50ee6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368b4d8e85222ee4a30fdfaeb5ca3e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2871396c813359e31b61696824beb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d113e77733af2b4fc4e50be836e581586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23197fdbf63177c3c55e26e3ce4529cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff5d8d8f96e17ca5cd35c297912bb3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d71361edfa29935f96a9bd56331e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1421f89dbccb5fdb4c9aa2363e69fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82292c3beb548a2e998f000867d2fee3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1459388ffc3a8a3f03c4a1bfe58807f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d3d5e31739499dcb409ac7527fa1a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f639af8f79604322d71e6db8534ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c28c38e70f537490ee382909f3cd0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41eee1e18bc2df737fb8bb778953d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ecf6ff2dc7be9cc55ad6177e18516597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749e7ab154f5a31f5b39dd54093e792598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14097dc049cf592b29f344eecea1b46599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032dc8cb7986eea7eafc235c0f51dff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cc9b703ee48a96a97f9b4ea9e1841601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21aaf4fe7e6e5b434bf556663e5fa2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc604ea64cc81f4738885f2c6ec3e967603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79458acdc467d43b64c62c1622a0a801604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1812156a75416041cc0097785f1af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a63806b275fe5e3b8aab1a579afb00606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c672b66c76b2d08e3d445e037c942607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192744658a435d4555b1c6da67a3983608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef7ede206f9cb80774600d3bb1909c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1eb0afe2324028784b23a93ce651b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647398fe6f2c094f0741183e9466afb8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a690c56cd24350991a7a00f830be8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decf269e0137c0cd8de1efb7e3abbe6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892ad3023eaa63c7e6d0ecae4973119614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102441416a8e7755e29ed06dcb313bab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5f7902e94c42b2bd06fe8dccd9561616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755eb2997513d02289132fab57198a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99698ea6ca0285a41520c9baef6c8c73618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535b228ca68a40d1cc8a54cd28245de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59da068e49153a7ebf1d5168e346bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498dc914bab9339dd972c41668c81cd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc74876cb031e8b21ad13c3dd50d20622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b4902722f8f326fe18fe3af05a488623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2c0526b0e5b952ba3968003d2963b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44327a2fa394de48f8bcf92c9450f98c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213441c133ab57ba099bc9f048be1978626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed977dda6295ef773e8ae72739206b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c01874b5794f16dc38e2859639743628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672751d46ccb4676494b12c178b7f27629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94cbd92326aa960ce76daefc080c4a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084219de3f03509e05e8069efccb1e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cd23d1781f7a29d83766dd21e86fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeac9702b43731794171bd51c56651a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d728fbf3d3c85bfe4b201381f634eb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251b63f94d92171b6ce86f63148cce3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966bc5a895a377cebad764c0de0c012636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a86fbbc21d23a27d72a3179abbd020637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c8d073aa47157c48b331dcaa19872638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0af3efc35cc720bc1d3b792cd9b38639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd92ca24a2169a60882d9802aae72e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f45a25bdc330c27ecfafa3afd3a7d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28c33d3cca389354ba9868674a0186642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb6ab7d1d17fca6fcc2ce98262fc24643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728bdca0a8a4f5efaf2466d4a061d60644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725dfc8a9c23390b48dddd20a6fc1099645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2ab36f98caaa6933190daa06b8daa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffe5d5b20ae594421e960b26fd4d9f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac4cb714fdf058767017da83d81a96648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cd643ab0da3d96c905afaa6dd9d8d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe865ddfccfc4ee65ee202881cc53e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8b6cdf0c79552ebe6d58ff236f48c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e652211ced0017650d99716bc4ead652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326e9e5ff676529f4d3e71959ba32f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc8823787d3749cd60e8c81139f33b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a979c21c89ea07786bcce161acc80655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054ce119c501bad37e4153e22f66bbe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d223bccec73c4b677de8d3bbe98297657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8757f1054bedc35bb4b91472c58f029658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efccba717fb7394a75ddac572cc0156659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8498f049ae8b92871dc7c909dbf77660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7348a6e01a3ce98ad89d94e377ffa07661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8d1ceee8defb5fb3d59d0051e9975662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f09fc23f94e072ae578d5f21bcb77663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492890287f8c67318794d623d8d827a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc548e890be59646dc622e1a889500db665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93858e9f4083e53ef95f9baec8b164a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40613ea2045ef3adce4c94fd96d2d5f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a21ec242e7100ded037ad757979b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524afa3862346ac3cdc94007d8be491669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a0700f67593ae5ebc82b0195affc3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f722ca0eacf465e35d3bde947440e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e56c22c3ed46311cdd112afc07f48672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05ef2c5f29a5c978bfad3452f825d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b504382b2fc48f22fd2759bc164fa4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a44a258ab8dd5ebc2541970749342675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc472068b7a4a7fe53f12391c1145583676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d3d28c7f0aa27db73e35b622bb93a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ec116dfbcdfcb5754b5a63bbdf13d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2d68208fd87848c1f1d703dc6ae7d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0866b0a538c6b054f5784c0acc2d9d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452ea62f3f8c6eb9b82567eb2b93f2b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667b58ec8c8b40e1ea20fa9a6ff3e7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc5f1fb1727b376b3de5e16d4265d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f050a6fefdebaa8da75ed7e7eecc23684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0eda17ddb9f6af0ec1f3adb6a9650a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923ea79d5a635d4d6483588c357b75a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354099e7014f9c3507da8f81878c2e8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80cf2a4f2865352164fea79cf7e30f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab0ce078145f457d3b178ba29bd549689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16398af4d4b3784f3b274904224aab48690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9423c1a8815140493e6b89e389d5120691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9fe052a5424a423aa15b9dff7b027692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fdcb780b2697281ba58e47a9d743e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2932d48374a8655529cea8a4760ede694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52479307c19d2c2ff175f69f688fa0e2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdffa1de25e7a1043ca7f7227146cb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce34af0b1de59a216dad508c11bade1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0653f4c7d06f8456aeb8772979ef5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce97fd9bd6d0ee7852be68d473bcc51699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5ed3273e664650d6a17dae459a418700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae4747d035a757630b075e8a61f60f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fde8657dc081cc16b4285b9be82266702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6db48810b8b52774bb2fdfb1d93d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cccdc291218e3003d1cac5e257f4d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d7e0d8ddb5528310d3b1a57a28f54705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414936a913abd54e38cf644010fdbd2b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c861420fa8832d7902215464a0cddff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b6436695e1bc8befb03f5d16fcc71708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feecc22c138a7429238e2d73a8d0780709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265686433f633d754e0ce10f8dd08cc3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74e7a461de2890fed102cecbca2d04711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69ebbab8e5c5125e318d55170dd712712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a91ce38be05a06a5d89c3269b0511713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a07a0eae09698508f296d174f4ca3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8bbd22dd3cb9ecb708cd18f9fa9ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa39b9832f7d7648b558b2b0a95a668716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62406c95902ae3b1761c1a72b792e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c3822630b2cc479e320d67c97fb7e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c9b280af845259468c4eb8fec9677719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2bc94cf80d6197bf7fc559b321a27720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1fb21167e93df7a6e8991326cbc96721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a17b0bff8cf95e4acbdb9af1b7d359722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a615ade54f15f3461c962995de960f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff7d24b74d66d55fd82432ccf4f75c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e6c1ea392f9c4f9ee3d13c6657770725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdfe77471861d0e82989098deb1842726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5e26546b8b4bc625a37f10491e4ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f47ef5667443f6599ba241390f8e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a5c3dafade74bbd715dbf69eb9e2b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292f05cad9e31fe85da478481695674730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e71c32e49e6e9da602acac145edd7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311df51464b39f0da9d9d79ffaf24164732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbadf5db4d65632d64c8e9e0a0bc9bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86912f9551a6020f8edd346ee5d6f681734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3f022efe7eecfd494d144443877b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b89236d2f8eefb81efc438ebb0eeda736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcef20216f1230087ddc5d50ef08af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae77fd53c5f1b45d9e49c4e1ac27c3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491e6fc99d85cb611d529f09646c47c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddac6bd669e9cd1479064845eaad5be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657612f7f32dc8a05712995cddce832741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcc7d56e389125be7beab58d0cb366742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fbd738d7fa5bc6c8519bd24e421a2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdac844cd2d26eea96f921c15b1a13c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d07200a0e162f201c173d816e08a7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6315c62bc541f5d5238dd6c7b5c09746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad650de3f981a6bb3fd74eba72d9f25b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9c02fa858bc55770c69a885cf3f56748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897c41b8b1604d60352ffab9288f800749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195a2fb833667e6f67dad6f2d03592a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c6ed9ceeb5a13b3c0d7ad1df0b9f8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f5bb67552d2cfb5da51c2986aed52752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ac31efbf7a4ac6bbdd2ef81b0104f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ddba65cfafad886fe4dabc50f0d87754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c27fee88a7d30b8f0b38f66c44c806755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a9a1b5818f5e3ff32c5c1f296ecfc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd419320db6926aaabb7bf08b3dcba6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34888f8c7b030b6459cff53e88a4159758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4c3cc4aff1400cd4f22e1a88fc0b6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f4abb5699d231ed3980d230730f86760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be6b7e389e4948250ab10f85dfb751761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2899495c415b5bf37567b275d1007c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f47236467d6aff59f662a5e345984763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155144afebf893d623dc57d6d12caf89764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51372d3d6fc945954333e6f6dcd7d01a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd8c89030a98fc42e32501567cf9a1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10b90031d70c2a390a9e2592d4b339767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ae2efa4b314fde0ac19fbf8d84767768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1ee27e5d585ddbc47038a29f9b251769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7c3496abeabd375e0a96cb0f6dfe4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0255b0e04eaa6f20aa707e8587faec4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2160ce8129df48f8627cef79915a8a0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5777b16835f67987d0af879cc582e33773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fa1d06629f0fa82f93cabe8113191774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb6badc4bff89bbd7aba10fdd5232c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ba4dd6cd7aeba8b18e831c3bd87de776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080aeed0e8cb1d9f0862802eb4d6130777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c8709b4ed2487bb6f1ce93b51a034778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232ae90d474e681f03d78f406cf6e0c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a801dc5f4c07ea2cb83822492fe96780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956b242484007e051141638bb7ed80c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fcc3b35543e22d02f5cc92d9fbf16782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555e323a0fea56026bdefca81b2ce7a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ace93f0abc63c3b853aa7c75f0a0a9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fa5a20474dfbdce55bf1dddca4136785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e38c7adbb4bab89bd0ed604cab6f5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d8302150dcab111408b6ad9cc81cd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95514fb3560fa37c14b0ddf33db14b54788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147cad8cab612a4cc979f602aca1929789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95bfa011f6e164219c3d71ccb6a804790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6d86dd36473ea0d6664d22b592a95791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfb25affe764d1825b61df09f55a81792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311cefde8c790e0da58b9cfa3a592fc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97737fd3c7ea40741ca5ea203964ff92794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98200e45133dd67c09e30d785a0d3165795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106040d0d17e36d910fb35206e2d3070796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb5f6ffcf36b390c8c0f0500fc29a8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936bb6f25c07058769ee419665989e4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7741549859b0c612e1a39c9a30b51f6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccadae9f020b6e551b4eba3238849fc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c281cb896447f0735846881a1f8679801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f153c8ca3411cd7d965fb5244f4d65b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fdcdcc9725a863c53d04b543cac5d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07add058bb9fd6542fb3dd6eb36af45a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbf93b48ad445bfda0b21665a0991e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9a3d76ab484d01d4219900ad3eefa806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0de518d12b0afe1f414133e750122807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae044226f363649c38a345657757e9c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cba338a1f07708d9600608a93745c5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b3432e6df84e827274741b64bcd22810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432248bcba987937464a1ef641dc3051811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477616a8fc941ef7a086f6a290f85d4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b8c41ab044a7861f2d9f8061b0435813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374ded702863bd75b876ac2b1f8042d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25be9a5b412f139d4b20aa98d020c25815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37466fd226e52e41704a177c5378f7f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37724b382eb938937b04a8ff30da11817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dd37488dd5906fe4cc319a793850c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b6331428ec2bdcac54b9e6143678e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437f1da29a2ef4fb41b72a2b0886fc3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d675bf4c0ee5d9cdbd0beab4041b97c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c72071b520e326bb97794d7940fbad822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b818fd841bf7610d604e37537a83bd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe318e896a57b38124b5d1b66be65c8a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ca134a57ecb1883511f4058f4088c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bfffceb762a40dcaa5d9b053b51e7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999958e75b1209f70e6a30830c695e85827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751660e5dce633d54ef28544ce980b2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d5ba592911f4c5a8daec2c926c6fc829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9cbc4f927e2899ad5b7dbbb0e58c1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a465295c28858a67eb29961d27e9d51831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100010a2545fe819e77e2260810f12e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc81ea91b02bbb598f98515eaf553f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7ad7d85bb78d57530bc5a830252c1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0360da048efec9fad228dd4d92610e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89749fe5f3b71c13bad2482de384a04c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82b11b3564c77085eaeb492c16cbcb837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98b69daa0b7ff16cdfe5d40e6a3389838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686362f8052d4d5d53d94075ed7ccc9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a04fdacb84b0de3d298398210bec7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e2e92ed33b00ddb8c4084b56ec431841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d24812e8abc8b28b8daece5289e83842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f904aa9691e4ceb32b822eb4facda843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee91c32a141c9d3cceecab00f2a64111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e726a2eaa3540d865a3421860cfe8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bc58023ceaf178b48c9f5686da8153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093d95e039da15b9911eb7047ffd53f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e3f57584fa597137b6ef6c44222e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd89e8d5fae054a90f04f0a114f7db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc98ecc7c578215304c41c38fa8da97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8571a8da08c523cef76ab24b1a949218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20a9df6638a476796ef03737fe5e509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7607e619f9198499d21a867f1c93910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c119d153a1114749022c8a1de714be511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33e748efe54bf70e41fde2e536020812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e469de296d2765265402f2e439f9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0a5dbb7eb313dcfddb3fb45a67a5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d470a0b4516cbba003d2bf92c6a8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306333af745e7cc6099ff6305f6d87716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7c667d6cd982171b845eb09a2265717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c27bb14c048be867c2fdc45197399618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fae9cd1575e3acd1efcade706c76f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004412b4001f23ad2c451d97056b1dca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a00002166115f4de1690f1a4b79f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2360776663124cfb654d40d3792c6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89599c8d2c671db120a145b005c6162623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd9490b0ee092e23e85b6a272b096024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866edef37034903901cf2ffe32e4f0b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542347fa5fed7f07e620c86cf82b7e5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ad9c8584615471c10abdf509eb8f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c2bde38e595faee95482f6817b53928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1d4c88c0383374354dc1afd71e06929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de981b4e27cb8b2ebc911d82777f103730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457fa3fca86ff200970588b36e7c24631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41754d0c0533c6134597a441b61c35d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503871a14128837aac5f4a7e97b264333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bca5d8b826c6b5085c552b8c96e6a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c38a7c9d5802e9a743372959bd889435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da2b54cf96203a553ba9648232bb8136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96fad7e011e06e52294fcf346f4fed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd511d45661931a6e6b72dd9db089938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351039b6192a588859a93fd78a8ff62f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01aebd28b1507bcd80030aaa0f8eb640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763990eb4759d002b5ab6df2d77510c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6cf821d634a4f4e1ec67cc3bc505042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6f5d893267494c84a1a6077a0721743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1b3c11668437f5524195bdd20500744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f68ce7bb4f9c47b72f843a22d66e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefe06174875a5202e2d27d117d044a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881cd3407143c73f872ccf10aa51e1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66221dd27cb14bd0b05c22072f10698148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f642c756d4ab403caa9e23b7462b9bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10afaf7a02235bcb22bb25da7ddb3b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f990d975a097c63386e01cc16c80cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8a02ef1d792a27e3e95d7345d937f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22fb88fd8b03977b2893c90236000053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23086d1bfb32883d1e9663b9bdc33e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3018194f2dc8d9e9bd13df1556b4bd055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3f5d51dfa879f1a116550f45aa2e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935d766b702edda40c7ee9eec7676e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc94724f6c7ba5b6d97623d79048e1858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236124b7f54b6f18373a9c780f1916659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc3fc29aa134df60b8f781d524f0a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857618f2a368783a2fa88f11bb97d7c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11addfda2accc2fcc756c9932c171762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5085a13abbbcaa691a1b3cf999622263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450654347da8b1837a88e372d08a65164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dda5a47651ad51c5444f87ebd150565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be963ee6d614f5be219ee63e1fd2819166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589eabc31e67ff075e80a213683287f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f8de644df1111b1fc2fef3ec837f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01299adae21c8f2e6a2aa4b2ffe405be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2947f4c136094266186edf814b10b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b834f123bae4aea0df184bef4e69ee671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ab58c59423d85f0be5a63f243adc272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ee3db3f1f73551cb619f9927b15cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beac95376122d14656cc9dcae9aa23174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7043cbd7ba39e1838d27046691d07a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50c07e31cc0e4a348ad20f713dde7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a3a64f37f8fe0d3cda1135bb6034277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6399c633627ebcfb4606e06202220c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1715dc631ef1ec63770a9da588abd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462d7dac01c31dac207a587a440066080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3d3348a6016c50ccc9fa66603813d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fdc380f708e63bf83fb85f235461382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed320b6fbe0af3a8cb516c443c2665f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8f7b68e2db3c45902ea58354a9de284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9757c0cacf18b8a7fb968ff67038e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8931e19da471e62186c29d47ba98b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837ccaa951719926428d49131bf3a8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a3b859dfd97c2e4443390dde1348288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7b00d79468979cf06253a107da89389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac9febcf2d2157e6155d4c27ca00f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722590175fe316cf28ad2e35e6e7dc1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1cbcc376de88d9f1be58dbbb94bef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd9ddd16c32cae09fa911b75f88ffb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d72735640100b50887a58344c61bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4c6b77dd09613fc321a0e5a0d091995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf066c1ffe70fdfd28f26e4069de3096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22e2098ef7e4e97b7e949eec58dcc097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e41e5a7c9ec7871ed3cf235756accb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f50b3294a98eccc05c4b70e9291be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0187be3eebfac3b366d122b24c6888100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042226b9fdce01ae23cb4d098f76dfb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e97c1390ed60753db0574ac64ac73c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e395e0a0c727ddcda46a8a9091995b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e8fca9ab4b745ae68ef358e584189104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4751945f3dc90307aa43654ba612215105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134c3dded2ffee047eae4969b32577c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794a20e582af59ec900dbdaf17b28a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46107dec6d854fa1a96d15ea9f0da52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643154ecda2c494f212cfb54ee604567109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c7a327d42436f2385ed01eab67966110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109bdc75f4d8fffbe84d65c07f10dda111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29b291ffcc8bd7b1bca702222c0a39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbe341a7e227e85653e9651689f835113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24deb85e8a713e625e1712b6ec8805e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697938a51af1dbc55e28cb6803ebf99c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e02c0adc05939bf74b92b889365cea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf40cffea1b3917a4462b2c3522520117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db902f21c41102acf08d6a542ec626f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc981255a75881f164e9f258cf8011119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61d4e2024e3dbf788aedd1b92827e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c6c651f6f6cebfff124d900c34056121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80344c2bab9ba10c8fd4e40f63df6312122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1c26d0202a0c517bd0cf8dd5b068b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdc9f761d77f1ceb90bc5a46aca486124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856049cc6a5bb1b868f3ff361ab8f8b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924cd416944259d3d43230761e97387126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e029774ce5b8d61b167aabe2b31d415127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e31d1348185d6a034581e281ec542128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8476d98259fa000ac8689519bc048129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7cf3f5f3c11d5f537a1dfd2280710130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85b871c1a0aa5310cf7d9f3b87024d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbacff23b6f51197863c0acfe82344f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e0221e010bbe677f41cb67b814d94133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd91a7688cf1bd7b08ee77f33ccaef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa13ad8e7c16c8dfdcd74ae3ad53495135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d32a69c949d57613cafbed5e2b7a75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064798f571bb0fffddc3abba76681284137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071cfcd1e3278cfdc992896b628b2bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41633fb279a5060d1f3e924aeb7e5c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186a3ac54c44ecb987a6d4ca864c887140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010b52c46927c90b1737d82fa0f2ff8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75156c89821426267dd10cd4e142d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a217ecc9a4685dd0ed6338e6da213bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe43e219a6dd95ba21e38397a2561f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb2280362c45711e6feaeb363e07c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32112ac38627c71cd16daaa10726ec60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d2a8bba7c71a1e982d24df90b620d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b20cf0fd4bd22c8ea8514f6c6e9b96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c45c16f59f8683dabcf16f9c8d2583149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c10f97254e449a88574b7d1e9a9c53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54dd0c013bcadbd8783a3a4543265c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07be0c1f51b4abe633ad40c3f2550ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb4d1d5906cd9b8a1742fdef09a8e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5cb6eff927f3be31b46c93bf68f06154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658c5f42c372a072e924feddc2c92a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca55b92dab51a9139e4099e3f618f00156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508630595530dbf5e70da188fa3b368157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2522232540064a814c9a055d49d46ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cded62fab8c432bd6274fa1d91955159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a607e2368e7cfe301f63fc2667442160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8723e58b96618b37092795c3026ec8a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9143bcd99f71fa95d8b0760ed700e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc270d44190abc4de002ff3b56fc6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719354e5c423f000834be24994c2866d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0d6a3a7c63bc4f52867850f79eba5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66092003d43e6156bd178e49e6be9bb8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60665d806a4f7eb6044b6b2d4bdf918c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef424da3792256b0553c7bfdbef82ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac076c830ff82c66c75e1ddf4bd9b5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be23bd89ccfbeac08aa0655017140d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a0bef52d75df871685dd7fb71fef7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec71e958a4b2657ddc7b1bd4cbd683172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174a57be75e258bc449b321fcf34d9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f56b96062d09e9ccc2a9d36762a69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94af27d6be62e07f27cae443e903526175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5f88a12b38cbba4148dae2b4b1f9a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4702fdcbca04e44d679995df23bf0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d9cdfa9d91452f745cd98d66bfe9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b872438d9e71f22ccda5257f241df2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bde5c416582738c53323bbdca7723180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58f84c029eafa8086887823d8b1f4f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898aff2ba247be62a8fdfb581e963a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c756b78b4485d49676a0d6c655f743183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae98466969b8855126de82e16f1fe56184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09c3e008bc6ee3413214af706b2f0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d5896b6ed3e2dc7aac7465abf12f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76949f6ed67db144551141d2aac9378e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0559d714563f78c08d401fdb73c93d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ced54a360a0d7f70c34c9c3061d94189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551bc6a582fd06feb24035182ded5d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92702b0feb5de4189eeea076c00df8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366b2b76caa4a3b489e12b821f9d8e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b198c3b90beeefefb29ba5c2ef5448193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22d32052a6de9efbd351738df001e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f785a336f0edf1c8c2d07b50aa51d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b1c49ed0ae3bfa8ca0bebc10aeba6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25cb80cb67616bd958948459be5ee9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622274e5fa52046956ea00e28ad3942198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44048f2b414e38b77168ec2a4acea184199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4438df6fddc901327e6d701a8887cbd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068d345b42b1b865dae4a9a9a452738201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6b2c49a93bcaa415b38f13e4b57f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6015a1b6daf15089177b568c357075a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a3fd398a3263cce7159ef4c9ea44c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbbca731a3628dc72329dfc502ea4c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b1f1acf4e0a208a92d9d57e2aa779206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff59f4ba63106b240930f947e2888a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4ff0e2ec22d45d35132a598982f30208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf3113d2771385b62a6df3fdd2926a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad229063149dbf295364ae9d909852210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b61905c2a883233ff18bc663dac89211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d7797840eedc570a3108b46be99c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c97179fd3d7ed39aee28c863e9ad7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88c8d3f7b3540c402db87806a9cf77214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8102106c3339737713c9acc8db0b790215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f391138818c6ac62ad2456eed4d68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151eca29fc0ac3b5ba28aeff55a060ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28727d4db48ca17212fb8434f6a80d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b56d7c21480cdaeeb0b4247fc3fbcc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b73ab447786f54b7e1f4ba52dbcec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf106a987212f3bca05ce7a7c58f80221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bc45a0ad1ce29b2603ced9ccc85a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7c80fd95894a4589553473cd917b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abd3ff67bc2e5ae40fdafd9561f874224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc4b7993e6b4872b47084313655c9f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2419f17901dd95ad4af76df6cc23f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ce8e070083f4be8b234c09698ae0b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e506efa77b39b2cc64215fa0ac446d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45de6597f1ed3fe128b76dd3252e99229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f351455298f86c2fdcc56f1b7d71c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e38079fcdeee5b45a3688b035b260231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86c3181fc17909c5bf9fa5208e3fb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1a8b9649f3200f9d78c77d272794f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899331b26975fb25b94435f2a8078557234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7f2c2a869c91f4c14ffdab4eb7ae3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebad7585167291d80c085a704c2c259236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586e6a69ada053410f6b298b0245007237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c8f6ff8f98365cc1893f866aeeeb3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abba1590c97d6daccaea419220e0dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21cbb45ae1a2e1f00a1cbe60ed9aed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e7de280d445775450facd19b0d1cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337391fe5c9c7afa5961fe54c2d160d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0dacdf875c08ad4f9f4a4ea83f528243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f9b1c39b649de99c293771f12050d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e53ffb5a46ba87cb6a3d4edfdf5d3e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddf913fe0d89f8cf4624125706d550246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15661fdab03c4d5343028de260d47a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a26bf757049158eff53940d9888470248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388bde390df926b99c276c349a7a638249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d00ce52d85767e083e9bbb7fd3441250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264b32a4de2f99de1309da5d0f8f38b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620a485012754ddc7e7efb04ba47537252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98f807226e97577a88e897deafaafc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bef36fae4b12684e4af3b89450260254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4a5d14fee6f67bcc90a9c0191edc8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bae9eba9f4489d35cba6e621ae900256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ee54f4fdaf92a7075954abcb1e60c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a683b8a969872c79e4a98af5e83835258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeeada111301daf8b40be5bff041518259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d2b5404542e5904c99a6743e5258a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3055acaec60188b7318a98c3ec1a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ad7874d1de22d567997c7720e74fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e3733980978af207fe071086dfbc2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3e7cb5462f76b63c6c8ff2a76f0cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1785d281e2da3b72ad882df5ab6ff3d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1342594a9a62d3fa07e85fe514e01e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce928377c6e799d6aa98175d3598f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f86622e1ce4a046fe42014381caa39268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3b49ef42145cfa6c1acee01e5445e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd21e8fdec0689b723b117ff7df8250270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384afbfeca875945bfa62a2d22e3d4e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e681eb02a1b9e4f453152a588f614b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95726198cddb24947ddd629c4da77e0d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb85da533a94778aaa95dcf1538881d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61879bc1c32782945328dd28cc8946a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325efda08b664119adac080118ada3e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a04b5cef7c5aacfb523183d8905fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f32e9df5f95ec14bd0fc2f9e00eca0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3196cd1ef52eebe458bf8339afa63279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0be516db0fa82e6ede2569c78f836280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423ef06652f28a8b2ed2a5c6aa00271281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af823074c94b54d1aa1f926f43aa4477282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1092344ff91d53496bac01323d3e02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760c5046939ba03af72c19d8b4c2624284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ed252d7a9e3477e4ea68a28ee1d49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce509983d53b1e776db7043d20094e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac403b528a8f5b7cf2ec4134bf9f23287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fd1d5e962990deacfb5d203ecfd19288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc73329942da7012875f6366fb71ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1298debc776596dca41c812cb98d63290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24724777f0586df84b713606e9f7e9b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d73495c3db15617eec3a3bbd5fb76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f720f5ad2e7779a15b567659dfeb7f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039e05aa49c37e7bc8498c72383cae7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7662815f11e885617aef69325594424295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0866fd96d35603cec2f498211e56cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca9f4488a2c872590a59088f7dc97d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0dcff72dd5b951cc4d959d9639320298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1b0d6805a5c87b1780f0951f2e21e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708ceec1fd97a372740f69f722bb231300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221858fabb0cfb63de81bd51575017a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b438e505f9d30a5b85c1bfb88d9156302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b35c44763532db6cfde9f4ddb7a88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ad6e4c5bf3f93f413f8580de3bddc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407e636297e303d1b11860252576228305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e8d3d6b0cb14e3e6ae86fdc74e163306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ede338a9ec5a8cbf1c1425df00591e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d8b0b3f3f118fb01260a087753b4e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2b1e6b059513cde7d2f2584e0b92d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abc27fa75cde32806d9395c09d8e85310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c00cef9474229e577c8f0e28711318311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a89b05dc485d0fae1ebefe0d14517312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ead2d5de91cbe1a8484872feda019313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b9888dc44678f4d54239b589b10f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09be905d5556bddc2a6b2f2f2450df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833aa246572a2626f46ea2280093dd81316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5c8402cd075e22e6a353508f3536c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a2c99b2077ceec9f4f56b9e6a4340318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecff145d823abc7336449ec48c8129319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f0aed900ac8e878aef6f588ab7de6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3970b3ba0cb45c7b9f097064957a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d568effae0ef386c0c5860ee2ded4fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe903869b492d3758cf71aa4bdda14323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641264b2a4d71fc2e0b689267f4f5cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b6e2deba27df4e76b1e3e551a8ffe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5326d79d57dcaa2d4e8b67cedbbda8c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52b2b30ac9573d7501e761a39b1188327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688883b7e8e75f370d4e51c8c74a6c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedd8d079fe44d31697a47abd7c7c6a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276c7df698e6dcdebc5bbcacaac0f93330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb92beea0af3d2aac3e4c7b03626c93331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f22a8b490a9bb021af3fd4bac53bbb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb3f954537dd0c5ffde01952f19085333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2cf41e1d894bece299f778af80988334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f35c1f8d0b6811babca92488fa337b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc71a0b504e93bb3392084f312a069f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1eb72e164d900198016ec34b104cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf2832cbd3f1f81a7b1c6f3a2a7af4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a717215ebaa57284178b2f7cd7584b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c2841da6a1bffdfe34b0bff443b4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86186a093f2aa14a1ab8744282b54c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456e5a6f56b9cb34543b0c28d0de334342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13253b51a025a190a6a786b1f6360d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf7cf2147e8fd5101b00c0d532fa21344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1533e3afd3f04eb7512c4c6ad61a50345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492588ff32a88551663d95bf094d68f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8868153c151f0b3284d695163100505347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcda7305e2c18f197478cda1e2969d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f42df7e1705f9f1cccc6ba4ae8e57349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f221453233bb10f70932322a569e9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7c92a0090111e7e147185e916f0ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba9c5f5cbea0ef414392187d9c99f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9eb002f96ce28a85dc9a82dff991ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ccbcf040ca4bcc7dce1fda3ab7088354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb8c0b7e4864fc087d6b1a0df97422355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66c4e8f3bc7cad2a73f5d6613dc3d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb014d25405121966df80a614c9229357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81edd92b86bb882687b7d865b456e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab99f65dda872753c3c56069314ff86359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f57a35fdab26c5388d6bca56a434cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65495c59b80e5d5dfdbe28d85f07f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf832e2e62359b203916064aab73ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4efd7d7391163ba4dd33ab97b4627b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18ce0133d0d31ec0193a38abedfb63364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd86f428572628995e5e875b4434e1b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ee78c9af2a7075ea695260386ff1e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84c955b9bd298cd29e6c9d0d672b8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc8b0cc37c9e4bb6c032da089d46bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c12982848107bb85594d6f09a52de3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477184a3e4c925fa02c495c6ad0c238370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe092f7002f09c63dec79b83fa957f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23b18576217bc340ea320544632437372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6d69ccd7160e14ac606a5d6003b8b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0ac3f81db470334e15bd8384dac22374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98ca6f024eaf58c0854cca7ff667f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259b611b538598e46f1263c1c559e74376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48045d0d61d6a35c7b097beaf88de6c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8a836fcbe5d3e4d783458db47991d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37f735fbae1ecfd110a6e2fe0d9b74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18df6a486c97e50b6c86502d3db5cb7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f847377fd2e13ad2e8a49837e8a35381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a61a395fe0691f11ceba82335ce7e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ef447ea362fdd2f6018fa2c8f54ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4593825092cd75a509664ddbff7ef0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a93eb1ee66ce14687926fb04737941385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea2ed0f9fad96ada2399c19073b395386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50374f0eae1f16e835558498fb83ccc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e6839bd737ba4d5ed8b9e8fb69ecc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a529202454f8591356928a6a3071c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f809e93d84ecae1962c1a63bb470c1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f3ba732c6de120c05a313282ca48b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f2cdde9d2520352ba1690738e42b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dfa1a3fd6db3064050b1f70bba7fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9176b53d0fd6b30e0f75cc335fe62fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711d36c52e919e4de47c50255be087c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda657279ab73ae4cf783ce81e6c57c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41aaa5ead4e5f163abea134571be1d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2167ff1daa0234dd8b023caa3221f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c28941368434c303aea26131827b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3586977fba8195cbc062e48fe3cea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616860e32cf2861746dfcd5d06ad641401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51822a7d399b4182ee7423b972400f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0edbee65b9f1247fb25c00d28c53e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bd5f771c631983047e4913277efb2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe3809d2fce58aa27882cd4183b1b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412937c3755ae2ac588941546c7e9d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f3140df766dd9e90e6381818e4036407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95145f609879c8d9544aef47233f1e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dc534d48f1fa7ce1ab3199ba15949409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ef4d4c0282ad054e6609e1003ef28410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a61a4a43d2a427fda9d2d7566256d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f900b8aaecc11b685977026e9b1be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27174461b0611ea645b4baa34bb8de413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700cf442f00596671722298f0c9ba7d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0889aecbb7341955368776f7390b67415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb4f0ff924c439b458dbc671e6781a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c08f586936ca4ba657ef61322c84a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5bf03658400f50be531696dc0f068418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601595c55e3b67ec14b08a48671c3133419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81884d1a1eaffdd703ce0397d6f16ed5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62ee5acfdf441b1a24b33407fbbd4c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb620c6f451c04ee8c78338b0383b6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985f3fa9daeb29e7fae2bf4fbe67a6f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896b4f1de7bee8f6603f7a7c99cd3fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510622cdaa54e785ea229ea4e7901225425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655d20c63fca2cc93e2134d54a43b8e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc86225f347763d707897e8d14a508427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acff9fed573075c7b7ad660b1f1696428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0423e4c78bcdb4d3090fc2a57dade429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f46468103cddd8986a44b786ca729430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275077a5ef5eba747e55957d3bb26c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85ab397f199c6e47d3426e7258ef69432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675b24a30d4df9b70d087e6112fb031433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb53712f5a9e683a6bf918e2c3a1693434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cec4e1a0a9646af0a4ae7f1cf91c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f91d47454222b2a9e45a78e008081436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab25654c025b8d1b30ddeaa256978af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a699037db2d104e10119664958de71438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46046066609be372d0ad4fe652dcab2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa39cc6d033043f5375b67eb847cf2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4030d5b80eaa0844b2f021270145403441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131bc49000fdc9b4bdf491be4258ae0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b2693e6f1e1245269f68a8a9c6825443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cd49aabbf5c921ec5814c26e7a019444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82bfc828eb2de8908fc0443738457f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c322c48976486e1133745f8f041eb0d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801491a813543a4553cc448f23795765447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba7fa6a4854c65ad1cc0f7331cfb42448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a050d4ef12111cf4b200686f6e886b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b48e02205830fc755b88a1e4c99727450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e98908bcec63d04cfffbf1de48820e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287c2e33170559b1282ab1879083f8f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3103e281497ad308173052bafcd74453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac73f5d91a6e7ddddba1020c506ca8d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95432c89d35a6ada59cafbd588e314f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09acc3000cb8f80c4fb831817c3b6fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af583d1fda458482816ae70afcabe2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3304c1f7c1ff372cad3b14beb11bfc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd18f6a91683358f29552f252a1f4a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd47e1f4a8b764d6ad8066f4127a9b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da520d7607f3ca5d960c89cee409856461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99077b04e01d54c688624e5ff158b6af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507901b20fd5d8f56d07ec64a218718463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1afc604becc103e12395f120d717bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027d30decbe479385fc150ddbf973e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a467a8acdf10479c518746108402b36466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508ac1e3d9059eb6d69869d92108215467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02373decaf258e695f5f43f673c7b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176631d3b720cc8f43cc139dac8dcc5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52765b55eedaa7f2b69347e8eeb773d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6d9924c5eb0286aecef87dae8fec8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c44df90c1074df4a98231903b5a46b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac6c3179ced1c5f91afbef80af6445473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34a3b1e3e3a5a1b5d1cecf15ecf861474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0fec77fffd5ebdb84095c9857add8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a192203c634504c85e90136868be0a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be61c0ff23f589f3afd262b1d7484e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c28c0173d4b6632d62d34cfb8a855478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d237704ad925696da6d3f9554a159479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0cf28e7350244b3aea1e965c49be0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12667e364149fa88ec5ed0083195926481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f5e4e9cd20bacd731c20141f04222482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9807601a8df3095be1afdc6d9b92f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc705d9d732192ce066cbcda7e909b57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12191e54647955213f842e5baa3aba12485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d120d2e4e535379c77a4feaf4ebbb3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94d0f0dabc33100a3833a4f01a6016487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86104fe2a0ad31a0a6d53ae0691adcdd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5b59e3aa67ed3f1e2fa0879d0140a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcad5214f6472c26de0c460f2812d20490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879574fc4c51a240c1d057888d2d1a9d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668291e195588bcff3d7dd32a574196492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df939d58f935f9fe23cd5806565ff1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47071808f6e1efe48f147cdc2d01614e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01589140553f2c56f397aac56304151495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916225565c313b6e499063fbd338f7b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c494bcd665d1dbecd9afa4f7f34752497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6d74628c2eecc2567c7c875e85f9e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d473705996b6a8a2acff0a9db1e20499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af7a1ceebd1d7480112c0d66ac2a09500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe08bf69cffa2f1531f27a17a4951c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f781303e6cc5135f5e8b78152de6818502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41c403acc1f841d2ed716b4a85d26f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b74b1be48f85e257aaf9e868f0af3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bb4b2911d24e32624174ea09a7339505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55641522d8fd79f852bce59533e1fd6a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54eb1da417f60d89431919071113371507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7aba57f1cb93faa3ed36a3050a4fa2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64917b274732d54f578619efe9ee5355509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0167246c0385622766d57a1b61218510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996d0f39f9d50617e06bd73c6122b67511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5388e8af609cf2c551dd308797689512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0545f9db9dddfb5664bde41c9ab8cf1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074070b2eb5e08be5d849325bdd0a333514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31d829fa46daa5f256d0aca9b712a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781d7a1bdd2b5067eccfaf84abc468c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27640aaaed7e8d75bbff3141deacdb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a727fbc894f3e63175d8b7cedd5a33518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa8473dac8d9122ba3db0cc2ef5456519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebf388043c741e536a8d93c8fe2810520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f795e758a5b4ea99577221befdf1e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cc661325f3af4d701abd5207f3192522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56554a717f0c0b09f185d57a9bf0930523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccab370a537033d313023c0d5d239ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc5c87287ac97f10d5f400d86f5c83525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42f28bd33f8b235d9b7f297fe50c6a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f80eee9fd9ebab02f0a6dfee4aa216527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f79880281a7128d3b9e92d8b3654d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07706cad0888a07f5f8e4abd7c548f17529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61023823f2835cec2852e3366e1f3ca1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5991b19b310e59e5147ba196f7e8aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db50d2c4d0788f5d0b1555b7732a4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bf1ef25ade1d3d36e3fa9624ceba2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4da7b62aebb2cdbc465852c62f6760534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab461dc110ae06afdab03714742e6a73535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab88a6810b31b4c643a479a16214c4c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1c9791fd2c558134e8d039feb58db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5afce5be45cde7d0ad9cec54b3572538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf7e508edc885e829856b272706281539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186cd7d793d24110049a7abc2a716f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62499b3116b81d797c6da3b3ebf4d30b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb12448aeab0b0e21e7b0e6005cbce1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63caa3962f826b33be21a85a8c79129543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3065cde3a3d8027e2661d7e32fc8923544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be141077e76cf200660fc2d301ff3a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54554c1152cb921764a56f03e23bcf9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4788d9cc1a95554e016e46e518b2167547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c912a59ee64aabe59b13713e246a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1c798e6355173988cf5d0e8b68077549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedd8045f64511e42a6338610c531ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057198843552b18a92dc04ddd597f574551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b42042548637bcacf986087ab7b9d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0b2da4d093e6b29120af4891b504e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c082cc9df45681c58e85fa9f3e30f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f5899953e4cae974ea66d8c6496d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaead7cea833ab36cf51a5e3fa837b3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44877bfe006e70e6a1c070a26c314399557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ac7d49e43c9001415fa3f50742a79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb5139eb54ae40218edb74a120e05f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97734cdf05ddbccf8b52cc9e420a69af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3bdc53b695767f88aefe276f3fd1d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f858f9c414deab32739654c33989b7d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327fd7fef2246512c629317b2649df7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674371c1c42c4cfbb2fd4c5f3be2f2cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3ba7390f0adabcc613bf3bd0f2f94565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5733802bc4da943567d6e2ae98e07d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c8dd1687f0c84d28c58240d73f048567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2e8ed2e30f9712f71f37ccdcc8b97568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddad62c5b7e567ad3013ddfd86c1611569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cbc5356b5f2c8216440b0f0c50218570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad74c62b9aca49dca703b5fc6e0ae50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa24736a9fe512a83a10b44bf2df94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e801ed94db84c54004d26c748ace9e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92fdf135019de144e0bb3a88dc802c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725dc550842e3a0569260ad4785f62f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092f65a158cc53434d84e464fdd12c9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66994f0d87564706b2ac8d3c89990ea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a29a905d64657d6e96e5129d51a7b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef4f9b699ab5fc18ec84f3ef65dac6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8f80adb7f2fa64cf5b29dde434e44580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86c9f18dc0c60a527745f82edcdb7a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fca6cacd29362a2455524f8d5dc24582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e300d1c07df176500de3f5828da9157583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefefd24ea3120ed42c88ac067701d37584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2271fcbacb0435d91135d3f103d666585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20ab86ab159500bae03fd3ffff264c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c195db1bf462ead11834f46da9eb89587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97639bc57a11586389b6bc38bfca2453588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328622276d8c57b928530c3cd3132490589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6e3ba3036d25a5df1906df90ac5cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c182fa4ccc5bf775e6a3b40ce25ed4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de39e1ae712179b31520ef51f9096c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30ef926978703cda4ad1cf617f2ede593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f469ee2f1e307e878698257d261c8a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cdaee67ca4b1c880725622cd6f6c3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc0cf932dbff30f707ba9d19c1b254596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f6589e9c9139f9240e0ae297a623c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e21d804a66e28d9008b1b330340d70598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a09708495ea9c8d22681493dea360599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f28c008b5594a7341a35f484db1f08600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9d4e2122eadecd3c1133f9ce537f5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c25427fa1a6be09882267cfe3d28b2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365e851afbce98ae0888097dac860f6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571739137cf8b95ecb2f0e443b0132f8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22782390aa203241954f7522aa14271605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff76ae7c6f6438be4502fb2fc6951cd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525a0d997b325cfbd4a1034c6568379607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18587cd824a1edff4b28ba28d484becd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201524bfd034adfb6ced560765e949e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36c40686bb4369f4ecfb6972f14f1f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e56dcb13f34285b01ff25b4f653fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faea62f6916477ae2e2acbe44759a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7147bcf8e06a5f3b3678f564635b02613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c2ef1154088cf8cd40c580a03b510614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa8933ce1c0deff159ed04c10cbe3c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853d0d9cd11bcf580c5b45299ee1789616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f17d2ace7b47037ea494d29400952617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a4cd8f621c4cf8af61f4850c35db6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48602f99fdb7303e7384402d90b2459e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375c49ef294c977efb420a7d5438c5a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d7fa291e64b9b0a749f2a0ff15da0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a8e8d816e6dea42153a79389702a1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63e5a72e0c0baaaad8d3a25ac2a62b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1a592f362f962cf7044271f82d781624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5121701eb3e73d3acdc67c2eede0e72625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daab171d326fe7a678c46937dc47d9b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a81be99e4dd69e05edca15a416d4f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d14c17d5dc56c2bfeabde66cb76f1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a85fbda2146f9e405c86a22a63f2d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64e025193398c28581399b439a42b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35f30c1f31c2ad508c75627f1432f0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4321d5152784685182d94ddcefa06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0cc84910026712148150304c4417a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cc15e02d1804a4416bb0630f216f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796410bed967aa3cf865848586fa56d9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031e50765ff09e1a78fe0ddcae1342c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935f9cded0eacc46a870742e6d7974f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8ee4cf8ebafa8e286b8137b83cdc2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203b6f7baccc98eb10566ddd9034442639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c788c4f32442bc986b0e6bf746136c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950195f1e7f8fd1f4e4d19ec86ec0c8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c021442baf26920f14da9da741b141642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0ba1878b7b879beca695673209028643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ac7a430bfd67493b49d189ba69020644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fccf0edd8c823926bb84a56cbfaf6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728aaaf6cea4cc23bb6f477eec62901646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a5c06f050947723beb4057d73f25f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb199057104dc46c5a25a461109d04648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb875c9b67ba4441486ef860586ccad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6521fbec34ac90beb0f0aba07277e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc82529bb1933a97c94e23b82f8b28d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e033053d3350b989649cec8204820a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223befe6c772b6d1e9fac965cca7ad5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd749e0d21239900e27a65f7711b316f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332c07e44ac5b0d8ab4101787fcba0a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab80932266ad4d315f5f14f275270d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf4acd656de60de915c3d005c9d803657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30324cd7b4554c03f99e55728150ab17658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7728cda97ffe66666a5db875450cff4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884211c33a81aa1a05307789593aaa9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c68ab1129331ef68b9ef71228c350661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11cb0f6c89c368fc6b07a06526991f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8d8f445cae02ce4c18455b8852bf1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f19f5dc342984a74434a457bb0907b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817d1bef53f77024136b7095d25abe7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6f2b07cf89251a33f46ec387f6e46666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658935979af8616ad1d0aa8406d5429667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21543cb7796aec4ebf9fdf973ddf63668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063e9a3c52b9408852f1895d54d8b91669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4c0737047ebde6f6e2f336dc96ff5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd211963bbf6a69f3fba662c44f84e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee8bd4c513155d34d5d06b5845a46b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619687407b2bf86a58ee5bec9a3839d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5ca79535ad0373215823875a3d64b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608dd0df38770a8eb5df21c1f5818fb0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844008c8a4839810bee93e3de37f93fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed70893ec6c10b3e4efe0252ea0e6e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b64de75ad618c88a8c935ab1022446678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8e25cf7852ba01e44f96e60188c30679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0982e8f5eba50c6882be046560da6d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b176daa068900f12d7bd6f92f71959681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48bd3e6e12c9faf0d21bd37768c9b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2f04830a1a812e75671db98ec63fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25c89a38b6fbd6936c4c45494ef5e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7f3ec604b3778dced90f1de562a7c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d1a5f0822a5cf4465f7e02842025f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587d3295e767722c0e08d422e187bec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937adb971fc246c4bd2ec9f644ea52f4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08377eee81bd2b938b900a1ed5b42287689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbad3ca508ae735e9141b84f7e2bf6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db2660e9499d9f9c18aa553e8fde42691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fabefd6782e18855427eb782d3b4dc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008880112ec1475c41e16b77dc98be1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ddea808e1a991efdf43ba46bf1a82694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff93bebd8526047542a81cb0a655bb3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001e72de02c3c4e3ac03206b4fa8264696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594edf99b70c583cb826df8deb46cca2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be72e61c58b5af1a7a3fe9b2c9b13a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb043a6b99d8fa5995838a40d6a88b69699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e3fc61047dbac1a9ff8383f0bae7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8807074062e1a23b6e5140e2dd01d51701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818ecfe0b9a1e2ed1f120ac38c154e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29a975a1e21d692a3fbe96de63e5b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26463bf71db07d0312be464a5d6452e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45d50b1c6f143c8cb38fb255390a10705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f884789f28425a8bf7ab88d95125d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731738b1c3afa6a640df83c9fcaad90707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288b234bc993461f0cef97f7a650c7c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408aa73814c88d98e0fb695b30ae786709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed90a624305e70970d13ef3c950637c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e6375823409c9f3e5e1f6f481b122711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0270a7ce1fbad0f9763a17c9c4c2a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7e2eac455fd712e376ff123888ee6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff9cc02063357244a1a50d57c654e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd253ba3b9b1414df0475bf6ba5bdb19715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554ef4368e631fb25ad37936ab85d22716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10038c3d73badc68722ca831a6bc032b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b6ede58c19417c374c68630cbf7d8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25126f875f60733752e76b5f2bc686719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da4f5184743e17bef8451b190a80ca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f821cf7fa9b7dc334ab3df26e2504db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abf78d64be93c8cd4d7578efabe688722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4445a544af3c5796991932e5216c30723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90345a473bc664221111c240463ac3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7798428f0eb8b4aa6d942f1fe54280b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08d7ec4f115967139cae74b059e716726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c7bb5c65251e504dc6686b5ba0025727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde5ecef917cad7c5c3c9a40d3e1420728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f373738748d131c38348899799d7097729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee8ce639ec84ab9e56fa29c3ca356f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4c1a564249c0de9382480d3daf352731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245ad80b08aed419c3d202854ba4e80732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bba6eca273b9215e1fb65f1404d69d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a29125c212cdb87ae34e95b2143931734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48054a5d186fc44ee8d791308459bb3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14789ea9d472123a40657b0f1853b128736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca766ee4afeffe348d6fba79ff610c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8936623995a7326e593a9972c6798738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3792a7b3aa9b77525ed62f5812f6e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba8535766c45fa2291eaad3e103ee1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83666cbff14a4dc9964f46b42d44310741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a9e0ab90dfabe8cbdbe498cad8213742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ed87411b2bbd7616c34eef09555fa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f9bf9a0a7cd3fbb41a8c75e1d27bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa23bf00eba45361f315e18cdefe088745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9c3cab12d9b0346853a0f7483ae0b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38fa29b93f7bcbd43b5914006d5e52747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf211fdd9a873be75e17f10dd9bdbd3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa34a4028ad68cf1ea6a967b050932749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a99fb8b1bbb721e0863c57d815576750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fddcc17c81ec0d5e37098a0777ea50751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c0f324f6af59388d0ff4d3dcd5077752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257c697fdcbf4cbcb8ea33bc031485d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa90dc1922e0b134ea877fe80875cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947fa0d195edd3929851bba60a10278755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc03e1e458c6aeeb75e6ea40ef2bfb1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c697b24f4a8e9a5f4701f828b115ad0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dded7d6f41856e4ab3f03fe7cba31758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5e5deb88df2bd9374e9315092431f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b43254ad9de9752cf46786e220f7d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d139b53a595daa35fa6255a620cca761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045e0da555140a6c082a8db3cd54273762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee82474c9e0e7a760a21982b7c166eb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83b846c478b9df9043ceac29582d9a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6f32668b4aee1994f25da3005c8c2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567043395550a91a9730c31135359b4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1577660a8a0a3559a82cef2c285aa54767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>