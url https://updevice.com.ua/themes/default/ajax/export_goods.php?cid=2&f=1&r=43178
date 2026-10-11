--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3f2d470ea5bda37fb92fd3c015f3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506594c056a56225958d4f3cae5c8fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151583f98f49cf71e16b7eded2566c3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6b70e0a4939aa445d8e9aad5060204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3b9c3ace982aaedafe4cba137df535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf277d77891783ba2b6e0cdaff4074c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4f25bdb725accabcbc6cfa067d08c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d36dffd0aea81654e33a097352bd358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1c28c9bd1e138ef8a6c6e994bc9079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bffd192aa82a063166c3a99620d55910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4559d00a323887b032005438fad17911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845806d9fa1b2ff2001e126a0bb134212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387821a918a538bf6b924fc9d68b3f0313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e620986964f9ff3845c37ca611bf63714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28286da0e7e0dd9993588416ed7c161b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98546cdf85fc359c495803febe8d9f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b7532a543f923d35f442b0c09b20817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055a15da77a4c01435e0ce2c27ba00e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd164d27b4aaa784cf3125ead4fd1db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d8fa4ee7de9783f4db0d6e0dc1ee120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9093fd9e42da7a4923174d8e8775921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef94a5ae92f82267985d30cf511d1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229f17e375c262afd2559e988f4a99f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe21d603aad5cc825a745712232a4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a60741fc45c99bc13c46b808af52225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90633477f4ccbbeaefc9e9642736b9b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa7c029b235c02223278c9b12d0bee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d047d7cc0d2fc169df679bf2c7b51b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ee19a9fdeede9cd05a166f9378f5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254c15fbe152bb8a18f9bd00a42ab6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060abdf4faa9b22e560bf28f92cc56d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9760c146f9f340f467f232ae4eb0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aed6887985a13ee8fc7397973c162933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96111bca41cf3491b037020df6ef5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50858dc0df1a79af123bb25c78361b3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450632708972424ae53f764846ef37f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1b87aff2ecc805ccd651333a8eb5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c00383acef85e4abccf75e3d8b1b0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb437791b978c26483f05698bccdebf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233231f69c908ea8101166f24faf041040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec216885e2a70c9009ee20716c92e03041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd365da32d2e8a39c9bae40a14963d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3388621b6a08bd397285883962c3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6849a574b8298394c540b868e59dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45c399187f966cf531b5ff6681013a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255c26834def56687a5b1e9f23646b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62e10af55aa8c15e016696ffce507547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9f63f8f3e3fe3e8bd7a1de70b6a9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052d9539485c89cb38d554a477cba7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d588405ff8d236ee6d43eae831a2b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659a0de67549abaa2254195064e173351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66828b4c6cb2eda6693ea6d462824752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8e7adff7ba9e06cb7fceb3b2f037c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7b01bef9ea21621179bb3371167fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f41b1b4fe1a746516f0ec710f513d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21c38b2696bc46ce1b475d30822d3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f50519e685be4f029c19bb2e8808c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec1266098d69be89ba4f92de34822558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263b777c4afb76e6aca2f5603ccf2b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021f02cf72906738c2ab579e42d77c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae1ced07132566c854d6f86b99559d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887f11e3cec1121cb3c94503998776c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395af30074448d96eff0c5dbeb805bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73877eb71028b0ddc286c1db1a67225b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953438c222e6738210afa98f99f05c0765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bd0c14f982bd43fcb4fcbd55c436766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e638f36f5da5ebc5665d1b12ff08667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d937705335374b84fdc4a62074751268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db98ff0192f5654b7b8258ffa8718b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43b6e4e83583a1b812a14455891ccf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d828ad00e2823e4503bec6baac170d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e367bffba37d1346de82180ed11d2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d4c0b57cfd51f2c2af56b5de2e79673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f24713f17fd7edc0520a9854e3d35674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63d7cfb3f84c7c39fae3b1236c9ac475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5443243482008671db1a6c32c46e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a240a52234257c2c5173903a26ada77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683240f115de82311392e8c03528ef9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495c4671d9d50ba2028e448d035bdf479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9a9a3994356a4fd61d7b98f339d9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6d61956a52b30f9a6cc5fd560162081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b1399432de40234159b53eaf29d8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa73012f1e110116d693f0f3b0c6a5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec18229fa55907063424a798b28f8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e838e3116d79d3c2f7888a3cc8af085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c56ae785f414eb5c260716b85688d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340afa28f5db875a496780921d8a093487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0942f79ac06418204e16a918cbac8f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30914b6dc2f0a073f8a95a157c49a47889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9d2ef4bfec1a18c739cac2a6f0e0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91385fc01e1194eff161c79579b75bbe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504a8d87a1dcecd07111af02d6faa4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed94bd9a0b7f42d0cb05d8a7cd210993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fd85e1fd279fa75f9798d1e56e06894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18246b02e5b1a80c090e2e9207140ac295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb1b2c25e79910736811640e12dea196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b2bc9098457c874bc53991e96eeb997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739c8465c3926385a0f09281100f48e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761e7110f8929c887d37dd93beff4c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2213ceeddde55336944c5524847269100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70447913a17a03f3e1ea19bdaadb724101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f3227590fadf86e9195214a83f11f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5b215949976de8a796381e3914fec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5cd57c2bf2961d0ba44536b64188b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad54505a85b53778ce33ecd11a3cb17105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529075e1db36e746a7551beb8eeaf1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cb8f306226c0ba9a5f6e7719b4aae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89e95392857ddcb76caaaff9f7de20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e80a1a5b938ab0a32682598c9d4d2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495c697f116169d01b3f92b41af735f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b754b61b863ddc716cab29b4f0148a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6239a8f805d8fa807d220d2cd10678112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcc417e22e8a5a12743e5c944ea425113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87973ccdfac023c68aae94d0c81037e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3543a6aaf593af1b3105c58576056db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be80c4fe12bda6cc13c7f6e45478de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cc6fb4e52eebf3e54d522bbe8e486117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808254090d215271abec9c76f01dedbe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a92cdf35b02a501a20a0d224c78d4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670444a270496758ce908460d16ba53120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9482ab3bf6667ae752f7939a2caa7ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be40e8a7c85e40285ec5fc9f4efce02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd7c75debdf296491632317922fade123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1a14b748853a9eaf209105bc6abd8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ecb336b88dcf68a22980ab06a22e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f843b0cb9f182c56cd7540aeb76b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c988e70fd0bfe5d2eb74b20994d8169127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d074655dd022831666739713e8a2f19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f5e3dfbeeb55cc22631ddc83b29b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c5551440cc3a945f6dcd54cccc132130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bec272f7bd30d7437fe94c45dafef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed742533524578c6818593897624770132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d3017a88c29771b1bf205504098ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91b79f4c3a1ba35b7f3281823f8e2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d99e408b7b40f2002182f96881891135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b377af316bad0b9b6830895826454d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f34208db0c8b20b111f67d8f4fcc3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ccb20fe5084d7273f18f660a3302c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cb049fd3d6d32e397441c02bfb192139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71cef4645d2bed084891029b9ebffc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd88f1fa62cd7232cd1fa43b8be185141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5bf85e38d75250a43ea39c5221ef7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba3074adcf6de9ccdf421a1456a381143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042f1729fa7479cee10eac621f721e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d19962cce9d6e1ddd588363c7997e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756e4867dd52c1e747a11c265e3c32f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c2737675c82b45839f96a447a9cf0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba900b0d0570753a1324d6dcf35f05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dfdb6a8a6235374c7ff372508c6dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a6e98b9937cc8fc75f3973c97298d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dfc915a6c4c765a3d5ee354d494dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1bf9eb0ef4281de67f4de3908c935152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8d293b3ec406c1702bdeae950259b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87615a34754c592630618dacc9ad1869154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a792d7680ddd62d6afd5e382bcc4a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2815ed5c14cf5fb0398ece271acdff2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c30b7454ae37ba0f084fc3ec974ebd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f376ca640a47fc72bbef7db6a7a9a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6070a648f12119e134c269ba7cd1d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e6587b45009861810074b667437e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3c63cdccb5ad06463c5d7a996a2e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ead472219da300a2522df44a0a215162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68995c8d11d3d0a7517e383acb00aeb8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6c73c3232594dde7e8b097badaedc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0cdb3efc35aeb68d5bbc15c495d7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3453686194fd4e3850ef7cbd388a1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fce00b42641763fed59d3cba1184ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b23df1ee1e061942722ca9b83310d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5a8a5783f0d187b9acfbbaa94048a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e139e71356524abde79ac87df4c247170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661e87220dc96c6596780a7b7584513171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57963be30d86a727bad220a3865f6fb9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299ed99a8802e0ccc9bb323dc3a7f59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84469f9ad4f9a4a533996998ad295014174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830605e03a96c701cc17d78add84b86c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0eb62b028c1803fdc7acc32227f3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612c0bfc21c35ab6b4ebe1d97a4759e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1f07a0a48003387a02e58ab862552178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab24db75381bad3d5d69b293ff7930179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72044bc2e01a8661dfbe856bbde88f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a4db159bc256ba87cf80a6b7894fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5002fc339ddb05ed1fae201687243b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c84862cc5105429be01f1f2ea6c96f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70b13d87107f551b41a4684a172737184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0180effc9e3079d7cff9570cf42c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f1c812fbe1f3e5cefc610271d8007186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df75accb02a9a67c220c9960b743a58187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e950903fed2f6202d9cc6da8e8deb4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeed537d0373c63c69b9bc6a083dafc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256b12049a0c9d7215db8eec4802c43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8214a9d6888b5f67d3cc047e603b01191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23759bb8938f78dcdf257e912a65d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462edbcae3c2a82d987386e7de0014d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa24ad8b608902e1be5aabc189f881194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a492c8a775d8737ca2865f66fa2e86195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c93b6f229fc7a28b93a8599793a56196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081e06bf16a1bb5e2165269911b24c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2dbd1451b701a7f98f3b0bf3f97a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf24d037ed924a2f3d1bf11139bc29199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd47afee80e7079f4589b39a0a409b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff9d54b6b65d652902ea6b7e81dd1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326757bbbb45de6a571496b2a8e7044202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc510b1c90d2e37ef4a1ae39eae6a868203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9689f0ce7a5b68d2e0597271c2b4574204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce40a1a34e9d6f44ff73f6783c916d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312c5506fa883718a12db267dfe169f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47d3628eba0081a9706e94f8ca3716207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec578cf86a9053beaba6909248f1e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21d868f6ea12fce918c6a0b6951704209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848b82869d948dbad585012d90feb03210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c2dc638f5055f1c4566291d39694d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875df3e731ef89c991541f449e0538c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb719e830339c5292cd10b6f541c7234213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce39750261858f9c2fd3f5191fef7f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d9f9e9513d1b6b92b4c48ba208ce4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd981c20d1107a416313a2a0a73573a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8345cede328970016c041a7973bf33217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04930cf0538ebb1f8758205dcd4fbf63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803a306cffe275f020721095709d2b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad548476d81d4566a3a40104449017c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42727dabf8fbe0c8cb1c55cc1c30c334221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968edf65374aafc2f604fcb0b4be0908222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb3e89c9d8d5e626887cdd7c85c04e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c62589b92f715b366a798c7a1f829e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed52f45cd4f5dc1f0c214857fb8013225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4287ebd888f9dc4019b4baaa534fb0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901e1eb7926d6c5570107e8c4ae4d69227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986c77405426a48a93bd623da852c6b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670463b40027339d97821d6a0f9c1e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af25476a4d883446453312dc19aa82e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45e7b77371f426ae67a6c0e1f6fbe1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa860e79d7cb0016f57c4498afae0a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7735c0875224c5a41895ab2ca4bd75b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bdf22a088e71e9eef7a8685155ac5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd8db385f273e0406a0c74d1c21291235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77a53f8a8e6e426a19c58157295364236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92863114fe5cb032bcc270eb6c7dcd75237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f57ce6c1dc6b3edc2154e25b6a5d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9ab60469349c43e943048eb6ebf33239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233e2b76e9a48985f52b8f2a87d6ccf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dcae2d80b320d1a08b9a3c122f44d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ede7e1bf23a8e0ad8281a4c9b0bd3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95cfec7a16c2ad0e7ab620a3e56126243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cbb4c3390175993e06fe798f125a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7054c72e8556f8537b63b3b5e31cb2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c75b886c78e30ad413dcaa3c25490246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615057b450629234372549a9c9669796247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4034f626f2b7068d01e1323af6c1f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e12701b5dc8a7f27cdd9ceb15b7e4e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba024462a42323c98b4e4cbfa99f30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fe4dfae623657b36f8c0f06f468ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c6d5f9a0519b11d89aff29ddc191b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd4f5e10b50a7d2ddded1c4d165073253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08444fb84a8fe8025b4262500b30dda254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d66d2f39aa42843d93e4f7c7fac996255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a04391ae6b6ee96e7fc7da35b8f912256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa5e8baf0df38e9fc00308ac7cb7b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffc37a10d55e13ee05f80efc193252258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6edd53590b143fc3cdee6188c5b01259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d1f644f5d06a9afea9090fa58f01a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c353ab7ccd1eb5bf9ca8b151130a27d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afac4d8259ec25cd4b64f5d210746f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dba09dbcb361c58873b0c8ce1f098263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd002e85f2d1cf1b28babaf1c54863a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586223a3139412585b8335c65984a449265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f474edb19772dfac72d3d587d63278d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d22c8d2b21b45440041da9df337a7e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e489e2520c3dde7032d54d5449b58268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692f1f6364f77fda30867b7b1c28ccd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834013a812c600d94055f8744de9fa4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dc24dd8e3a668f2a3178c4a6e6be9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0c81e728f7eff7b1de33145436f89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87649dfa8e6c4440045318cde98db9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98824575bcf63afeac827ba0d177ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d98f5e68e77bb5431e6318fc54180c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3614c12fc6a6638946cbcfb2fa3e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f6a0eea41336067aa50be8fd91c25277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1d6a975b7fc116c8bbd2b1b7dbfb0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02177fc7e9876cc8a24339864a57d021279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fb47eb8cc5626635c43dbeba97052280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e358cbc1d5ba69cf07ed30e6d1ee4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b0ea6f598527111c04de1bb444a8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4b4046d6e9fa7cd4f709b8bbf3ac0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c4b803ae49ede160fbff62d4d7a00284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d8a734d1513d9a45cf46e0dae7fdf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58398295d31e4fbdf835de59efb5417286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabbcc24b9746343ab8f1844907713b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd67f605e0344a5e615a314629b1cb4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513484f926de8c2063fb2285ad2192e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcb49839781369a72966e549e13283290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0a7e6f2bae990152d527bea48321f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbde4eb416ab99ee01953d56587feab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b33f2fa5f3c0763d50ca5225626b1a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8c36484c4114f486f2647c8d768f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a7e69234ec9ab5d6403c250f90be5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3a31079455dac4afbf39ea4255c3f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f013ef04428cb3667434b11beb85742297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac587caa7e23fd2938da1efac4895a6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5118ecc9cd03537e46ada16889acb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097ef1f696f94eddbe62fbc860416c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e14ea8ea8bec67082a0ce543982631301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2b838dba7d426c1cc3975b10752e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fda05e087060e775fbb7ef3883635303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bec1a10fd3bdb67bae367729216d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c169bdc74af7a2e32bf3541697bbfe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43433663e5afb5713b20e68c7e4f311d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a745bf92b800c6be2ed67f8133013307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c60d1f56a54b2fa0fc701d9362e78308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81decec0eb4f88291237e91398b7863309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12e6a20f00ab9e6970c92f7f2dd273310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e068a2e684f530f3e7ae775fa4ea5f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a94b0db3afdac1e812efe1f0f7357312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274933d50a63216c940015f0c349efe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef12ecb71ba12b3ac6cbc5b07a507d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59430d248126eeecc5040543e2f380315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7956757c3de320be3a5ff0aaf0d5f2e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f33e6dcb2865144cff6ee594a7c86a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6017e7487105aa0cf416f8e6d5a2d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeace7757f28a9aed0dc427b224041cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985c88bbb2b6d995b7a3dd370a769dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fcf3cf4b64ad2bf4ca5d5a72597dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f33694bef370faadcdb58b440c428322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da99e519de2e4305c191048b29ad830323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e08392d9f46207a361404d945f507324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b2b107642886284064d493fbe62a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7c2a9db241d0cdfb6200614463683326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d86c49947d1d667bee6583c52d85e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725335445cfee20ccda46e12ae3cd91328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777ffbc3b0199b8670bb20f8247cd9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda0ae201262a289f1c204615bc9dde330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2372e59accfa0cb08b7cdf4325be94331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4aa23727e73e460e2390b4a11e5ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7529fe3635ad08b73cc36c705995f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec58b667e38b405f63728d770a5e9d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07cd7040cd8055e085d83151502481335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a3152863b8d77101245040b11cd17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e5f57a3c4c6b0293d00615e74bb37337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24700dd85b92ccf7e9840d0beee50fd8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bb140a615db6c7597d51a0bca556e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9518b30a5f48a9b663d659b654183340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55635ba02a949bd0b6ffa62eaa0be09c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f334184597c21497417c486fd5fd1d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c839252509ce5986e65d02ba40634343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272df8f4e36e81b83b2d79f7d3557d77344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84eb989af3e95806553baa0c855331345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3beb065d24c485fae94348989636a10346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c044b5266d738e0c629eb150d84ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23949314f680f6bfe6907336b67a75a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda583bb365ef64d25c7ecefa15f5bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c54b978e5d97ee5c319b94f69c9d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e2f5387a45467729aa97f9d6a322c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056377576a527c488530e53df21e96b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f2df3d6538c14610de21cdb54db9a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1594540579ebde714a054a7338b4350354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce540d57752f30bb98988d58bdb3af5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c83280990368c8ccc9ec84a08973e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04100951ba9b03cafa37d24ba08e5c26357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a3653e9b92a96a043165c67d636e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2c940e2e76669f07df72055d9145e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ae1fa0545243f79ea7625fb261e1d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fee6c0f7fce7b44b8cd39dabf6dd70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0a13884393ea98e44e76a19d90757362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4af32ab34aa39dd3da5fb4858ac92363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893827f763076ee04a8893b2247bc6a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10030fe5c6dd53047fcd551867a3d2e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a67e7e6025657523ff225068f6f64b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181b9532cf274b2a7ac7e283cede527367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e3643507efb0bd52b442d1fcb117c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d8f134325d7b5d9cdfd3e008f03e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd803fa426bb87ea0591643890e5d14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad14f1b7f85a08fe4615f60c789a1b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be69bd60b254fcc9d0ac2148a7054f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f773dacd34349ccdf335db8b5bd1560373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfce270ccb33e0de29c85917f3abbd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe95fb23c20521d2e6323226783c89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98049ed5b4edadfbf6801fc15284a5c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807087246fa57cbb4acf0bc2f1fad4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bb37ac3a2e5878e5ca3bac28548cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6dc6d1f7d75b9dc020402e8b22058379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0645456cfba89095aa8a4e920728f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fafdacc2d0606bdb2d785ed7667989381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d84e650475b4731844c3c665ae707382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ff3aa0408f91242313c7e20fee009383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fab7810066fc541611b37fb898fdd9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7cd61e5796b87a2f41457dea647d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179324abf055b64bcfa34bdabb782d7e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805438bd7ec3106913de22010c2902e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b4706a2a9a689be7628aebc43cfa7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568b2c8cbef5b3bbc8fdec1567b22f6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a77679c9c4100270c57314bcd7f13390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed9bc2da361f1ef11e4e08baf0581b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e959b2e81b378979e7439abd3bde6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad210716750854efc33dc50228bb8bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfef7c5d8f19191d7a474540bd2668394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8ffe1c89d0ca984745c3bb487800f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea57fb43f6b8b989a047515d562651396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56916cb08b352fcb6ff1f1821de4af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171998c504e0d163284dc1f28f5d7351398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c2cb93a4a468f62c6c4a95b60e86a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73fbb11129f4b35a56f829c4f5cc6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7b0c6d2379446b8699170eed1fd50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cbdea197a6001b6bee840d87d7117402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37e1aa3768a24ca6cba33454a2e251403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d3c0a428e04af037a6064ec253620404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb059da4b938538c8a9a77f9838f318405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12494780432201721380a5a308fa282406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac498040edabcb4b7c2f5eed30d4e5b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08306cdaa314c2ba59b21f0ef49dc7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bc8bcf8acff32b2cb7b762ea45224409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3976e953fd0d2ec9f3cf2ddde390c13410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56903317909f35f6f57f77eec0977187411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701eb80cadf139ede97cea40fdeda6f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98409492f795d405780f08a82b8761413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9902701e56ac31f75d12a644d787fe5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64e9ace50d59bdd8fb88e44013c00c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82997fefd5ef7eb27c461ab5d70719d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecf51c56e4847f7fb137e60bef2c2f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80525c47012470df56142283ec7376418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec06bba69d10953bded2a2c6a99501f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a9cdf384f0ff1763a77c74e3e40b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ac30a3eb78148a0bee9418bd3f32f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d30b31798aec5996aef057517c24b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983b9d9f2866d9b1410013ef4fdc3aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1234c39f919e421fd6e37d9435086b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198bb802d07fdcc2baa10d18370f079425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e438b632bd9a4f21f454b6707e4a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204af524781f109b64f603471440a365427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bc4625844f16b05d9ed6845b2297e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d682ab87fddaf8d489aa76b1d0623a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917ca51ea37089702ced09639a166e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067821cadfdd9978846419730029555431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e3a6418e933fceb0292c052b269ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1b0b796cbd82e994b22024d88fad9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b742a5215dfeda626e51ad487d46164434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e4cbfc996c66758fdc4708ceed380435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558e04f075d610b394db025f927e32c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1c6bcb5efa544706562e221413523437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755df9797ed3b3c84e3546a5621670f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37e77d5ecab479b7f6bbd6e45cc55a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c4d7cbc14d43a1b06242884cd01ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782caac3b29c47e9301de35e2d790335441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6b86c8d19c1605354db421076318f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3404e1173c071abf5e214d565e2d87443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b94ce366537bb76c7792c3ccdc42ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbb1203eb91ec9d2b3c1e98a73aec5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d950d24f70dad81d7768a417da0012d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37dc05ea6f406eb784e22d9ebef509447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdf44240588ea69389f650c6b5e498448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3f081ae46dece24c62027b31bce6c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4e84c5e23b86c6adb3a7ffdd67ebb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834bf06008debeadaf7ffb29dc09933451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecf726f520334c5d2d010290e3a567452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf066793246f63d6d3adce30da2d47453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2459f754debe533f2f615280410652454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d145e466cd9703a82bf5519ecec3b2a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38e25510c9c054a0e71305a0b42e6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440456589ef795206bb6aeed4e413a0f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2c4200f693388c68d081ee1f1e9da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21038204da37b7dc7b647c382eb1ba4f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12474f20a228b663dc9f39ac1a7f3110460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558715b8f10fc5dc21b33f5122fc1379461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84100345ae44d7cbcda134c47290f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81868e4b545b03c6d03f9e6b5ecfc1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e0f374222caf407e5066e3954c19c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351964fbc90441be6fe00230aeec5e91465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fdf9ef9ff6db7b85cee7080253d87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b9e552dec09e3d7ab9e88d17c1fb8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ec073fece1f23edfa4f3b6b818d4d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a4dd9549371adb6b30599b081c010469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f25b80c8bdc0499bff25962263f2e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b37e6ef7d5d5cc616365c05bf92aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64040c8f340e5afe07b33a178e8c35ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59641c35191691d9dedd6f65fd2da9e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab7912ac338fcef763faae21ba8e27474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cf933b752388dd2e9be081748a5b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61ae95574719221f6f5ba66c975a18476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1c128e96639e9b2301a361f8762ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57a815730f3a4d4be402266626879e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed672d838b04da1ef676ce33af3a0fb8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77de34e0bb905252c45a75f575845b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44946ebe4a5ba8bb92d69247e7d9e550481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749066b4669dc113bbae0164498272c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3696913134f2eb47d388f5f9cac454483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94611b19bc2c082538db7a22e3f88a15484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7c1426f8f0b2498e4b12f5a9a747b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e22de17e86c706fde902b3ee111ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d517ee9a8f4d78e27e00051a30a770487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08253d93e9bacfddf8aa45243f4f48488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9153e7fef8fc207b7ad52e11ac7483e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046904347faa0fa148f9dbf97715bb7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aae7055efbbaf7cb74260f7b378d1b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca806a49e6f2c37c455b82ba4905f07492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfeeba75fa934914570df40ab20a5b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7517958ba57d1485e5201594979e34494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8981120611c5f217c1fa9aa7de46983495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1c6c17a20bf30a7bbe22016379758496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db536e2778694f73f3c09239bd8e12e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06667eca9f4d98edb9fb79f0e8b0122498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0f0bd38bc97cf2c2cb78023e583c4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7eb0e24235898aa4128379e85ae4f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239792565747b5f0538261596d218aac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12c9952228dc90e7363ef95ab17aee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696d549b88316cbf88170eaa8e60b5c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c169fb588fceb1ba7a93abcce429690504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd05d3785fd78151f30ee96ddd951d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1f8f72bb9b5982c50f518f96c6887506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477cd392b41a53108e82a60221b0986507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d89af1473d60f480e475e5b2b9b47508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc6fca21d7256909077da3e08ff8e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56d07f2716cda7c7c5d198a4e1d2a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71451e8009d5346fa96f0774e4ccc1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bf76747d39a637d918e007527bcb3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c17468f85aa6dfb11e14220c14a633513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810674f66fc4dd91a292b6c26d8620f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8b0f6aabfbb0a12f1bc6d165c6999515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf2f8b0c30ecfb2bdbfc88c6bb49d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21ee655ff2266e31435122c00f1338517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3efc7fbefcf8acc8aa2b56fc725573518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b87646d3e5511bcff5cb6d32952d39519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97362e707681482a216dafe652adac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1eaaff6fd2f756d1246a0aa758b68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c2949d35fff201df245ec2647e3e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7019cae5d2cd871ad3e3c711af4cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38622f7c1b4a75d5bcb319b1adf33075524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e9362883971dae402db39a76cc72d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310980ec640bfc7d9f2995d6e252022526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4926f33061f9a083c5536c012fec0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b740ba200334ed797fdf85be652e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5451f1747cb365cfc3e04dbfed5a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb48b4f28f8fab95d589da9ce405f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc300a143104068ad6b7efe60a8f5cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c5dfcbcba93d85953de4353304b94532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080baad2783bb969c51fbe7b53b5adb5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c838ea4f1f916b30363198cd77f1ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1ebc9a8b3e7afdd3ba35eb915d4cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f48130d3e6ca112e46918e2d4ea99536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30225291ceace08e2a68416843754a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879367f9c6e8b9258b0bdabbe4c76f25538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f361d8aecbb8b174f4fad4d43fa9e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7cd8f8c21f0659943e6d6fcbc12d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b771216d9b5d76dad025c5d0bcb5ff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831064e60d802e5e84d9360dd5fae3e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b234bbbb59e07f19907257bf7fe2c0c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ff3e5225a68d2b76648b37f0c2f0c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb5bffbef7b54c6fc7efad4de0abad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238b75d4d919000f4a10623954ede4d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f896195be130373041e6879ce66eed7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b9aac34229152283511c6b0311225548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb2bd10db3a95de8b7738c82ca5ecb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a410a85aa4cf1eca997351cb9bf0f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e321ed2fbf5f64e9615f53534b25c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908f148bda2f44cd47d81d45ed313ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64515417e1d0e33b437e50a0a338284a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3e55157025dbac8645bfc8b8c7e20554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5876a6fc661e051de6ff75294b91cac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948c1607b3be5868153ccd1c8b6b5e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce90d530dce19a0d2bcb0781d3e342557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a8b96099a86a7347715e270c76b52558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fef40f5a2ea1655ceab90d51942de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e091ab3b1e68b3c5f3072d9a979cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53285fc3b3c42b6815e59adb9edebd73561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4a87c8c53c55aeaf157c963411bce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664432cc8cf4bec42bd8fb15cca42424563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f88443409dbc5ed588d87a84fd6eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ade8d80bea149641d72d53105d520565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004a9af161dce8fd991208c009b76df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00b341f02bbf665ddb91958ea915e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bebbde72ddc188a2252631df3caea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa11c69078012a1c8f827d33c4615af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4953159a9d7dac2581d87a96c35c85570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cd0a858fb2ebfa2e97edac48f9020571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd2ce82aa8cf52f20a6aae997f54fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574232f826bac370a44275ab4a9325d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072086e35fa5042e88e356e876d1744574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc29a09a06368e2af74b62b629b3d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc126399451c297e9d09bd1c7c7c2b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565161f48100c171740afefcd0a3cfc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba97c5997cf270fe4baf51ad1c2730c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4683e36c6911236308ed004e226102579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933627555f72f9ced46db655f7dc7a4b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96def328d68dd39e4c5b5351e9c285581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263a599c6bf32de8eb8872591732f0c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ad0e197cca03362ff96940266bb67583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f51988a544e8526943ebb418b8911584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ff61401c28be158f8db36b3ca0d67585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838c29ab3881c399b615a953491c113586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752b4e8d2da2a499e9b4879315d38c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce9091f0eee0314b9c42b986093515588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa8c1c062c0c15a3053006f3faaf38589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d04653bd7e46b621fa42c61b3682e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e4d0723c830544c43b32d3f6f38ed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1edf23a5dbce67193118510cdaa20592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3cdf2dc139e6cfdb71fac8bbab26e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d130558a98e58a11269867d3626773594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771be83d111fb0d60dcb713bac45d8d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bca7cf9d32adf0333075c9838e52b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db894b5f3147d2fe73ee8e022e299b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26aedcdc041bbcd73056b202812cdd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434d7298bc39539babaa9e86c71e51e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741294bd25cc6d76f5a071dbdf7b971600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b253b1ee26ad2128dd8993c63c51eb8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844dc4dcf587bffe450d15e4d67cf829602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6070c84c6e7c87d820e8a3d5de4ee6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3367f7c39824e8ad70ba9c0bf9b25e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3affc9e3d0253add75e4f8bb4285c2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d6594f4a992da446ed94a2c5e5a94606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2eef4acdcc991d77f0f701bfce648607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e7ffb4e40a314d0dc35b6ec4faebf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8605f457d81c89591e9d8208d3722df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a70fbf96be1220752c95f495e90cb6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7eb813d92b0b6356d77f35efb811a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf590f78c4dfc50323d65d7d4aa8fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac313ea1a2b8fa528c0e5f5f3cf5a9c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55720893fca6036fe6b4a715dc3617614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be20949fa529983aa22c78c4d9a2442615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb167bedf02fb83e89c88c5e797b97616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534367705ecc9995ba4e9b1d2da3298617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd11daa20f727ad0d3e7e16b982edf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ea9be40f6224bb97a15814fdea00b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed7eeec1aa7d71866b0ac962a20095620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2658d40713412dc56188e70f63725621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97de017341db7f3f27abfce03861ae5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec93d40c28558b3271dc3194822a57623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05af7ceb326c332659da036ecc3838624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5601bb811e4da4200c39b95c1da3d78625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190988d876264334f80452604f38ab4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f159c7b74811f3d189b4d535876ed5f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1d61c89d92dfd751b01b433a9a592628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7102d73fed391a6f343a8e7b496cd10629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78a4f795c053b1cf3f681956e8848c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a818dfa82f8e3c8cdc5a5d4f0e4e3e7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbf277b9afdf980a24b717873cc7c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58482d7a63962b3f05f546e5e64d2b19633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c319868b7fbb3698303770a9357bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c4af3ab4b37908ac56f591a0915cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09deef4189120fd82194a2ca5a630807636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872ce3cbf3576c4afe88ae3c37924bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557a2419c10c9304f3c271e0dd6b336638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b700863ee2428099591152f47110843639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf4a008928bd28f30d34e633753918640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00f76df65da9cbf4be4827d84174c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f3473638d1ac56df3b33d0bff49f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ed27d6e958ac92906cf905f476d3c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e37623ab9b7d1d96910288d34353f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35175e3646bcddbd9c7ece622a5facad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d9fae61901d80d75aab72c8748a73646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d23a404fb8c7fdc298cb0d08b97ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5b49bf48c46e64d980bd38323be4d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871b2cce2e951bf8b41792b3b58764c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722dd76b81d2f3aba8c37459a8d6e3d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b6cc9d2b6b31599c1bada4eb96760651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b8bc32c835d1e00f571f9855e6a0f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87a8909d7195d7f0a4eb3feca3f598653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bd6efa0f0705ef1692d5ca8992b26654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ec30966755beff4ec4e83a71460fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06aa47daf79f457e983002c5cd693b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f91c77f18925cfbb619d1776b440a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465aa0d6c3145f5a8c5bf6febc0a11e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6404ffdc0d6e2aa02c725004d9c7d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b323de5df28c38c687256827b6b2831660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bc6e72c8ac9883dd5cd4fd4daad8d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffced9fc786990790495f41a4988dc0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6b7d336ede697a2527f4e6f2eb371663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a04af1a6f68fcf8cf8f238a2777c3a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760dbfd5deb48312ee345b844caccd1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95063c1f941034a533c3287b98e78c58666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cab0fc0c5d1df6c7aa915f98dee6b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381a01871a31eb0dd58b76c4aff8186668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a413e22e5ac95495405c5211d78eb9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee50e84b28b97dabc07b4979378d9e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cf1033e4e53924ba40bfe66ec84d7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeda948e07845f0848d4db0a0be4806672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa423d378aee2e5267516a21d67ad7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98113003f7cdaacc964f6350da89654674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4faf8e8bebd7d8c1d29ca080e7c4550675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344b081638941543b58f7f4be5d6813676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1efc29f61e9bdac8fc582d4e1f7c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849bcc9b86157a492ca74f3e03a3754678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b564e2a239d67a740a2b47f6b3ca975679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55a847be4f14032a9f4ef82e50965d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecbeced50804ee2ef435b8429c25eb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c718d324a2179bbba09f1d30b346e4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c93d355c73422069385788f30492f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba1bba6f6cda670f6cd35c91c41517684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9393580dfd1d9be92dd3ea8aeee7d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96ee0db493b41f07a43f4d74fffad4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ecd030d72705421f5be13dbeb8420687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26d4ffa15d29219015041e684f197f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bb729d51a1684a7bad0a8e89b9875689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccee1ac206719105b3fb8d62ba1d96690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53187b12f489052bcaef9db318d9dafb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453eb8d64648e5a7c4c72b13de989d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd270f62cfd38453876dde0d73a2bab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c5d04608b39d12649567a1c19ad7c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bd010df553c322172861b82a78cd5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12cca04e882fe726583c2fc2a1e844696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6ecd0b9273b58b2c19f18112890ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7094867c60633d5ea313901095db1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e94bae95ec54c60121178621cbf100699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485a96c03aa22c81c92a37f55585f27700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656ad26c2d0cdcd723c5e0595436043701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5fe7c018133f21910a1530682aa69702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a7309c8600ba7025edf3950164275703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de49319257317246eb536310bf0657b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec513608ca21365ee1e8fab6e0b240705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39013c26264c1290b55f4646c802c49706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73771398c947fc8d41062146fdac88dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791426bc18a6854c9c56038dffd3ebd0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502d2e80d39fc89dc0ca58874fabd28709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ca98fee3bcc46ec347bcd16029eea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146067d306d355eac51a03f98f956a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34756dda71006af7d117f80927968148712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7e80fc606109cf474b2f8690ea44b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac15e487d874d818d38f881ede9764b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826321f84bf1cbcfe9a0455a2788c59715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3831b1a008516068371c334d8b72017716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851021944757f03348f0015666ca65f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bc6fb9fad3fe3b576bf20e36694bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad3e23019ce2e949fe3480e8e6340c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f5ec083f074083093deb6ae301b77720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2aa132e3547e41560749da74adc0f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7565ae86dde7a3a428fdfd07c17553722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f1c1d8ab4c2f8786534e36f311cd8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f4bef304c1a5cc1f349584f5f36cc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331aac1c9cf558bcea039bfc3e748052725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a27a06e51675a2df1dbd95abbeb3c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ebce60d6831418ece90628461e2b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d56301672fb059ad6c6988e91f3a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3c3202184413576a0b0fc7f7da8a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9755a4f947bdfe0870d8b373486956730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905304fda5211b7668fffb43816680a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043d9a686ca698d6e8643fa600dd0ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34cad432cc4dca7a6d9291dae43de0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84f68469331589279ca7df72e4075d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc97921add3795a0c9d02bcd02bdb3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4c2577fdb7516d3dea7a70bc5f14a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c1ab2fb8fec37060d4e1ff28f4bf0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9893ecc9e6132bd4e368378cb93b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402ac1e57a6f08855494726f3b8ab11739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca453c328ac7ef136f3a456f9f63f5b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7acfce2ac12dcfedb61b43dfc142fc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024513c9733faab168269b5dd113d2e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f1627670b45297b51819e1caeb48a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38195a90cdb71edf8cb9b8be51bb477744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bcc2a713a6c728e72e007b250bac2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc525abd0be75743106aab1f8a4dc5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353c08483a7a4ed4c9299d7a5bc4611747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f9e0837d911f7bdd22b5b7958b8b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b652976c565af27ffbfc1324a1b9fcd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1c38dc93eafb5a0f771e1c79649c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f334a600941baed61193f365a02a325751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143d02b652141753865b4d2554719c0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a00190d5b85b106b6ffb9a74aa096c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76aed6bcbf82690397b210f8091ca5f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ce0b048af3062aae7c4833ca5137f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fa3326af41773f9d02b03c5ce10d1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9051542997b261dd9af9859ed2b9c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76608a4054451dd0c74c3416814854a1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be0c9ece7f09c455e763e0784bd160759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af27c0a323ef7f95639c84c19efb538760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea97b187d24a8192846c48a5d8cfbd6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd73efe014b5afa4ef221eef02996ff762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24383c0c6c6384135e4851dd21c608fd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3e82a7cb1ac9901615d04a33b6cd4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f00451e2f5f6a4d06c6cc96c3efe2e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a010495fdb41dd3e855f171ef2c48c7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406037dbe96cd9c0ce6056982f762833767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720f443113bd8b7fb4d4efb44427770768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4ced0aa88379efd1130ee41da86f5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea29dbf434ed7940f139a432d05581770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25703cc6ea65888a14379331c3b9968b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38585f7234078448d3c9702922ef07772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a302603b85850f36344099c6d22cec773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfb36a8b7bc5f04a4eeb89afeedeb4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187f3cfc30845623c1ac9933b718c4d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196d585a231b30b1b04e7749cf9c0d0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d77798add141fb3da4553c9a569be777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237ffe0b7ba724299301b346b4734ab778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e20b84d75243d7ddc98d215f38916779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf746058657f9b641d83b7c01e9207e8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a159d64f4d7aaedfa5d6eb78322cd4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70378644d535a3d7e710249b5eda4b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e6a361b87dce1f024e6e9bfe2bd64783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e2b34092fc4ad5b0d9382c6edf939784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453cb4c51fc2f1a8a90f7721be406dc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76187da83ef72c21a7eb72824d3f2f9a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac7ddd8f251e6518b956b2b859abf9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee44f74590a8a58908643145a1fee6d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c1cf94b6014d777ec1a8fe72b3252789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace878db7e03d574999c072f4344bdd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647ca805c5fc5c15be2376cc187ec3f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d3ba04af36a5b841e7001bd9dd2a2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e578996c32f4cb73dd3291f85d8138793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa1f4e7ab7b36510b0c26dd1786c8b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f892153ed2c2f7edbe82f97190717f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c858dbcd0b059ac4c9d71dee2c7b1b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0edf613c30a7959554e01cb9ca7b8f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6fc784aa17cfdf1cabbdd291e934e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bb33d46d69cb6482422b9ff1a12ae799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e3b3c5f8bbbc72f259ce6aea981c0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfe39d81cb56b6f268bacc387142b2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0479fea0a8e9b4a9c0c3133f374da0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d68b1032fd72c2f418defc272c85ef803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6a7f27a0fcf633b9a5949c651209f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657904dba90580544284f615aa800eb1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fdb1bfee904e227062d17990cfd83806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b717d944b5bc62efcbb404cfea92de807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59b53c4115b140f857a886636d4531808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bf9c0bafcd3a2ab74dc16257e5b8d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00a075af7f021f56b4434fd71ae9aa810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d91bb236c61a9907169b6e62de7f4f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4d4afff8a8b36ac80b3952b3c5526812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661ebfb247f81b2df66eaaf9f9d176a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08237b277abaa0bdb43394504d461e5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776d16c2c9b5d78b9432595bed3a6ab815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab52e86f61de23db0709ff26fded6d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3239deec7abfb1fd7d486f38e85787817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dc6a2436a7ca1febf0ad14a35e6751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805f8123175b5a965a1751ed71846392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c097435253c733ed65ff4201ad7b2ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5e3c28843729be5ea6b5ef42e9ad84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e026622f44ab7a020633f5ca2391a635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4bc1902b59844456fb5d1695bc2976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4886c689466fcb854ee31ad9ac6a2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6ab7f9436979c26eaf53955a7106f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0fb82d4cee480cfeaf62fc4644b239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ad3d4c48c0361e1517a8023310fb310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6a216d1930bda033563905f89e72a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08666f9da6fe95871c250e4385cc232212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce061a8c7da8cb33fd6d6069bcf1197b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8dd7c12e1deaa8213fe6e786c829114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43d3559fde3a8b1acc17125e2c7d3615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a55457ba7c871a97fea1d21ef4f2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dbfd81367e9f070255ab9517468cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d072bc1e86f28c25bf5adc4f5771d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d109bf90ef219f0336665d32e175c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4688c034b5deac8a242da68fd580f3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2732ce61b2757e2475791c483e5c61f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4e0a6a0c88f81d8a9c3e7710a036122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149fe535a88531436dcdd2f2ab03caa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcaaad9e079a8fc861c5e9aefc05b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295112204c9417d06d60348024a42be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b99f925e17420ca0ddac0b00af39426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501ada4a817aec447416512c1b924dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb636946e886073ce25cabe1fd97ec4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abf59b5a0252fac95a8fd147d40ffd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1533cb3eb8c03e781be6277d32f715e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d9c9ec3ba11c83fb65de81600567b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36388c08e753d916284de7e27d8567c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ea8df1c9b14c4097633dee18851e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c85d0d939fbaaec20657a27edc908334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4a1b6adad01b27e08f2f0f3c5889235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01b990d621d0a1a285d96f2e16d07036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1fcc66977a98262101371e690aa9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d148914b0c848027491ecb3c21e04d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86483f4242545fe20c206b2a4156a4e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bec642e11a79d42bf24fb0bafc6b2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3beb13b0079286ba7ff0930728c0b0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c142f763c31415b8ccc1f83a03cc1bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9aa9a16d2c28dc29d8e726ccf47bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cee7ceb8177deeadc1d4fb654725944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8eced050b66067a93f01bcae2780f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1ce017acfbb4aebb29b121d59425446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad17a777e09488beab774f7f29d9a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9277e1a781a39dc68f2996d1db7670148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ca41cff62d9ec7b95383c8cf5dacd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba361672ad0520833fb76bbc284879050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202dc27b0bc37986f68281d1a16d59e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea191dd8955694071f4b1c0c9c3a9b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866644e4bc2cc9804d672454344066df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604d4bdb569ee72f37d958a283ec3a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ec5d780b443c8f9944172a911dd1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff663594520786e34efa105f5d35b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befa785a68904d2a1a801a8890cb9d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08da8e47f115063221e69ec73e698858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b71b75131c1599443f0cd446d997459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504cdbd757739ff8b7d62b69423c61660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438693921cb338e26670f895fb94bc8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561d260809ab7e9c54a6c51268590ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f6b932a330025212e1ffb4c5d839c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67484a39576ab2003f34b1b9f037359764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516043039d9db7ba2362f610fa24824b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef89f01be98b72533a104261cf896f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f05f84af63c8ceb9bb3beba83976c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdf685215417435c2b434f389bf3df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512360d06dbf367e4fe9e8f115a6f28069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f878c709e0bd4e8b13d499a15bd0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b806d734798a3a8be34f9a07fe020a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c08963de1b4e5ec43547bf9510e02a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e1d0272fc5958b87a10faba0c247873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab3885cd731ab63dd6628e293e935474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc11f324b65dd84d003e278f07c4ce075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a453460ff44f320667c047896e4fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80465d45b24c98e5e104443cbd28178977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec96e3b5f7219a598d6e5e71844579b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8ab018c1bee3335978792da288e6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110271ed24cad85f23acfe0221d2433480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32790098c05d0ac18dce2bb6735a99b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6a9027133c64066feb47a847fa12582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357540e8cce8aa14884b7fb1a51adcb883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b79d84619fa59eb11debe25309d11884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3af1769f0a43400370fd72fdb979385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d7ea966aea34ca10b76ed49e619cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e49d1f812837e09cf511baa0e78b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a806d2ba5817887a54d3c821138e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1876fe25b8210db8d97a9f7d6cb18389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91038aabd88fe939b70328758eb5ec4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0bcb380d2c21f0fed955abb8350ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdf8dadd06577817f938ccbb9db87892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e146b4ce50064c87f9d25042e77c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd71c798d7b503b17a080d628581b5e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2731d6112a0e4adfc509d2e4272f4c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6690e5050ca2a71f4d0fec3fb74e4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd03102d7cd5c116a111282bc3250097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056378a2c21704dcb07e9db330c641898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8061d7e7a7427bd4983efb4d6c46d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474696295e48a00d1e525084603c1d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2dc9d39c989dd0c2dd843b244c3df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974cbca20512c643f9438b95102c770102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8665e64334564cf9eb8f2a4eec63df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969efa5b164dc480f7e548d2b61b2c9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42678b45f687d97d3bcfe40294ebcff7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda1903db4748cd0c6fc88cb2c570b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ec7f3ae65916b3a92ece7829ec448107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14ff2b8fc310de7e885c107c71c528108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4f675713f0682528d3c393344a3a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402055584bbeaf464f3e8ac7e14e6922110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a1c3da019a2b141369af3a61dedbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7bb0319b0a657109f4e7bd8466397112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788e49465a2f155edc9df6292c53045113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdffeb205e3c376ddec64d29d86420c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d72e6e7242a1cb417b4069ea9d5dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dc707157ea0c6a5a607df3c7511c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccde3c1e7ecd5b40c830b7cf7cfcdc7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2da3365c4b86a16c91bce0b543c8c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9e784ec630e7cbf0268010b5fe91c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de532dbd00a4e368a07d37bb36de5b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a70fed3c6ab6a6577518bb1dbccb99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640ba16f0a8548e123a5a73bd93bf70122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29d5c0c3e12650f505eceb4385d225123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff45175cabe64d74f83688a0ed29291124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b9bb8a3c1b11e5d3e0ae667209849125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f90ac0ae6a694c8481fefb14ee28a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40dbfe24064a74b5a3a1db34a725e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99aabebcf141b5ed21c6c4188dfcb76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145e4e3f44c1c68990c8bab7b88f713129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0007fed4ef2fb8e308187b3f13c00130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42055bb386078cd2a7ae2786c163aba5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c5c80dfced437af5567afb20beac8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92611ddd43bba569db2da4e84601b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7ba42cfa6a486caa75bcbeb63fb74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c9bc41cac64ebdafd81bafe953afd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a22658eb0d228bfb153fa21345cad4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be256ab86fbbc8512a1d576e37598f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6a3345972408fe5599ac4684d3c72138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74808e4a6479220b87fc4ae52e4d944139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9fd6ffdc4d1bb71f266e0eb802970140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6a91e8696247e10f4433b09589aee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb69bd8a8e069e4a0e3a261386b834d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5798de61d77e07240d105aed2eb63ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed36703d620187aef8f062a9ee38fe8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bedf1ca8f82af7f013f2b33bc42b40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552c930599e525608ef6945d6017ce4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b868d58970a2560910deb2777fcd6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0789619151fde5a7a9bf87afa288e66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348eae69de802dcaca1efc8798c0aaf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cb104680986d9eb47d816072fc8c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5f76a323d920c3ababf430e1db6d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33459fa01f3f671a29b3ea4c03406f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57a66aab8d7cc1ae0bcdd64bb0fb11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871b011c39faedfa266046318d8dd41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f02ec7617f92e6749b32226aea7274155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075756cfb21a6675ca2c43db48928ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786991c6f47795c5fd8392adcd256d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d70f7fc689af6d59e55658aaefde63158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c0c66524a8b463e82d8d597df475c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52c8bd945c854da23e9b2b0a2109d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dac7f695b617458a340b8f57224431161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f18eef31dbadd711f4114f365f935b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29745450ec5a4989c10619d9eddabe1d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658dcaa07951f547dd2dfab88a65ec4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74951e8d581044cb6653a62e6798e954165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3ef66e466ea982698909724b0b583166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16ec004a757912db24e631445f4d56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a40b49379351a725ccea5fa4d14d01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e2804e07e1093d6222ff9e675f690169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d541da77ac35bdba4995f0565d5cf36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80544363af81e13a3645494df3fc095d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a0ab75fc32dd9e6fad7d68efa695b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74f913b0fb1adb42ef3761bc2fc8a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588513d5ec48c4083f44b9cf9505a0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14090c9c50fe19f0417d52d5ae9c0e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb3c31c74e32504f3d42fe4d663cd1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b806a3658efa65762c7e95eddeeae9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c840083a41b98fcf28c042d637ef0e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dab80561fe120c60db6bc952385cf8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95afcc05ec670bb023ab7dff529c1e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b7348e426a224557c653de1e2307d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7477e37c6d6a7b5c0120b33c3b43f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35c6ba1725e16f4e4e4770ce63fdd0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc122003590a172035db768b819e2df0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a14ba5a82c6e04669ca31d2530768a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a39aa3a303b7cddb1e55e93fddfa7e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3918abaa602fd83672401c20a0ca29187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1fa25bd4e1e1513cdd335a32c126e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67dddf9d9775bd6c93550c03df510d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486713c2420b842a6d07e1139f3a0a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf12d4f5ac147f57d8d6fe8bd13421191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f2405c12a3f9bb3c6a8a61211f466192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ed31c76fc8d60442f3e7ad9317734193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1bebf6881bc074042510bcb2b7d8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7553ec33c1472daaf379c468ef4f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d122ca66c3d295b5a7f25965fec500196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6249e15b03c9564bf25f6671cd973d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec50b8c6df23455cd72a2a9b11990d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e27f67040c0e52f054ede55ec14bfc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cb5e3325226d5bf36652b4e0f0aeb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792305d181fb8e343471fab7e3cd0be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c1481b8d4de1f0e518446e61c122d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95770fbce96346ca2ad3d69a8dc43cb2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33c7654c022ff6c5bf753eb8d02eb6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b69472ca9997deb8c868c98599899205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ca8322017631617fa04b7ea4540ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f561a2594fdf57abb8b6639a5568658207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa5a43ce0a2b651a513836c9dd6cbc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b83a4754e156a61d01597843bdd99209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9c453043ce243fee34e3f85ae0a2d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbcd2058ec2bb1396ad915a35144aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b68e6826f6516dd687518d146e67b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2511ef04cdcc01a78ed4b598d5ca22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270a337de5370c73437d9c36e05ec57214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5319e2fb4fc790363a39d5412d597f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88388279f3286491a0cc78aabc3c6941216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c2f8867e62995c6b018df8b5b7e3e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74011bffee41055622d119d91444b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabedc61861a13a4247078603a9ffa8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72baf0aeda7c93c13157990c2156d487220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12420a8a9d3d91867ae8d71b2da499e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fbd8587e3b4891d972d078a2ebd18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020cd828f14aaf7e2f51a590fca3514223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617f60cfb07db97a7d9c10101a6f70c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366b2e1dfe85400cfdc44be4991ccd1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd79eed3b4e2594ae4cb126f01dc8d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda9fe30ea0e553398074be345e01bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f711c37d2a6787e407042cec03a51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8133820a0983bfbd81adb6378fff20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec29aa153c81de65b67f10877ed88a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b67b2fe97138109c7d66ecaf489796231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df565b967f4b38dd75eb93627b7b5e48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e744a226a06a07d0f6b4dc2bd028a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0632ac03b7047354b439b0c436f01b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208a5e046ea7bc3e8637e8ca2ed05ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a69d686b4cc33c59e236b20bcd5f73236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cd77b187ad468401cab603e44f8fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca7217f0aeb2fbc85614a179101b0f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852a4ddb736542123948b6225f78a20239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e1958b32968c28e38fee3121e6d06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b51cd6394364d0e5c9d3892025fdb6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d057f19fbe0392291e26d039bf8dcdc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1e61adb8536981486fdcd77ffacc8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372d78e5f400eda4bdb835fba5e2b43244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130906a193a622444d4601698bf6885245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34479ce0e21afaefaa38d2f0845d4f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cac9876504cbc47046a2e12c5e54b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02656f3ba6e67779d27e424790eba177248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbd452005aea1f0566324b301e9e84249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8c7f72a4f5fad8d165fe30b81d383250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04350865f938200fbd0b873b11f6ae0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd8085fe28475571ed892d24e57325252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c997e6b6e9521f0b61ae04181a82a49253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee70a03c6d2040f574f9c8fc91eece254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f6373ab8f3183c3597d2e08f1d7ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8d2d06d05313ad7a15c4e6403fa6e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304d34329b9d8732ea446acef43c2b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af717944a6fa172be2d9aa2434f8d5cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917f07b9a0c613cc4b85ef451918843259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de087f5ba1592c04ef52d5c2cfaeb1d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafb8a9bfcbb52148af4d03519f0004261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036e0960969995d763c1f4ee31687e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d293ceef66731139e84b2ea7eb571263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d158aedeaace78f63e833bfc426597264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f689afec1d6777cf18bb63fe843d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb55bdb43adfad1efdbee91993e1bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac4ca2bc9cc000d13a318909eb2d32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e72094cc69b4080ee276ef7fa40c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afefd469c07334b4083d78a32a71a21269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bab69ed3e3ba49b3e4b8158d24d33c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85af1eff917ba3cbdf3110af0800371271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fd7c9f5d99a397ec4c242758d32f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868f87043e4217e6b781eb7e904f7e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f064a4ba96658bb52a381dbdb82e56274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca95493e6b2491b34b01e07c2a5add4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0d00146680a523a73cbcb0b603fb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647f6b866cc95910edffaf3ccea1718277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd0c11d9bb14b8d20b11a7f452b737278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf0d9a5250781ed5810017622a9af9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987de6b6505d4fb066f52e7871700e17280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be689ab168ea7d30aefd89e26156cfcb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289246f6973e80758dd50dd09f02538282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc095bf4d6fb3b1321d27cb16396837283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb672e13efd5014d78fd8c6ebb80871284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c687f4dc83d0d52e0d212d14e605b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d763842caa708b87c8103b8b436dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16783918840eb89d7ee1e9198f18bbf4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7a5613ab47835ff0e547019167b02288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89186dc5e2f7f79ae35c2480272a18f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d75ddafa2d13fdc7a4b25584d5cb7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e90c3fd952714075e5f27cc46726a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf81e82594acb78da7b4a2e55e044ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7df84c709348772223af4a4602ab6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ee4f301ae8d52b55c5ae16787f92a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c37c6b9498afe7f180a3551ea3415295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed0ef62a112b5927bf1f343ee3c192296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f2c3896dfb30445fc3cd8c1229678297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50ec7e4e3d15e2d837ed26a97ecc73298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4aa1692c4b47662c9b8c29e6523f51299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3921a0043d39c82a9a91c0ff4de5f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8deec88f79a19772dcc7df4b6ca69301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee245c2cc8b5978c2bd93ffadf053e26302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418c9d400d53ddb4c9821e29accc1d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eedef18b8b89de907ba64d9e64552f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4fde49cc4407c9a79340a276c0f1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61384f7614943138e3b6780c6d9c577f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7752351272895de3865cb6d4ec15eda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd95f63f4db86a447e80d622e7651af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4ce379f9970385d15b9d6d243d069309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7ff809107c7fd12905cc5c822d843310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e42a804ea41e5aeb75c22d1feb08d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dae7dcd15474dd82f2120a1a533ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a2a83e20d06765bdcad5d39495101313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef901c22f26ce568cd6bd33ad3f1b06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fbf56aa58c276c066d79c154eba56315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7b9b7a481241ec135dfbfe8378981316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef1ffe6a9a06740389fcb9f0bcc9e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98df25ca6be15170188e090ff1db56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015d1cc39ba43ee902d924a1385cd56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b2c743ecd41ca36a197a354b5f154320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660b84ea2764fe64302e836f048df16321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bd79cb48718ff5cd4bcf27e7fc3e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1944f5a0759e12087e4cffde18f908b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497c023c26ec9cce0dedb0d9bfa090b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330a3a64ce3bcd884af21419d252645325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804f13f3a9209977329289a08a38115326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a279c249b2b6c0590db6a07aa48e215327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defca4de535da1f8391d27690b4c255328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123ef66875d9e502c21aa73798d1ccd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d356e7b64692f5a5fb902e2012f0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38812e5f540b94af97f11625baa7ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16fbcb72b303718b0c5e46e37a2b2b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f60938d02caee1982addb7c2ee1a31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ca1abcde28fc11478c911559769f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8b596ae72d7da2993222b578bb666335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531a8096c392ebe2a50157aec1eee77336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c6be432de59f7a697e226b0c8eb4e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b8932cb826973b616832f686c4fdb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e71d8ba1cf0b1348b5310d14129dcf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609ae05d52783e85161f31668b59896340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc7e005541edabc7baf4115096a79a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db54e906792e12ceb96896754cd3632342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b91d5e31e7df0668aebde40754b38d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b66b8bb85ad847e22222d2df6aff83344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f48bc7a1ce8b471379c6b808ec36e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e28770e4392d47c93e9670d489da8e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4491c4cd061496dd5c4411bd90014aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898ab5d9ce2d5dbe08a62a4c7e06632348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c27feee3050e4fac71ce8b812e4e8d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8728209d6934c82f638d00225de127350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad57302e8b1b9b77881f497cdfe7f12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8054af1487797069d2f9c2ea5b274d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55feca3a6e95cdb414c8f20a2aaea1f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5051d0168d2c2370ab2da8b038dae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71bce27c2b94a67b04359f8a2919f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b225d517eb16c1db60ea7deafbc92ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec84f835a9255cd37c93fadbc6c93fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df481941137f11c351f34b7d1ef1afb9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8a3867b590dc9e74d4b56162c3418359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a11f00b84bc1a5246b3137b8ff5f17360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db07b5be840539707856a5e814abad3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5250dff397f0e7f169de89b1d5e93362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bea7a837fe51a5eacd7262e64786d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce69970518d985be7545a315acecbb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a70a9efa3f7d6fa25d4c1447242de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96dcc543817c7ec59bd565d0b9bfd8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b72ce14b545f213139df7c392bde7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5895c4af53ca533abaffeb2c9f36b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78007eae1df4641cc63893c609386aa0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1062c2c7c5249ca50c6e762832f19370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a3ea84e82d8bb175140d1852cc14c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff73ac1a771211606ea4f39220f6eaa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370929340bcaa954afce31ad8b906cb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ff640ba695f3092314c62fb05798f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a09b81b19d32a198814258d5c7202375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b1b873f2561ab8128226c98fcd172376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e9be256a8848d36f803e0a1765afa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de4537e470fbe9385e7fa7dd6594f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bd5e7dd8c1a45258906bcf5bf853e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b378e6bb7d51907e87ebf5a96c49d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a4e6377fc842ac0ccc2f157d1207a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4553fbd3c928e10b5342735635713f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51ad3ca6f575da8249b0b3e4d3b793383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840dd4b9faa9ad9398f485827d0267d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6944ec329b60c7666a21a297b6964385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2099df29cebb92ef85ae8c63457902386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba50cfa137b17a7f1ffdfbeb5f8b3d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8b279f29e3826ec677755df80039c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03453ad482e949e56a59135112f915fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad5beb20c78a01761e286a2e4a5296390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f60a3b5805502d97e7f52369d3bc0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9ee2d6b1593fc83500359e4b0a10e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab87b34d31eb1160360b2ee14b4dff1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777309c472694e781e9f897ad632854394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490f1dc2c664d9426901f2335b6686b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1674c68b95e0b82e959862c8a307746396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6031f977748e3aef8c32e9f577439da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bbc496bef66b5bb0be04a8a356ee4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69362808870c00c829f445d8b552e4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5839fb9f6a854813c9cdf9228a555a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac149e53c7e97fc618a0b6e8aad5dee4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3591e61e79248608fe586b54dd6c2c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a46e241308c45eebb21365faae298403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bf8f7242dd8a2ec296ecbf142e1c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d7b81af9e655616c463c658bc81ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305138e08f7d5499ad0bdad7fb85375406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf61a83876caaa482cbc3ccf1a703a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2228b991701f7d7ad7381e197c19f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925fe42f8ac024d20966c4aa49611fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2875dda8ff91c86e9bebebc5091a18410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8789f72db3d608cae10e2c60d81f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11664f20e11920abd5f0899e01c14c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423952ebc5b96514a488748a700ee14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802e2b5a9dc88c392ba182d86f4ec98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44b06313275b8299789cf4e80dc069415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb678c996cd6da743364b4a171a703c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87441caa16087b8a30bb344c8e4914dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbcfe6d9968c1327c16f38ea4b764a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5e6d9ba63f91727b5ad65a239af96419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ee9ab2854cf93878d8fd4da8c9ad6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3e1f4aaa2e6f35ff466f3a4af5351421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576bd46f0f6e9ed749eaf8d1c9ed7ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f015d026162de6649ffe4d85121c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a085f6397f952a5cc495cd4733cad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733bffaf752b416380778a4b5224b42425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d62027a7f25d2b81834d407c6dfb5c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6e017a6ad2a1c834a7a7397b0276d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e7815e17ec9700652855f9d85c4c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b97fc99fb4d6b24e57e799028b646429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015c2a75728e8e96f97b2fd3c9b864c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c9bd5879a2410d1bc0a130effc66d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab2daede80051d61be68601bc35d92432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3529d3fb559ba2e15a70f075d081f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6776fdfece7ac7a10540581b832c49e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb7348aa107b0d7c591c05f825f25c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b802409a153e94778249e721a5a22436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598df2459dd811a2f90f4915a9734c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605cdf68339b05b2fef26fcc2ade6ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b83f844b816498e9f4346f28e0a175439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883850f2368f84667fef42bca826a71440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a9ee692f5a86f6e96e4198f01336d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403cf29db170c9c041686c61541e009442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc41d5af192c261f3dcd05627af8b50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac3c367835e4cb284e2bc4cbae9f99444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b3d3a039cf9ad82beca2450d512bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1ed7e94ae88f93eb730be4057cdea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae6c8030956a08fb6b04522fd467a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a55de0b7dacb0fe5214ce1e9bab77a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcde3cc9b602e4282cf9c5bf3166f9d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfa75c88a0323fde320d624f1b0db8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fada6291e06798df3dbae7d07917c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dc05dbd2e706ff06c6fc6f50b8add452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b068dd089a483aedef74d9605e518453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c343010de094ad0c6b44c6f4832e45454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428f68d75bf4b38098b20c48df02311455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ce593f439b3d9502b4143dffaf580456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19c7bde33610793388eda21adde073457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c0917066c1262b41c8903a7df3c05458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960fd71e1d1f454e23040659a542665459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5843830a0a9d13d99c0f63a17de614460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8682cb98feebdd5efe3b0842b43d2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0bdea81b9193ed26a08b30defa113462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c407e85a61961fca97625b76281156b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb63a9e833e390b7f878d9304dc75d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40828008f43baf7a2b91fc1e5803bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d798c94ce0fb19fbf0cb0f0f2bbfb58466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef346900114b13f022ded2f2ac64a74467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd30dcbb5741ed918302ba45bb5f98468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc79a271e5d5b523dd2d352b9e199c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772901f9c521baef3c2c98dbdc5a5995470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d48b8ef96f62ded35b62ba2b787a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2add57acee875817476fbffb852e0e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38f6b88f0f459ed0cfdd93d19afd5d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab442e7038fc456c5387116283f768c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e88cc4b55404a428f87be6dd33e92475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd366ab32cd704eda1f7720c597270476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d8242878dda09e009b863d9cef931477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fa46f1b1247462ca54d7a41e9750b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5e8f44398842605745f78a2b7a98e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3527eab51e9d649b41ff5b6deee27ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773e3a9ad691c724566a23dd4a1248f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c7ac4e974bd1b2e843917bf58be7a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabf56936280044bac19f8f17c323bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b78032b832964dd203dff4c0ea7ca8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706292e1042bbedb5d04d2ee2ece33f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff649b7880c4374c054f1e9a8f3635486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa9b1e8607230390ff0af39023d54c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24202b1143d440faa74670f8cb6af473488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f11a243b90be4ec5c6c246e243870489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211573e0f098aeec97f124aa9809eab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca70bd8d00b8674ff89d75d2ad0cce4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a6e39b30591ffd69d83e23386fc64492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b030145f9927c1649a765b8cde2871e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b04128eef1e84ddd87f7f793bc275494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f698f65b61303d54c963c835f2bd81495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd0c4c6629f893dba797fbb1786482496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84c9fa60a19d436635235a5265e76f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7b0be40931df17cd9280d3fbe2714498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e80b880d6dd827446d8d00c7e5bf3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c918cd8da4ae444225eda03687ff3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c418c0e9888282c2776d6bad9abdb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd534795ecbc4e262e2a1d316228a9f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a501c9dbb12ad0ea9e20488b56341503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11d540ea3288244040f7dd6728c0fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa021faeae0c39d4232e91f2e74a86c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c222fe64a98b21bc4da4eee831503506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b59cf6200d4cf7ab18ed16887cb3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08d9b903844f006ec3c24b0f6dce3e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2720cc31ec633831988297814c59d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56000bf34ea87efa405ac46f37ea9e70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573a4eb9fa4dfc887469f723d4c3814511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66492d80f9d46a4ea326ac8d3f8dc6dc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7be31755a1881389ea86d4745cab5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea93d35c59ffea335245483a774db85514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9536b36b878d9bf54b954162d41b35d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf7e4cfb7d4950e0a69d362c2d0363516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be46bcf7d8bf7aac79c0e613518ccc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7bd6e5092a710c3a85f536b305282518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb092a9a4e4599a85f85e56846cb07d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8568a6b4cd14dab3f12ae63e5651ba8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2544ae497eb49a491ddbf3e69506a13521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5da5ff97360e1c9695264a0406326522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acded8950fbb646f48de35118bc17639523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4553f204c38558d7a928bcfb63193524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b15b6221f5a07a1285a46abcf481d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96d083f87a8f8ecc3071ae9f26a035526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219dfd7bb03af5712f403b81d63c765527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3ec5b4d8ccfceb64b874fbb712111528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730f51c55679bcbc9d5fde20edca001529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503db68be3290d0b7eed5e6495a27ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3b43694b0660d1f0a1a8a9e303588531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d290f9415e5b99ffb4b46aedacedad1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7213ca7f0cd6235d249a9773ae3d95533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f452e833c26153c147d8542a1cf676d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c528c0b17847c3c97be7ca523305d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73557fddcd2dd03c82a33fa3de50b7a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29c90255c588a5f3223fb64f41c499537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a9298279560f5b4ae10c237b22819538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee09ba81fbec0e46a9c59d6e6ea13bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc13139cbe61661f7a2a0bfcc4312e3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90acbfc3c54edad9e606ca0fb8b5cf6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af6a884c73051aecf42e7efc639dcf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4abc397947573c9c42b3e6b54f4b21543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b505107285c85bb19925d2ed5095218544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3597e695545060065b3670a691b5ad4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebe5a6a5cb05eda245321922031d6c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be7e5d3523d57ff41c446734f89c66547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e660f8b4e0a23c33e95d89045e3dd5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7225270e1799663e1cc0b8afe8c18be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfead85cb6357cf44f6cb800f0d2ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdf1d77ba7dc2c4a8913ae8c3c3ece551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc31f8d7c10acd6c8a5e4cf870d7e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d3a7113c9b83443d4a0e78ce91624553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc58d4b917df239c14d27f5997f5c6d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2597cb917e2c635fe2fecfc140ac1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ba4ca8e01fea1fa72628ee17dd7c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f014d09092f08b13131c08b96e3f0e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735d16c7b09320f1e926b65f3cea087558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c7ccbd7de17ca5c1030e6536ef298559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a58e63af690df5607ad8e6433ba0d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ef4adc00774e7eb76b94b378d801b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c014ff07e82422e5e7f7df4e270e91562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890fadbb3cb61e31a11d1502916b8df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9bd8b93cd54aaf263e9198341d514564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec1004c8c91be64417a0a43c5ea9ba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c135ba6eef48d01efa64dc4fc39da9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa420c5f66b1d0a892522297b169bd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7720e9d1ef45d4deab78e3d16d1b94568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35ca083a91bfcb5a6da7f2d3a695a6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43445c2f1accc2bec50757b7921d26570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cb4e449013727b0ea2d5d7ae0d726571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491f75932928e423676b43b1b89b8ea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf859d805efb12dbaba19edb672799573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6ecf7bd507d480c17e77d14108198574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceaf2cdd163de0b675eb373699106b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7312a4a591aa9f3cbea51c034393a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b38c3c6c08bfb571cf8c48366b76d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25539d562574004cba45ba5074d95638578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038fde4f3f9196e7a268f31b031e4ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc342f3b700d654570788d2b532e3921580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c2fe5fa81348d37c44fb9d7a2c2b0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0565f56239ab10b4b85938d4eb51f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97df183512740cc78e206cb50d2404c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1345ed3bafb71a9095eafe24feeb08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e679df2494d2b3e37863b5e7e1bf2a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e12056f3a5691ea1b77797427472d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4487f13d38e7b88f49a52908dd7db4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfae4fe9331b04c89140e372ee6a51588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09d8210c2bc9ef9e9f1d35c7d7c1d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cab36bb209b7f48bbe8f8face17770590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920483328cf205ee171650a1815f8b5f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58edcaf2352849296ac9063e5dc42ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f4bfbb1b62745b533bab840a33c4a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab12d8fb611c1cf0de43903fc148b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b784c14a89c4667f1256406301e978a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4845865ae201f39891806e1f3737f6a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c6fc8362b556ec923b98d38e795e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32736ea3efd91eedce8182c10ce19f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889290c567387e94c94914a8b8fcc55c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e5871b0483d59dbebb793420fc682600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb06fc2e306256d2d0e50ee87fce638601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc872fc9afd76f66d466def9a227b314602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5418b5a1a1dd6ba71eb470e9ff52a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659223526abc891f1882e0716116770604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08f704acf403e9a44f35560bd08163605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6668a3ad2f0741f7a5398358c542a2b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece73942d1133283083b33988993d34607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158b62d7a9a9290c73067fd27267706608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f51261e45c6f75065daab4873848e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4862c05375ee122171d56639786a993610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8201bcbd241a28fad3e16abde28c42611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f55c38583b272cb70906f645db37a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012c3168cf656085577fcd59ae5d6e0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c46df305f434472f0bc57e4e6fa68614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23d230ec70d275ab87d2a67158d158615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1675f4aab17cee542a7392b6a6341de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594d09b7a4e1455b527937d0b7336f8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3546f71c3f83bf914d4de164581ef73618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702910fb040c36a535aadc40ed2e8a47619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f9e1311f818c894f8f49315f89c32620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbe28d31829e79a0f66a31e122fd38621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37fa2b0772cbc358fc081aac91e7fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322bec33138079fb4dd4703f5315614623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5afb7ffe95808ad8853cf72b787d0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f698bfa4789b8b67e891f984c8ef91625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee16f20cc3ba4315ea35a4e7c722594626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa42c29b39b03396cbfcaea682df534627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece496471062cf4c8bd9052d06b634f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b56189be212370fb0007f2bfbc5687629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004a6ebf391ce748bfb4fc2b8e52774630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab0ce9b0b32407440ae8e3bbc0bf4e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cddfa4d3e497cd6c9afacbaa31014f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5ef35cb225c9f13a786b626ad46b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0cc5a185a2eae89a1124d11b3bfa8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb7796015c2d6f5d0d209ecd8bc1c7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2248fe5729399663c4457e7737f6bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cf0f1df56d59200e5d887a9583dbc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914612957bd3934f190200d2b70fff3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e652f6a18f4430d440b13748dece168639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0cc99ba8cfc812a9a249c4ad4d142640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f65e740cb9701b425655c33e6ad69641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab31cace31b9bcb387e9f609cd4406642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0425322605be45fa8ff4bb81b7a817643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286f5a3040069cce73e9075fa99e4f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f1e1f0a291ba3fce985e4a4749daa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8da25381db7b083174364be4fbaa85646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ca23bb4c847f417986f77d037ff5c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceab36749747fe73a23030643185920648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fb1768c1bf121f7a931725350bb35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79aa1ecf4bad79c5cf03eec323e4cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8d6eeba7cc9a56e3a507ca6016f02651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3964e48af789fde6fecfd7e2f96699652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060dc5b9b08f9c2ddfedb05de70c76b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841225328242d901b3784305f7b03582654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67e33b242eb877681d94ce53bc11a5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd496465b0d074311b6db4a1390102656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fda4fc1718fe4ad475d3cf9b244b4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d534d736f0bf7c47fe0b5ea14b8e2f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb2299e7961ebcef3057b0230a9749659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86eab695c9827ec95f846656148fa6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602c7962e848ac1c6455e71fef19961661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccd45b07901ae6363c9d3981844b2b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39d8cbe9246990df25537356581e95663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24381395d3a4a0e8e9705c8a39fd53ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e5d48910603c10eb40ba7d6d08259665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e61ad50ff2e32de2b54e6aa137ae0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23378edefe3969b0228cd56328feb361667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdcddfe5d91f197cb0dac61967778e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a24c45997ccf2c165a5861bfca241669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21eed738f82cb51616eada576023371670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b85192379a6320af249b90cc2de676671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e2b7af8bfd8ddb6c727678d503bec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef58839384bb1125e83d37b2a8e931673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96906d24ded5489c3c66c7fdf1a948674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438049aa3f7868c51183ab802e30bed4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ef932be27d53f3d2242697f6f8f1b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2ab7e846b9465be1775b3a3403bc6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6e32411ef733d7ba51b9aeb214285678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266d9a3b38d0a876c82e80628d705b1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c26e55f2b0fabe149269e1a8943b78680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a263087badf94e2062a5f0499f36f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a669c7d2fa750fcc25ebb74fefb39682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d537c38578852fa2d781ce5da0d99d5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd231f8e714c208eea3eb844ec7badc4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39c80637cd90353be85f5e4aeb5724685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b5bd867321fe97ba608ec71db3e3d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5290000ba258a98673b5c2794d3a8b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b703712d4a2d621b5f37474ef9e211688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1caa8d6121a950cc40ea7c96c11f2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ec7c5cb04ddaea6ff2c42c1732e7f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c121ae14d1fec632f1c17902490d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5c56b98699408d5f31b3b590e9c35692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31828faa7ef523e5dc8469c7d55573693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25582eefd687b32a7a8e549438acb7da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215683e4f910dd72b2a5d8804209f608695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78e30338705e443d915133d96dad19696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e3d9f40e17d245f9fa8d78aaf2607697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10793fec6eeec02fa8d15eaed83e2d34698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425bcbf1e68b7d2ad28305be29904d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223bd4eff6bd12219e913158f388b3c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499a90fdd8e90bc77f295cc55d2c5e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67e6cddf9bf234f1384065b74b7ed3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5c0662b26a87342d9eb642cf7b5bc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d7d185e11dc6c005427abf23da98a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a08e09202fa04510839a111920eb47705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715da5a9ccc834dcd51a5dd2a40d442706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0169fe620ee78f7f766ddce7f31f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5250cfe90b180dde7cd5b11ef7b484f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ce90c4d62fa1501f47b197b2f367c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c706634df62306978eef1372f4872710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8deb537ec2978630aa8982aa2d5124b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ee490814cc0dad9f3fe3d370e97e7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93c73b62322a643e75eaeabe23e820713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559e0ef9b65dedda2d0209052967046714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169e6c90c2f93dd5eb642278b4ca68b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff5f93f7845a626d0ca7a908f2fa63716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcad2ec2bedd39b62182393e4d12153717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fb4117f59e9e7d5acc1f414e83d61718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfb8444db63692e758817d98f49312719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d9c87126a80e58e737c1e26560973720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe26ad64e02fe786e0b951a81b91d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981c6d398043c4f5610abe5139223e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae068c13154cc67fb5cbf2eede4b4402723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93bcd92de74c867347509e7300449e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a86b1774bfe61d7316a50cfabd52f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc1789938a4601376900fd980ad97d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f5bf3b811df968d3d8ebc79bc5a35727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba14c1eba88d2190f897ff355ae0fa9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5bd279a8164ef23026db9b77a2ab0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae188ca53c4d8ffe8d73a51fab7e3e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f3f53d67e0742dad825962645e2ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba105fa6affa159f074996f8c7b39e3e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49083102bcd030cc2b01a8165726681d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b5a4b378790c99747c6f3ec35f166734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3c96630883a6886d8f00692702f80735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bc2df90631993f6c457a7ee1f3f0f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c3b9880d49e4614654c49605d6da0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25910ae974f5951290b75ca9c3acefab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0791a672948b4d3af6c3a79abf4cc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1643122bf2513b1d90e2558fd4c943740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345a0ed33fec5652094e7c90e07cd7c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d205be4ec7b6398210a2267b4d26363742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58396910bbb1c7ade4205dbbc7c8eacf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a4bafa9afbeeab736aa7dd3c907e6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed82794856d575dfeb8087a26aac97745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52685cfebcb4218f782bb1ad868e117d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99b0627075d4332911649c7fef81e7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ae9852244956663b5dfa2b8fc5700748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826b75a9d16ba74980e8c52d7e3d3a7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bbda6f97d7fccc65e24d267464526750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07328b880d1445d65409bfe53ae36969751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f671f5ce37a2a93b02254d3ba6d378752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396c2745c38efd31733aa5ca2e1b317753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b5cc763f086138a120e5200744902754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b39048a8300df5fcf5edab8f75309c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807419ef3990983771d11b98f28963a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09eb4f8c4c3b7604c340ae10ce26fce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a72b750010ec0074c99ecc10a573bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144b0aa99746ba542e635551749d51a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c213a5eaa270b37fdf015ff57d9cb8b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ff19b53d904fff6edf64251053b8e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e2636b00cf5f7ee7ed6d3dc17c14c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22d2fa03e1caf12fc994bba5de0728763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926b79e62aa90f7ab5cd1bf1d24fdf8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a20d0aac3e52bec29c93382ba36f7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aab7d8f1d0ec292a5edac9d7d695c1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3691643e2d5374495a4df5847457a1767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>