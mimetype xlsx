--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -3613,51 +3613,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0caf0a754d74e7ae637e553c6d333b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b7d6a661fce75c9ec6bbbbcba649c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a9355d7bdd880969a3b323b1bfdbb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da58099ffb8f4d61f6b8a82d310e2d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd63af2a8c1c4a73715fb07f6ed23ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f76a623063d74fc06d1ee785a14056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969fbfb6fde41101143238bd9bd7f527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9027829f931a374feea383a66b72aa88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbdd80fbb613c1ca96882f23f1bebc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5ade96fd85c9cd6dc0c85cba6391e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562177c3f2504ed9ee06394c10ca797a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86545a2fa385d44595aa8bab1144f0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba7066dc5e1a6d4a0214806aff144d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b18ce336803c41c2b6aa27814aefe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bee379836bff192c4ed01ad8c5461a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf129f6c05dfbba12ce71729f40015716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe04494a589931d645e3ca7113e82f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c66cbc9d41ea97962d3114cd2a6e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8c4160bc71818849e043713200c1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e3956076dda9eef44d2f2446b497a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafb56d91dbd988448a278454f3917c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47648dbd185cec6172b0f5d5163deca622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6324fb8ad3409f426f67de3cc5ce00023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15c476287e6ec4a6bd4040442a043924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbc2c250b380025aa786f97870f00125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcacf56efb56fae7120c4e40e5bf4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b03540a22263f0db9f32307ad4a08a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c109b481604cb3db2d0f6b0e2d16128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd44dc03eabfd1d56f6677a56bee25f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea637e2449373cecc3b73aac6643d3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aea5970323842f2043b5ff8368f7a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09808cef0d3472fd12dfda76170f97e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60bd0b9bc17219a6892fca10dc2d7633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553ccf0da5de8f6bcdb5ee3406e4b0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed435f7705620dfc6951414054118c4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430992339c27c7e2666ff7823fffafa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a3ab66aec94e14f03459f33442b2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff402a1d1c34403ab609ebebf604701e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed468717776479d6a3ca372598ae2c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec726be7f4d743a8f21d4bcdb87bcf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1183c18b14d7673faed0feef15d1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be293310f324339cc6cc8afb0cb56bb742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215ef45bc766c4cfaf185e6ddcfa3d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc064ff1fc04c198b9966f0f7597062644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f59c215109803dc6d4e18f474cb29545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe84e8703050815abbf8c5ccf93fdc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f9d3935481e90a2e7a6eb0e3e465e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa23be2788021334a6397f77e73b8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a61d5e4a214fbaa6c3f7e348d1ef9849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3363e0d410c4a1b2f69bd18c37fb50750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42466418bcc0b961829f257585a189db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec485dbd1a62fd6d6466ee2ce764ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e7c7ddb9abc30b84a5b0e3d683bb153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b91b88f01a3eb495f5efe1cf3e52c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04eff313146ea6afccf1ae3b6db7c8655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ae66cd6a7908aba8471e2ebdbabed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85af4cdf90f5863d80279920cba0bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95eab6605481c5b511db31f068c01a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8b4a7b245d545711d3eaf7205c82159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf3fdab9e2c34d5818c6c007ef6a8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda6c26b89f0071500b9d4db396637261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36567d6b6f4fb765e6f2b0e316e6ccd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33139a0661b5b5488fcb70b99c3572f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e2df5b75ed103827530d0a04ecb6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e5d9c2dae320ad75a010b6d71657465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cf1ec38d6c835c507c449413d1d0366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60513b7e296594cd115095f1ae5cf567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f694b922e92c3fec343d08fbf5e87668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ff58109a41321786a1f7fbf3fb57269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf607051ff89c43c7d5f22ef297330370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11854e0e5fe1e6e8e96c371b11fec5f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd3006422b1775b5b2c3774481471372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfba23f37a4161d74cc1ab409ed92d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca334c7d14a17696c92adf00475646c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb87587f96b5f53c0bec0c81e9a643575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196764c4a9750522ce815bcbd74a7c0b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710f9ea8e515d7824edb3e279b3ade877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03016603ae242d71a477af5fe3a1a0ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000829b5903720637a27114159a615e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6fe1733d2bd6cf700eff789ad760380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c075b5c1e151f936cfb6da8c3d655581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf6b38cdfc388e435d5becd58009e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c91031ba3e1172f685ade91c8e48183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f638dcc9c98d3e4681e99f9a1e5c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757b780780da57f852b3f151733588085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191620e4c91dd22bdcf1dfbef2fed9ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74719ca626d63d828470b4f03756f2287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c0af8cc546fae337b9acc5c4f19a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ae5bf2e81ef1017e92f0ff0f1ec1c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaffeca74d5554bf9b764fed0f5061790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c829cdc77b4f46798040edd1cd2317791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096e327bd311766d6879097c120556792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be411007a6047043062fa88a3475e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d741ea8d1b0e36b4c403c2fd6f6f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273a92ddb2abe4240a7848c0eceebfe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9330a06a52394c51125e9ac6fd3b5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc918b43f952d30da36e0e2029e23f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890259652fc710bcb9c165db1f2dfe398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb0c26bdafe57fc4821ad11387a31e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a2dc24a1f6565c71bc62880a11a5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b6c547c3339f2e54cad1b66f3897a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de55e33414dc32b9725988ed5395f98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a0313db2cf7cf23d1aa46835b65eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c324cc46a260cb01dc7bb82963f2c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa922f0ffcbe6586302bb1cbcee28013105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14408f11b7d97524b63a61c98d5358106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2d0219c1f6399d560a56bc7223cfb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb244faca9fb028f447368589dda72aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a817e54394e191f3c82187aae3bd45109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423a460971fbcf31cb9c4d450602b0c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095e7d7f42c9250b79c486d842abc0a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b0d5db0badd86bf7ab5b4bc9f80aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f488f3d711e068f2f38d34f6e11fa71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad1855aea5498f0f44368a2f51191d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506804b1671459e854768631cd6365e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5192e0899799b01ee27c587b90f2d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d25db8e058f6758399afe78265ef34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044e4f6d9a6b1db01a6a9e3c740e5cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa9f33ebf66c68863118cc7fd56320119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348d3e81882a22cf4833c879c296958120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730ccab6c2c7aba1b24dad00fdd3e4d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077672f7a57ea52494a6fc66a7965663122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65b3c1392e2f2ccc19480956bf3c00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9c880e7919837f12f5649b39dea4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4c56ff6dc73ee3373039106e0bc4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f940c91436c75d8d62ef642871b1fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261f2040e7c10ea1ce4bfbf2928a09d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a096ed4af5771eaa61e94287f7206b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1722723d9cf65282535584c2b1e9e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd44ff42549b261b189cf7a3a136689130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2cb2983f5fa731a0dabfc3363b16b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a980cd6ea586583656b2ac9ca55b550132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879caa3f44cdeaca1f664579e4d4e94133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b47c4d1b5d7575cd09cc0099551792134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38daff6b83b2693ea6f614531ab4b031135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e5ababe1a124f86a47258f2477eff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311da63977ea95113f8513c3b5c9d971137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cd0a1d9f8be597df92e163fcba737138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b6562bc2dff03b1826bf8be802a11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd667dc8124c1e9f68165bca3fc4c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d38efbd5887e047a21af5cd32cdb8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8aa9228222da31746b283d6fb36e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067594a9df52a764c423ce4da0187f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e914ca274c4ef81fa2ae763cecd3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2de9075b32f71af19e3c2e2fe7c32f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3faea36224b22fe6f329abb296585146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9149b5bb5ef18d1703643b88eddd5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c9334c7195f421a9db502a1b677b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb31f733270c869303f9213cc0a3fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e378c20a05951556aaf9691d2ab5f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58f67acbae3a6cfafa4f7bccbe288f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af371e352801bea7e1a3e1af6ab1af20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ee8e606195361ce77f542de4cc7b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a6f61b4c84b7c42511f6afd70a164154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddb63ada363df59cdf746fcaea01b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63a7ec7182ef34a4bc61c20729286f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a77ba773e96af30a2e3732536065b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3850365ebe59d288c0cb64b684dbd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b863bc73904f3e1f37ef485e3a197159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c750c2ace71fcf510f6a8d5fcd205160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef74152107785d05c97c8d697278a5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4757160f410b8949b958faa0b47e2c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0acd6228393202cface429138e687d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e08ca16ea78f645a3b93f257d9eb1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6fc99ded65c62983b35921aba19b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1bb8f6290a36bcc373eb4e7c0c51c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231271ef6c67c0329b61400feb05aab3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824181a18f910c810182bd24f0e4017168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4c784070da514c3fcf19beba86b71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c11156e298689d5dec71ddd7285b31170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5eebd10eefc0c614378c365e48c97c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a86f34ff4630fbc1949ea5423165f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e4db0e573e124d71e5084bfb50289173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935652d5aabf3377de56d4201985242174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade910a801616b656a09aef9b58ac602175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eadec0707e4f51f25e154f6a1ec47f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fec8422f41365bcd30f36a665482cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6cdafe0407b6cf1174fe617cddde5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4826317bf597044f07c2e02a092d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c4dbcd5b36a45a90353cee4bc8dd3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382596665bee5531494ca36dd0fdb73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7e5b4dddcec903dfd2a104e5c4b1d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7189e79406b95e81347999610480f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944375c1c65d778d5cdce9a1d2685c1c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755d672a190480117fd3d4b48e7f8cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0429c238f42a700f07fdcd03e2fc3b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57596396dde370e05de09520cdd50a4d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40029d39aa535c8b02389e5ddbff73188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa41920177141f69777aca9576cbca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1961c7cff191b3e1f2b8b3f2ae2123c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9e062667b9e727c2fca72457ac207191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005447cd0d8f918cbc1b8a168176dd20192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6113f351fd26c03d2f1ac36eed84d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9634206fb1392c207130d2447da90194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e31b7519594b6e27a4f36204f32c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbf8b4b0b2e90da284fc59d61a9152196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992c16ba21072944b7df85cf08ddd08197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6da7cea6d9e2aa8f116d2763a7828198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62f7fbfcec9510abc313e1e680bf98199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40822e33ecc55b7e1a4edf6aa1e91bf7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b36990276b32ab31d9eb968246fa6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0339aed60840323348bc0e459423d9a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733963a06c822a63ad7243bedc643ece203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987463b95fd857114b41b170bb2f109204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e3e5c398c40dde248b7bc9e8b5f32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b96b9d020d99240467da2bd8f6496206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e94cb937ed39f813ba8e9e5e3b94f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa582f0b212f743efef5d0d6e99ee1a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48de4706a82f27efed4cefab7f5aabe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f140ababbb476ed59a10e41540d06c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b900c0c1eed962117638286acc319211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff78b966ce108cf9725556b64fcde48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3e8e7c6a2d0beff2ac811948f3381213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03594c0ccef528070eb709ab2e7a1c8f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962045a34792de1a7196b12cfdf33b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26becb1e2acd9ffecc439d68fe04f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32e887ccad9e656d1597f99a5208fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa746989e5a2d7d79a2083a65e4684ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01146d07f83da1b0ad9dafa679ac51219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40f8a7f37a458beb70216d95a32bb2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f41c1cf4c6771900a54b9de395baae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705150acbc34eed57f1f5ae62d7e995b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c12932a3f66b2b6ebd7b734f3538be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc9973160b021b584266e2c40dd845224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541f4bb62d86fe53f07522a1e3c1ed8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df587fdf3b365e45e76a5c5b81854e02226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6bf6b357b017ca9f98841476d6774227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f5b3a7da3bff1cc9c3e4f5fa7b1e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c0276516bb5508949bc1c5891c1d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8914d929fc4625253220e2cc265d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7622933828c55e8a0de35f1e9cf6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405272365cf1f1ccec8256ab7b0cdb5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac39e01fdc23c05d1b23fbd281a0124233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2621c094b11052dcf2df8e918f885b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08a636f2675ad2a4aa0587959ca231235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee58ab22cd4ef067f2137967ebb56de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f72523d83e2c241150151d2f7afde7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d8f34d275f5cced3be87ae7aab9dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a9f0aed1359438bc1882277675cbc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fb949b9c849aea085b4e6dd03bd35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41234754c493a9758a6e1c457dbab179241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1319b3bcb7cc332fdf521d9f0f407cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7ecca2a3f96e75ea259971be708cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf90576588ebff47f3ccf08222ed4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d07d421490e9a2d718db146a2899ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4ea2a5ff958681f9f6f08eca4bea0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818158f9c229f86e40239eefd77f8b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7e10adf0b305278f9c8eab3c1c587248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85822a3b0f7baf51b52625cc52b2444e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f9741c96ddda873d997aba7072d5d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8f4ca63f666e501f120a82e65cc5a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09f197f9f699b41b6a020f660191ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1114b31cf1bead5061ea694aeae826253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40c806da6b02d8672ff2cf43602357254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c5357898ad01e04bc659b2cd38f3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087e4752f32e086f37f113615cbbf2d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919747d6502d7d8e4ed4a3283461382257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4efec8be8fd1f2611d5fe6967ab7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3671899329b1f58e26cff3b62f41a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208a1e70a78ac358e3574f2ea0b8db1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dc56d5de91b729e739f8d32094530261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0ccb1700fbcdc0367e1fd5dca2bb2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8419632bb634d39d310c5289829ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735b05bc8721e8ae9956e76c45ee740264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfc8d6619a1d1e6bc75f7a0bd11995265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39676b66ff7c73d988113a859780a6af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde39d6282399162ad540f472fa39543267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6b25551ccbcd12e95d0ab6c21601b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a074ec318710ef5d46cc15c48a7884269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f229cfbcfd31a9053db204ea3e10bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c418b317b190f2974d0d3b18988fbd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8f34f078b81233bbdd66840c43de8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68297a8153267dd9a49880eb779d1099273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43deb4381b7717afbda936408db42b03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff6b9d79adbf58f0e9a4b2e53cd5cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db49476c9ed92f144902fe80bf91d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef2137e49acee3c4fd983e575e6b69277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26657ed9a71a548f36392a66812be831278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888982eef2ff761f13b370a6bf8dec1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0972e0a5e0f16d13f9c8e20e2827ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa716be73b97a1166c3a0d4b490bdb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1967ec29d38839454464cf0628c09282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27423fa50c3ecacf8d24452657d87c4f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802a30b26e57aff3c8056bf15f4480b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba2012e3f8405fe32943c88b7cdaf9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba918d7885b4d1420a3ef086e1bc65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fe2ca6c879ad3bc4dd1df2773b61c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7272bbb182f211e21af7aea7092459288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ce6848e7a4dd636e561c5f047d42d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4745745dc3bc72b5fe3e12c46b6416e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a427cd133d09b912cd4873cd878c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b2ba198b65eba59e45f0190089013292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e28aa5f2e7ed8c2c103c197e91d40293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f29fc932a6a514f7ea1a845857205294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28a16bf9c81303deba3358fe28c0f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2fe4a74ec36150536e8a09802e9bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9429fb9e236bcd2cd5cf43bd1f7378297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78daf2cd1cd4e389f22c1693d9e200298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf80bc87b4c85d02dce58d617af8ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb225934449035e8b6ab135641f312e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bf71ccea7f85ac265638932f0cfd9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb84c94890d32b964d5aca570fd9498302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3666ccd8b7c2d73300b7d73e9da02e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9c3884ec24dc337dd786465cfd7eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067610fa315e1be449d031dd399fa42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ed4738a4ba09d9378e02764bc727d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01c89dddef8800f7e4625d590271df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c860163868d97bcd08cbedadb975fc8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938273b3249b75ebdf01d77d96c84acc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185f80ef5ddd8a77d1651f1baf750af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f875c04df0b171971616935a7e0da7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dc1ab078266f3078d072c13cf73da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269da67db641c91976eacba93029e7f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3022c2f543b17ef6321b15b091ef0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656ac1bc474ef1de374981b277a3754315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93dce9ca43248c32b7805d4ed1fde8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9081638b9ce3feb96da75c1c33efab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4581330485a45d5582e811b183e88b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba2666bd086da15a24b44f87e573a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cfdf3debb32b87e000dcdcfd088c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451c6a9aa2e56595f7687cfc485ec24321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ef3d16bf4a102681a1a43c943a4bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1cdf6d8c0976267b9b5a98d8818f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f68f7e026bfb289aa50d0dbe8a3e09324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a998a09abe5d4f2ae728b6811253f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157f3e18790530f6354c9d5614ec9c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62ffddc64871b82396ff149739021b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fecd1388dfe94e3d1438c1bcd2978328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cde2ea434f20755c22a995db2064b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce753f3a5f9acfc141a05b757ef66179330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb02d931fcf72b0cf1f761197f0003331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3e2291ca2299b6cae6cf6a0c0a764332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f4a2f77c7bf17458a4967956c5a7d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb56c22f705bcac58f02ad4e6e6347334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0ba520dccb63116af1a94e47ef91b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53f31f95775677a0e36e70184dca72336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd7f7bb531019849869d02e8df037c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da7cc1ccd81add6f0310bb9825566c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd0446761e6667b1bbeee6ab9e38b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26177ad253821acf3e62d812e6f0c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19225cd756c6c6f0dd93979ebbc78c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f430c812ca9b27632ce76ce22c9bfbb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7946a1b33dca811e4ed3bc597db7889343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9548363e848897d54d18e2265ab950344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467b798185d80f670a5524216a59a5c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d04b5e6665e28080bee8f78d194c1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf9a8ce61dfc7f26bb66b383539269347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f15f56b694173dd287ed790a95d23348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203b675549676fd7c2e558d43d58ef3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc2e43d0c98cb97e4fc127726661ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f488805bbb140ea015eb99f9d0fcf20351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f914ee27a58a1f4daaf4cee9fecc5bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb7d1ac2a3def3f3557e5c9a86242a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90620a75183f8bb50aa556dae0cb4b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831912154732bd07279c7b5e1fe297a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83442e95734ee8e005f149916e41c55356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f25a5d953fb8e431d8ccffd0828a11357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610c45c494a557c5f91fdf47b760ad4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46eff4599f370716fd307b2127ca4d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9ee84060176d9886454ee87847d79360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695265b574f3fb891e3bc1ac50580d18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e6a425e1c98016c209c22849b4fa1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793a2a5f4d075dcf753ff8456947b36363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476ad19b99e93e4a719d371d4ad9a41364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e00fa25c900b01af02d65ed92a022365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61435683affe0fec1310d81d34b4eb26366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dcb1942d85198cba331013e51719e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada60adc7d464ca9a350fc24a33ba6ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154616268f8f90d99abe8855f92edbc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caff612c32ce48b60f1cc21e9a80f20370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316cb117367b3e88d754b5d9fe14274371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe991553db58e6315f81ddb8ab363afb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d0934f7415a49472e222881dd816f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49443d36153f65cfd1e46ca4dd3fdbf5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a523fc197964383200352be6d3e629f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05293d6b481bd139ce88bad27d2b57f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5910d7528b9597d5027dd67584884d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e07b98a4d05acec9c6c3da497354d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e6840611a16911cf2a7cf0845d159379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ae6f99ed3bc46e70d3ec8308ed475380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dee96e5c76d1107711bffa039b0a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da3e3af3abc809aa0922fd9cf33b5a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c233c44dd6a806b77b471989716aa50383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c380ebd1bfc6c8f2e412ef90928d2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff9715989022861b2034244d59829b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1ee34b76974a700988ef38dd6ac22386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38415d87470562eef59074c5f5923f8e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ccf048f286293cd8c141ee821eeec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2869ed979ac00da6d1ff89d814170389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51bb0e9c018dbf325ff8b9cec15762390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93b1345096392e43c4789f44ef7830391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d325150706d9147cf0f1d31e60de8b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e312f79657f804604c7838917dba41393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6aa6afc70df82f6816953f3ccece4e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d622c4d730ccca28e0442feed609b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0bf1d895d7209992e5cd4317cf432396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e6008e0a2e9e3287260703e2c688d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e690421b1d17bd2819a67b211c7e21398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b5f270075ae9cd60f3023b17a58cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570b86eac21b83c2f6c02d34982817c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039aa25c117fdb0cd9b930d35117feb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f582959ce190932bdbb611c592b5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3648ffe5eb728128d59059200e91d17403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3be6b937d469bcd7be142b43aa96c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0846176ba712ae158ab036b5223b80405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ec299cffebfe9de05b17889b1595a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b05e56109d2c164ea5eaa6f496577407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21791c275b142edd4ba734f056bd9c70408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b3972f9d8d1a829c358ef4cc2a3fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262ba2abe4d37e1c3ff084b59a2d28f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f777e389faa38b77ae9f5ddbd313de5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43901337ee217507e0e073f509a2ec1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bd25ad3e783cf26d8bdf7b6209561413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857cf4dc190b37f8dbcd7606bcbc707414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615b3b22b3858f1bbd80d6901d0653a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b931f1cb4bf7b7955e7bdf1527c625416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778277527ff449a44d2c1ebe2f11bbda417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cfdf1a1c1d52af869225b7560167e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744740071349909326c151698b72b5c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21fdf4312a6a7ae8308739a23b9e60420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b031dd5613a22f14e2c97c5a39466421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9331e34ed517f88921513563a84054f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ec50d97f576584be41484befb7a30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f434be65ff6e249a32ef011896f2992424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a44d0c7ff2b0070ed6c64e9264cb35425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a11c9c17b5ac9af212ac174876e04426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ee2bd0881eb13ae0ff1921259e907427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8842d6d3170d0f73bce4ea25e66a0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03759acb5bd46f1992fcf14439c0ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7adc1e8d0691a608366c13c7c48eed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322dcdda56e935621c62e19b9c4f4a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b959a2e762cee003a6a7f37e5325f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d7d4bbfeded1195e9e6b743bde8ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04c9870e220cdcbd2dbc19d88a6875434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062164a323d8cce5e436a362ab079b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee191d7aa26f80f45431ff4cc432c59b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae71f4fca9294c0607513b5f93393f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f67af0bfadc712ed2cb219f2da674438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d542a2fc9d3e59468ba3654717d92ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1865a465a932ecb7ffdceddb553798b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daafbfdb5c15c6c761337632b622057441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29b2a1257cee847f6beec9dfa929ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f951673e36cc1f072547d308571b32443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe9723f601ec5fdb9c6e5d5bed9aa8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dcd69200986f2431f4f461ff47e40445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9180a1ce410a64aec0361f8d22e74e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a7d693e11161f5283fd8111bdd23e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe965990ca541ef7cdbfe68beb64b0c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdc3eb715ca8461c13b35e98567825449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adcdb8fc41937816f3157be4472db9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a9aa5bcb59460a104a12d5c01ca4f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd4e6d86e64bf4e1d522e39550b356452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d6af92fc0b2fbb750d000191c0543453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641b1eff7fd985a6135d81c72a94cb7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c700b6c82aa403c741e125a52d696455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ed318c81b4905be1a4f2cf1e9f0e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be7e7ea2fd7992b342eddf08883f55457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae5688616bc37a76eae2caa3d1d959458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed978c7a742c32a6c842b3623ea60d9f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502fb3cc78cb63d35afa9e01fb8cfd6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de438250c4ce7324fcf17f730758003461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c1e12f1da982fd5e0866704b018c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100451aa9ba74749a72941ec5ce265b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0ea9b319d920c78c3e38deca87fec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b4b98fecd1ee9fbe199ad115b3301465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423872685c988d2ee4b0479dac1fb0c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293112d48b1d8cf305dd9b4bcc3f138f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26284b835f62f63a835878f50f35528b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3ca35608e69f54de59a9d5a6f6a5c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4a14a0647258d9ea1daa746638a84470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4508be6c87a07e94bcc9533e5af3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf980c8e12db202405b5cb7cece1199472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c63a55f6cd11233eedf3a1cb3cb039473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d13be8697bbd3e839d5a2a9414817474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4fe748561404971514d8ad68a6353475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4475390452e633d6cf5375d67af5e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44fb1b4f695f3cd7c2017f922708c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de6305a05ed87e495b6d4415ffec4e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a582abf1fa17eac355877797c9819479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae87fabe3ae88bdd2e31415fae2ef73480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f048f66bd628e4a9fd4f4bdafbe59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a335bc266eb84eccd7e914bccc508482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d44c179943bb916ac2c81f3d2c253483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36772e0a8c19e19e11e339363c55272e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8a1a0d5eaf767578706c6fc9d2ed0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe151b3ddd0d37ee39320c00ccc6e80486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4fcf3dccd92079131476e98bcb582487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e868b8b81d28813790c7d616167bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442e2238319184cf31d695917e04094489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917577f49544495a983f4a668cc00c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365176b9a5fa22d1e5bee401568872b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f6bb93c011cb5e241a00fcf71c1e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bbdf9d3107df88f170b1800ce773d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c637341a8e8c59aae2a526a44c8508494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fd96fb1400c4998d35cc0a2562b5c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50878bd0d9019e17428e98372b060d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc106bc70aa33f6a591af056517bd80497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbece4e5c8da2ed23d163d15a872fc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87b72ea23aa55c93c3cc46718a8f53499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf78dcc0fbb7513aa189d1f2662c33500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2db58e46c8b821f21f25a85808c253501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a45eb16566596cd12712534e983f09502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71c8aee496904462818292e33881a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b669488dd043f5362b218f6c024d938504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5598e5488830c48feee605dfbaf47505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671a00c7c1f1cf2ae4a058135c6a3a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0306b07afb2eec6787f5fcb4b07c46507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25206a8a7e1f8fb05067886c9b2fdc3d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de3e008ac7327d76c63d0e20b8ac07509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdc4f988c1f0d378474a2c272ff065510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787beb18bcd52db189b663f12c67e094511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b335ad69ce35a58053569a0d9261ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cec830c34231224265435014ac54d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf14a82156361d5b3105d3de9510d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c548fd0a973dce516b325a001d99567515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b32866bda67c720dc4bbf9f4e5c3e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f563c9e9dfa93ea2cdf26ccb78c5f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a814b7bbcb05ecf9563af29f9a9f49f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404df8395994997649ccea280ba186f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e48d007b0b8f5e8e5266655cd751c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc4c39c6439ba8632bdb6169529b35521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5aeb477bbc40e6132f105591a3255522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fabf9a2a397c3bfd69bfdbc68a420f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a6376f42b5ea9db71606c5e081331524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518594be720c1fcb03492820048c458525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71dffac00b572aa25d77754459537a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cbd8817867de8fa62f9095bc4331a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467ee1e14d79cace393c184c176a8de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035265e4e7092b3e6f32e705a8085e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b6aa229b426ee1e5e9e0a2f8f02c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772c8e3348b0dc418d9515047ba6826531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d15b9d9002c31991901b56b158fc48532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cf7acad75f0ba1886132b11d2d04b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c99f2df73643d67acd94f2553eb96534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144e4816c282350aa7ed329b9075978535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e58e890f77c4651a2cf031b54e4119536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198653d2f372e34eadb5682509dc74b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd471ff18db6b62186d00d7df15d7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5385aa66bb9a3a4da27339da5739b66539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde280c6c2cfee9b6c3b967ccfeea7d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bad5962eee5f09a8994b74ae7828b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a96cbd5f99d0645824146b41be460542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd181dd6a3ebc07810b6fbf236b8aaf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6874fbd4b054182a615d4232cf0cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5397e7f627f664781faa5c8030af0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29007199d71d90c7101c3993d7d6d02e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f61e889c021cae546d545ea57f5582547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7c42e89a4a9c3a79ad6a1c9a18634548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03687257b14f558d50f2e113fd9da6a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656837e104b202a0cde6cc1a30d315f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3806cc94b16789464733665a4f41d7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be97bc601cdb857eebae24e63530b05552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29460c7b25291b94ba0f4c7b21c5f6b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670da604442af471dc41c8774bda775554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448c8571b1352c3bb723c060cbb081d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49084680154b6c9be854d62a3d4655c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ba244a5af56d3cf2942b5ea238ae1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802152580169bc67fbc72beb010a93fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046d61df5b4dbf7a5bd5d777e5632f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade07df8709e697408542d66c89b6b88560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2cc2dde21177d83b32e0f4ca43104561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c119b9052ae2e9fb4e27f2b675c055b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf550b74711fc3b54a35ed00b3617d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5751a47aaa3cba7ad6fae4532dd068564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240338649770e17e23e398b6ac83b0a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56c3d484db14892f7663883ce1ad36566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21153af21465ed809767548351b2243e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8d783d21e5896717bb9bfbe88de4a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffaf7d3a3c8ae39d97f6c80112859d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc02a9fc5a805514c1a3a298cf3059f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bb4b3751c3e0e232437852537eb37571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6233ac79bad12fa50f14c95109716ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec2a64b5d56058e55a98446d4e0e33573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ae4ce76d6dcc0b2ec778a22623331574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c88f7f9bf76a61b414de0e34244af4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aed8b978a9bc07412521a09f4c0b73576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c683bef5f834b9d43598a6f09649bb1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e269e900e4f0a0f8968524df57987a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606ed6e1bfa1e1f10797b9442314dc3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c7ba0dcc2a13b329c3b4805db250c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f7f91fcb696d3178b1772cb0492b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c3ce92e561e0a5fd04b0f7fdec7fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66de98d9dc7e2262289d11fa107c28583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce3e4262cc0b07f46003d025dfeee1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486626d5a187c8ac2f4c919f12822e46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346489741c3dbc067d15802fe0e0d91a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb282e73ac9400b0f7c60aefbcbe21587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1b7d0d1179ae37f6f379976a31722588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe37bd9cf385ea5fc510016d5000c25589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ec4a9e36728be92e2e8b65ac3ec19590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767056964a9e9509e55be397b2ccad6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc555e58d56e1fda51a259962dbb23e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104c96da4b2981c56aa2e3638b6313e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c091dddb8a6acd4cbfdf0307c6a70594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63be80a3cd4861b94b799f0d7d1e62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928138ed757f8e8954d3a53690aa44d0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c3fa6ba9c74edc4c88b7f9d429d4d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172b8a706d9fb204847570d55aa7dec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2879e4d10058f875f19fedb83b60e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf324d643af91d0d42f24b97a801ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a05f04696822509db97b8d378c82fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cffaa3c7dfa328825fcb69dd72169c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a88d2bca8e24b6ea8a2612a0e7c3a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5f8827f96a58eb0dd69e651af86fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcff18b2459478d8b078a99ecb0322605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb4e4c1b16cffb8730e47e426361a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3180bf9cf48151c9786c527d13d14c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78067cbd09cd99e265d0f4e0f9696bd4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50158f4900ba26a58e3c7996efd358b8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bb9921d4ff2a898630b703ff68d0d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3abab6a6c209bc59b2705358dda4e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42baa00c1c3e13b831e82525239fb6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a689a9bd7ac2d63312198cc5078095613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb57f96afb0bc5da5e3a9c9461ccea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d8b1816b3adc5c3fc033fa09d4b3b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d7f4f82e15a124fc5d32f07b9c25d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab6221a6e1ea7a2570116d7d20544e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaf4909d69bb9cc20a5765fa466752618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55b90191d2163a685cfc4cc7ec53b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24355f81eae2a32e2a5ec51bbf418bf5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43736e258e78d58d28b5420e2dc7ddbb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7335c45aecacb11b8498796e0a1cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0598ccd90a930efe8cd9102a9d3bd8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f54162263719dcf3c6bc45d2bc7e4e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47966b85aac7166f44fb288b7cbc534625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db19009e61059ae3c1d9ae83c534fff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad4706e9bff53365c473605fa933f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f468cff5741bf55dbd1febdf2de9b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becadb476f899324006f8db94e02a5f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b6521f0a13682117cb9493627390d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3116d12ae3532708bf7680b11112f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80e68447bc5054190cf162fd88b813632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cccf2f53f292a8eac41f2f16de7d9c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ce0a8520def48021d77ba4b4e034f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cc382a7805c79fed351fcec795552635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d73fffbe4d0f5d5d49a93a1bad9307636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc03900dccefbbe513c061f9cb67a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f6f147ed275b1a986f3ff5bb587d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f423f8c82277a458a4fc4bb67acaf9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469b553d1eebb3d37bd331dde1ea4f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8495dfb626fd69ab35ef4c6ade50e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c91a796dd8b5623af77d8e283bff1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f628e1828999631440557088a86ed4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7316eee8777cba771b5a01eb855081644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9fe840661e32cdacece720bdd2e0f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd838b958a266438608d4362e7323e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbadd12e7ee582278d645a9c686b2ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4ef80e36a043080a0cd7486885913648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11774c8a40c24604549139e8459ef79b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44e153d059fe908e7d657398d93c1d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9c3c8b22eadcddd0e340c67586eb1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c4ca14bbd3720f025fdfcd1c7b133652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adcea7bf739824342cc8790d94dba1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce106a739fb19e5fb97aba128ce10d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d5cc0e8c14ce41666e8a812744a89655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72817563089a53058c229a102eb36418656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3326a91df0fed957e5a14dbcdf896657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86dcffc7d7f4ded94bb96b66183b10658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fa280605b17ac95c3ae475ffd47e6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affe0d54a7dc43c6ba567f6856a8e4e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b68e21a671a1e9fdfebcc1073323e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7103fb93799f01c0b7dfbe8c9f661662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4bbf13dac561752e5b557af75c864663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a6f773be1def1861b05b1c59ca93a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac334c93946421d15b480625479a67ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3bb2df32860fb30e1ebaa91030b4e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71672c8ef76f05a51a3a097d18fdea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dfd06fdf8679077437124c14f4dcb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10786bb9fee8e7fb8ace4066c50d8a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826c5ace51d273a087cc0352e90c402670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5c5f20c11fba31aeadc4e221db206671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4043f23c343524fc74fc3b9734558f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2cb693bf732334cd8808092dd9cd7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb4aac0c6651d349faab5b8b76221b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f83162a3c57b95168e10282eb486e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32719285d5d3ad16c84ceab37c333d91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ade6050f09438d700ceb7cf505ae4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11915bda8524fe24c556e9dca7136e63678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfb7f271e6ed2b0374769be601057c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c64fe15a67299b4d87eda618c2352680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffb8749fc27c3da26b3f901c857093681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad22c594748e710c20eb19771d6ad20682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1250e677a2658f2b7032fcd42a07fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209829fd7ec4ebc6abb767446165e6cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640fa9168057ef1a96d9993b75c438e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86452f9408b80230a6ee98fe965944686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007c157fdb0481ad1faa8926622131c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7686357be161863e04ea7d5d36914688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1e6e4df7561ac49953b26992e1e26689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d543ee3d53dcf52d4773619a8e1348690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e2081674b7482cc711b14a139093a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d87a2ee69a64925566cd84ffa46ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127eb3db54716926aae0e11191f0186693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50a2c7eb259e90692a26de33b3027a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3de833efdfbb11d2e82051d79d01d8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92da51e68e94a5b249875c520c79b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da548081dceffcc208fc3a01389fa817697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae43ba7097399bfef28622a3f76bb5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa10fe1d3808ef4f20e4ce6ca84184699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755ffa63d332a71ebc9b7c2cf770dd7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e354e3815913eede7a342a46a7bc73701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af074e2eac92ff18e8ec1db0a72f3b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e14f15ad80dfe053ff3566b3e6f2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b0871abc479afd7da236c544948f2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3dd9b59a047dd166028c0a370d579705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81187a7acb68d2b92d2e26e4d2035679706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb62a967c355c3b37c20e4c5498a155707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa42db58313db9cd4a22c06183418ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ebc4f7653583b2c9087051c8e4754709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1b85d022d41fc0ccdefac2553b794710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a1c4cacfb515a1e490c339701a20d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38953d31ff67d3d77db5e8297a7b0e80712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c24b455fa35ee9217339fe0f2dbc5a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab397ac7ee9d356034630b34c3b553714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deff628ca5acab2ab27ad86d72da3f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872dca8b283bd29f44e74af6c2a55a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9c752bda918abee8aec30b3f4af6b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc0eed900705fa38bd83f251e3c8e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65868debb8170fefed061df2825cf810719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a1b12b8add69e8bfd52c2d0cd4da0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fb64a192b25aaccd13d4cf9a1cc74721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158f3504f77cacf59fe8a0cf9a1c5fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810359e8403a3211ed9b0899d909f24723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e50d6df77a217920840cf44fbd307724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f972d5f3f255ccc5cbef8366a337a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f06c346e61f6d08ab655028f7e72c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779780b8608158dc16e88f11fb1f816f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97a6175d28beea3fa5fe938dc056f1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b6e55d9ba51ed34995c765690be07729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37457f17dc6f5b6a6bb97e5eb932288f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252776815136d1181a47c2d8e155576a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c961e6d876615e9c262bceb29cde6e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dc5d020f04acc8b80f46f019b0084733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bda11aade28f67bbd33711da3579b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909030ee2c968e0b27d94f065502b8b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c561cea59393898043315b457f566736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59053f8ada2a7bc2882cf7aadc661437737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b7651af8ec1b9415fd51856d498b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015ac591ec82122c33d92d3f7042fc6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604d03111d919040bf5a04ebe957277740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee192baae26640b0df223add5fbad3d0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf892b3d889df0a3d2c8d42428ad85742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f37a93258ba5dd8aa6f1fdba259e38743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2c2afd9a956d49281c0bea4ffeab5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f06b09ab9684ee41e93000f8db287745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4c7da1126892f729c32c39011e0ea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1865c876fbecb99e5d78dbc6e8c7fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232a32daf403c83da8f92e1704ba6fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e30209c0b373ae61161d7fc736e2e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bf2e9344674f440fb8bcba7497844750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719406b1b690a12bc5f98d12a7359a25751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a561a1edf8142c4e0c5a92d948da7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6ba66f2d0529657af87370760f15c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11531efacb7766096d4f98a6a42ca4b0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a002c199b2bd219c1f951070a21681755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c93332f76f3d3861cbfcfd61b33c6f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862316b25cce3d36079280de4715231757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f054ce920eb3d0dd4741e5022ca32758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619597be39208275eaee60045d11a84b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496d1c3b5f337a2e8ec24b7f222b445760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749ea4b10bc3c0c5b721f0aa8b6507d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5a5981a845a414bc04b5c15967f28762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a5fefd02256959cb70956df4568ac763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7347f59771451141733ef93fc9253c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad72164f2d7cc664388c7477316f388765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7603db2a80f24db42abf0ad36c7732766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c220a654b13f2c051f8115d29759313767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2381faf45877cf47b886bdf1865da00768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42bf8f01a3645e88c397e08a65379a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443c8a1e85252e8b7468db3808a09c9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90fdcd992c3eb2bce766e6679f75f0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b02f043b6096d32bd988c2db298cf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da900186150ff571d474e364514064f8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8631ed25a69d605ec888eafdcc19c86774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cd0c0d8b7488307d9658ee5449186775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbefb65de074957c28267b6d8d1da1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d19c430e46d35a412a98c6d6bf9f6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f9d9ebde443816cea4aebcc3206c5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66009db2bd4a2d4f8d418b02526b699d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ccfaa9dcc009033f445a6e471ccd4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48097dadd2fc8c2f078b7eb62a28c083781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcc89561dca31f47bb84c095d9d8c0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92992c81e92592e810575acd78a081783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3e9d0b411b13b5d4bfa517bcf2b6e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730d3bc982fb38dcdcd4ca21b936793785.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9a42e1c28c4c7fc27b5435a3ce5c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b6a444575e3f8026767d54eb8a9822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2d383145922d6d5d5b4ed2640e6eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571bddada677fc93e77da3f4bfd66414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60086d4801ded6e5ccb8ab285cedcba45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d93f88c23ce143199eae4283326a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515dda0614b73af61f68384484bf5257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a4f7051d67e90f560d2abb16492ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44c83b089efde8f653fda24629abb19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35977f455cb4b311886890e21559278410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf98abbb453106ae1fdbf036e10418f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8875024bfb4a4ddc148cdd860d8685a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675772f680a2033213de094658a969213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1dbc5f8ecd77d3b92683ef161e887f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034804e1e51332b2f1ce61c49002730815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ee686f3c9a64fff15a1a71d7a29a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd64c84d059a167f1bd3d8ab4fc65e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955c429076a1b19bbc098b221afaf3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055a3ce9a94d3e9cdd40fb55d47696f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc876072db37c48997221eb1f255cd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823061838352f36f68e5cd6c50d3f0bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957a4125f1dbaf13096d5c42ab9c8d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f63499daed6c78d1fe44cdc3b14b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61350881caf398700b55e2bc429b61924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f8c57075199609c47cd8010b2659d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55506731926faa59ef5ce0df429e2bec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c674cdebaa369aefbe4921d218fbd0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f4b9e0d27f3d2d1d8ad19deabc00728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29ed4321766da0529dddb70d0c9e2929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005d36745608f0226d768bfc438b36e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a594c8e74e58e8b2bb1b194efb674c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5a794649536cca860f8af599bd9d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ea46f32e9c198e2d64fc86651f7d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f465bf8914ec64d9c7390db5c57f9e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bc2eaf18f93beaf679e6eb709c92035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62014e6940cbd9e1f4bf75edee3668a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399f4ae562d709188b3c1998605556f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bd547c42882dd69303fce1fd0731338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee16158abe96cab3bae07909437a87a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342d553886c8e85f0739414c75c3f8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f4224b18e149f317946ef7f09f83341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3be4c5f01f7c5cc0e08a57215d040d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88860983cdfc08cad720ce6f62dabede43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3296ec8cb398207d2228187357740d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bf9e2313d4abe58cffb116f7c2b1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f384e2edafdac2598486e1d7526a6bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183a5955dbbaba4252613038ab6c70e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44eee39efc0a073053b05ba6317b2cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bc8ae9a7d468828be64c5341a02b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780ad455cdd0719250134ac489265d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513215626144222ed532dbdbff83d3c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65633e4bb01303717eca97a49c9cb22852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714efc5791a16d6b7ec4897ce4d2c62153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5cdd5cc770a954bfdb80b2950041554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca731d282fed2a6f6684c40186b3d0f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095731343a0350d1bcacd03642ffa3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c4199d57a135365894826034dcea057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b512506c8fb04f4a02e8d93ae9da558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08106ca635602a6e33c52be2b70d2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2089f7812e0f3f3d48c40332f6ed160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9af7ee3644cdbdfadaee66f69bbce661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f477fffccc3705abe5c7edac61eb962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c6d2dbc8ee4f9559625bc94a02b0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe8f22fc83c532afdae0940a269fa364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326a0422fa301a3dcd313fbe4e20e3365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bec508687de09698f14925207eea8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba21dc0844e24e71cf9235921d2b69667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77996dc56abb9870359f1b7e3e8ce468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefa5dafe4f1af28d8dc095eb2b555069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5906448d70714b5449d9a1e10286070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d57570b057bbfadb8e3d3f291ef4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5fcce49801edde24d63e71e7508b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6cb1b482c3d3ce8ff05df9b4d082973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d1eb5cfeaa35e6e430789f03ee9e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5781c1740fc8468e6b8d6dad26ce075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962d9015ce2838ac5d21fc88eaf1be976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2ae438babcb5bb67fe343edabb69677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6392326de6b90f658c21069e18cac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293961b5d4aae2bcb3ae17950b77291579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78395b1f7a6f5b5885ab3db19f04721f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416c547cc77797fa9000d167d284ddb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6654dd151cbb2deacd83b25604c6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678d3720120fd541c07e21b0e3b047283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe11d510e8de1a1aee8c527e21024084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b2f21c6e96686c267b51ff93b342285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c431860026b117a50c4a2c17e4eaf3886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa6b771f6407399ac23fe8222fae8f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5e09dd811377ac77826b98c62197888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d090d5b02027fd1f744c99d59a6acb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672017bc1f2d19c050cbca2b01b7b72a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9bbf1fba8bf5a365c8612382990a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72740700c98c98900eec35b96e23406a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ce43acc842586ecea9c39e33ffd4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36049371b06abca13d96644d07fa910b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a811d3c44e3d90e07e1fc92a17b5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89326265b5eb8c633df64ada0492d07e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad5324761f522d1b7cf20c881dd33897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2f10b5bb1b0743528601fddc3fbf898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c895f6e9d4a0cc4bc6f01951e8546c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c780dbba9f00fddb549c39b75e44e56100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c6f46b65389ed3d167d2026d461a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a0720454d8128a45bfd94cce770ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c362e6846bc93104c22ef10534b4ee9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fe147a66f3a2966830ecb973fb6ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979504c4770f6ce6f774d0b0b580bf9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0deebb0945e41fcf48dbc5b6f8cbc7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634d2500c460f7ff2a52b43d6b86b6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45981768065f3058f09aa50c3cbe776f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d703ab74bc741dce7625a72d01528b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8479028996b08d2e3c8726c69ccd1d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9a4a79a9f7dc62390aa38a727919e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cacffe247bd14ff313bc4a5699440112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16959123724588e0de707ca10b09d09113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c668e4f54c4cfb5ad6e27e3e7e1837114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ee736bcd2e8f1a9fa5631f0d8f48f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d423a9d4c610bfd33a474df416a06116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450e60e1dadc3e5ad678759b2c5e03e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d00653c79e85bcc67f90538403b81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f6c2574b792cb414e7e4fb2974d79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a48b3bca4dfe999bb75d7292c7852120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2aa5d67eb755f4e464e3b6bc80b7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3052ecc75b960877d36c560951e0af0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089aa848bf11fbb3f73f80504f22f920123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dea11c33f621ccb9055c537f0bd569124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e951980ce58e5c83ca47c6f951247db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338f120107a36ed589ebfdea9fcbcce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687f898dace128e53289273c6ff8d62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f80b75ff284465701567ecb0dd9d46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666ad5b6d40768c07e07cc8c96b0e93129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7b30bf5b1da9c1eeec7afc5190739130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802dc269243cbb701f4f5c7f94474ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016306668ddb020191e171f04d4e07f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec57597b77f9b9fc545b414bbbab899133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c805ca218625396d4297f2fad387d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289af361d084d35f9ac772a4a85afb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426539ff40e4a3ba6de510b2827edac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243accd7191dbb7060359290b99a7e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31806cb36b23612ba9887fe6bb65fbd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6af9f859c5c635ab104adf980941f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caad70d815c2501884d1746ae009384140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ac55cffa8b8403eccb4ff635aa855141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345f5b91265b27640433a4bf2988f44142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fdae520a1927061538cc2dde84e64143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc5c3758d185e5dedfc9bda57c44a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae701785e2fd1d02a6c3132053606f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072eca483e1f899fd1a6ade76fc2c98146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5090f10aea5fa42d8dc21769d2b45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e0b52ae614e7e8af96bb9b7b4706d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc9b6381ea960e52a0908a917da604149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b99783cbe1e083a723e02301f07a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea64fe8b844fbe73ae7114e04f0a30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3df4b24e389f71c3a2d11d832383b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e4c5f0a185c3af50e7b6a6f04d557153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98410d6d05d3f4db39eba151e561ed9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0659bf361b47dc990c632f7aaf27280155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249ee4188c331d44ba4f94db7a2e5cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11001caf12f5a6ce9170831c5a2d750c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf396751df7ab5b7a5bd360239b0bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc4847af8a160fb3ff051189fed50c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760146397ab24381528928d8a175afb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f0d68a2056b8899b62d083bf37c86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c20c66a3862b3573787c3941521f78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c0eec1da07e832be09cca4b661544163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9d8ab4fb8a98deea13493598e4cb1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c53066c6e80952ea8a31663549c3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe27e286a6530442148dc503fd50010166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b42d1300251ca9213435495068c67f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58f814fc00f3169522974e75c0e52a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b928617ae30358364676ccc7ec94c65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef19b7ffd60f326c5d592e87e35cc83170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d48b32838a3d45d69f547def07c0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961175f2c4931308a7277973b8dc7237172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e85e652cc11e6d5a6ca1612299993c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727fa8aac9c026886374abc188be5e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb8c0acfc4b9217892e6b16853e5bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a9c1381f86b2a1301903f12f48c37176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66adedeb0e49d16830aa76e724a78d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce358f32410c50b2bbc8f195a1a5d91178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cb102a85627ca1a7e73ac36e9992d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d7d64e0ff28add2350be45c809141180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694df99f9a69e1308342dac5851bd3f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def10e217f680afef3cc1c4f9695315182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095f3debc5fc554e076ee31a3865a99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d42c14fe8ffcbd9d8a248989521ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9989937f7a4eb1bfa4799866e38f27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289fa357c2bd0c4cf42af0de1324afa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd207b742907a331ab8bd8f52258dd59187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15b4640a3e96c2569f678378df8404188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42747e0db189eb99f9aea23e0d66942d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39d577d69dd05915db3294ccb7d768190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba27b0002b4ff3ac928d5fb42eee3d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f126cfa3da98ca64a02b378e8417a36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9e42fc293343bb2b1e068dcf0206e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691206f3a7fa7aecd9bc1ee8819dca0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253e2b351033469f1257128789cf2f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a5fc15b1d5b2f9d5917b49b1679a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797384240725cada9fa045a11796b920197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45361ef9cfe93b8cc80155d98449660f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff17830f53b1f53c438fb866f429d36199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67195134ce68260ee2f492b26ba06b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6a3ec8f220a9e95b8286ec53c8be5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30f18349c82d884b32039a063c9c21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14281c5e5a5503165f3cce20d04b49b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a106cac65c73ce08acd3f6f949fba2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783711e1b9eb12d7b0c4936de564035205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042834eb89fccd76839aa6a7bd73016206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d02225a2493eaa86c32a9f4ae8cca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68f5adce00ade806ef645aa9e04708208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b89e3fe01010d717f1f2a30873c102209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e3a9d30488ac079160593f8257893210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601313b5467ded4fab6a7378b3cc0be3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6c156b9209f477de1715230a37ea2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a771ff9337fa2995bf4c7269cb5f275213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956716ad0a3dbece8e20a49704d86b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ac71a90a780dcde023f2a2c4cd420215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6da677f3cac76f5abdf9e839c2175216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237fed5404427d76e610f5cb3ddde4e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cfd1d4ef794564f466a9dfb616946218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc2724d7b9453baeb8c12780d1dc9c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be9dbf85676960efdc9392f96f2ea3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a2718a69e9d786f248134f170f5e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba6430f5db35347979cfc0c5eaa912222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055071979411bc67da1bafa12e670e8d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e178650489da1a0568b2e670f367d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4097e9694f78efd3470f6cb50bdf4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380b68e02763cff655301f8ec80389c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599f4fa9f2e59466d4f5cdda14c43fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98183dca35c245a385014863334f1733228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966687f20783611f3a082249098b73a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b151f80dca23d8bd5b3e34a5a4e263230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323897f0b172c693c7138916d68fdeac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef577dcf8fd3f6be4b3fba03c1bd57e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6394478f058233368a8b75dd51722c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9ce0e7254d508d0acb9936cdd3b91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f178082bf7263abab07ff7d236f20ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348d7f7f2006abb4a131aa072dc5d03236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14830ff8bf13f39f710a443a9cd63677237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2a58c64278c28d994b12cf9af0d41238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7462145ed59631bc67c7c672a87d04c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93cf8b95119244df76f1366e074764240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2f859a68161cd57b65608a27c51c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fbdd3b1e1005f41ab45fed97bbf07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89506ddc9df29fb682ba3b81899dcab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8393c7ec82f9034cabe861ba491e299244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b84cf12710a394d9aee449e101ec92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5660aa229377601c62a6de5d62d685a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f384e3bb03dd32245e1cd6bbd58737247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e3333c5a887a0b9347d45df7f221e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a69d81a967e1259199d200bb11043f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3f2d3810b75395d5c90dc40acf835250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538932d341c175771bdcfddadca07b11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dba2759c4fc85fdcfb834209c7f970252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e8cd417f472f1b4cc79bbc60bc527253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc13bfe786f95f054678b560f89789254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b5b862b1e6a5fb2e13eb5318722cf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4a6efeb3cdc9ca4e041ef7041b7b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872505713b8586e0b10938d579c0a28257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677b0a9364854e4b04b4a8a4ab203b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf152af84905a688a298de1e2df633f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f858b10851e359cf12616ccad748e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fd6de07556854ab699439d20843d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83115699c425727f0e3cb39f8f9b60262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e959a6db8e82274ee05887b91d2fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae4e0f7a3c7feca8ba1d74c625da77264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc942f9a290ac5829c284132add7a1d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d668ac777d92e8801a9be00186b6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04a6e372a10b6753bbf39a8ae3456a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4586c69b57f188e11eedc39ea7fdb46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14391d879138bd8107b2c345e54a2f1c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c80b987f446bec6b3fb59fb3a1059b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f41f7b34528150088f46e137ca9cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f256b9d9a5f9a371b2f3fc42afbbc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9804197b079b015924a69a1a03f89a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb908f1dec1857a4436b26760dbba76c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33710ff4f9fbf4f775e1a0eb5cb6c311275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8f20d1e6b442265a9779d92b5e97b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372eddb280f19b4101687ad72b4eba7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8881ccd123430b13f4db594840afff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39c260f2a8b560486c20c76943fffb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de47317439dfb08450a358c7be2eef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fd8757aca43bb985237d49ee5f90f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e107c2167dfdc99848f02385feec94282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa8de862a2eaea017925fce84453f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8b28072095918c6e5328e546dd4e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20ea7bab034162eeadbab9fee2508b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cbaba8801614c913984826adec466286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6505267fd67d147886caddf07465ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe4fb2f6c89f37c0e129f9d5a985bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5cdd446b77f642fc49bdaf7dda7ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d18bc7088574e8004b41dde10fb5b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c0bc58dd57449201890f4dd58a1b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8a66a9643d9eef9a26017bb1cfb95292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba182dcdc4b0edd33eb09aa791ec45293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec318513b4a1f43a8e2afd3dc04442294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e35f02884bd953576b23b68cdaf99295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b5a21c88eef28b8ed6705b75c1bf4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be726184d013373e00993e8185c26445297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bd5996d3fd7297cda77c2db526b8b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abdaeecd512ebb40f51b8e50be6018299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4b030700d7369c63b3d575a52699d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d64b6a732bd6d9634083c782f012b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a960fa0325a2d154ade7858936af08302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024121fd936d02063a79569521445bab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912042ee93f14c7db89ab262e20a1f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11b3709a148f91af4b80b7eb3e2545305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b52cae60c88cbf78288222b390cd9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9e995cca6ab7cb3db456cf415c34e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389ffca223a60007003f59872f72ecb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb882c36af908a4d28163eb45722fbb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2634ef8aebb36e3053b9a64e0554b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee871fc6bdd05d3ae0dc907b3e6ba3fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56de4a8bb4aeaabc667783806a071e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ad2e8510e527edd9acd3da164b153313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472631601dac44d56c3508e75c9ec926314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29534e8c2f041496516d920859a6cf34315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c947965e6d0ea68982585d8212aad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ed63e9316670bec0b285033cdd0f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b47cfbfe5e640e89167148a1acfe9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f7ce4f70901be37422febe5d8cd00319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c265bc980ec8d0338cf5efe40ac45c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6453a83a1bdde78506bdd4e5f24ed53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41283ea1f204e7d0f4059bc653cdaae4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be9a754a95f77dbd39d2c7ee7c3f5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d88b6836b842a83ea3cb92d15baf1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f1004dcc0423c4061300e948c249d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2373edca0a79b189f6b1d4f97060c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887eb3ddb1ecfc065cec0aa1db80160327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ef10b8c7234b1f46996c4bb1b3609328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66443e9162acbbb7ca4796712e543939329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4633cf040fc8438c2ff27dd1f361a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b792413fa33f5ce15d4896b7cf9a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56435d2001c960eec752cedc9d9348332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2560ed8d7668e3f5e621a932da0ba8b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76361a3a06dbec30d6cb87ec4d1f88334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd21a33ad2e4547c3d6b2c055e85eb6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f5327744e6b37b70cc57503c8bbd3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821305264fe6dbbeda0442ec0a91e1e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f83001b1fed9c4b4481297ded79a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30618cde783786108401ff4479481972339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc2679ae5df15fa54ce02232db0425340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee9040638480b7a3d2aaa7568d2736341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb299fb797c01bca0c3f13500eb9981e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579eea88d314ade03d5e104a5b8881d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6026a077e473ea6bdd58491820f562344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea79c6569bc4d90efa9244314d73da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4722d84090b9a9648058eac81414b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec101dca8bb73ef8a3cf7d5005e686347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ef80594ad7e4339843822bdd00234348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0a9335cfbddd763491d80608694cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac2a7c511a2ae596b02ece5cb4edc1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40dcb104a0c0b9f2457c62d2e2f4df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ab07168c28e15ce378d5e11c9b7be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e71da7dc063ed6f028caace3ccd16353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc0e777c553576add5d5f9ea044686354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2051d05a99a229faa6b6ba9416e8716355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3ba0351834ef93972d159e5698998356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36de75104fe4193ac78f49d184acd25357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d3d1e256c1fb80147af2b6534334f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01005c09ad8eba925256580259bfcfb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bee7bd5327fb47c056f1f870ed1e84360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632869adc50fc2fb3ea1652931efe9d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2ec98a5d2bed216298762411333c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e065ce355c1cc8962bf5b3541d28a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39a805a1dff64f0d39e5ff224db80c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1f1558e4b202a66b6607620f4e31d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3b41e80be605b9d714a3785c1ecfd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37d5df56437f36ab85730b32aec9e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d86970d4065af408bd9e8a659e063368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55304f38b0665093d6aaba832c038e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3de6dc4f7b36e4922ef10387658e40370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b34ecd4a9e8e251345684805a07aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139b66e7b771edf006023ce7520bbfe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b064f423da262700ba33469355ba986373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342914520f5025aa48fa0bdfa0777d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8eb1d7aa50f00efe8f1d6d7eb27b09375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19fb30810013908876b37346472fbb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf46c9c296f6f0a02751dd630204a22377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91367fbc797d0689e5be3a6bf45ea204378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eac04b88deb8a25f3eb637953576f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e06d7125f5aedcac4ac731a0389e33380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cdf24dfc625a7c050284482341bd3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f75bc9daa4c4968ff9fafa96180c70382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37360c37265e85373aeae4d1d978110a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7adf917a792f8967cbe949465d1535384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43986d98bfb66b984bc2321a909655d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ff03d9d281ae6c4cbd292964d5294386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb82d0493c1e11c1872732d1d355dd4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492f857378cae7a5cedada2d55904a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6330e7b7fb4ed10a531e789963355a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0064784feacd31ec54c09646eb04c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69631b82cff56bf317ffaf7482f7c8a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503069f4c8445df01692716a802c0cf7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba4ee4886a6cc4dc4d70939d04eff1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121f766b3828813be0f7e9b5f6fa3c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059f9dcc35ff2284e0baa2b173777dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516b609d1a8f0b04c60019b2d0e0de2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9ce254203c0f8114c34804cd10323397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72065949bad3611e61c2bb9cd3128f9a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174167e6cf52a54a3a514b0c7589d05f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5332a39d2d091cc4360ef7c0c8fd5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d6224e78a5cdd74e2dc941e4f0660401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d2ce3fc05d8e12f6da463113c450f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0fbd3abaad679f18221013b9d5aed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19ce84eaa76d28b0804fa13d9d45ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b166450efa6cf024612533dda611734405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedce90858e948a8a28994562ee32f8c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a8c1aa359e2220f4d618755e6f464407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfce84617529746954793a3f83dafe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c40adbfb7c7df049b142951b201f50409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cdadb2725d513c55a7d1ffdfd04c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bab98174d19d7e9067879599ad3e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83c590ccb08ebb6a8851e9b4b3f888412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e51c235c8b544c93136c7899fc20e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75f1ec7c547414bdfbf2d139ed0d96414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c836ab140bfd8863723c5127e9c6275415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7b7bc277dc2a0aaddec3852967f69416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b64e842a7f049721b40d0184f7a76417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad0bcbcd8d93785496c61fa8cf2e34418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d05eb5a990448589381bd351a1f67419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832431b6b141adbc44399263f496d29f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efc83e51b462c0ce8c517bc4dc63ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19381059dc766f51ddd2a20ff0431fe6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b401e066ee30ce05c7bc23f753266423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97d558e11647ef0d699a766a94aa1f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50630d565ab5a493a26c19f7fd6544d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971d678e753a7196b6afd02ba5a1c6e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1f08e4042035fe7daefe2a4aeefeb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694362a42e07f7c0de7156583488164428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2d1aa1dfe2df834041da50821ffd2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f60a5706bc1ecc1292ca198aa17d7f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2355bef094b7fb8c06566c8a46ad3b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08c6ee2f4e522613673e34e2f601e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088187dae5ac34419bc89f8532c0e2fe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bab0e706e4bccea33c67b50d0309ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7093b1f7b2ecfd26f9482853c49227435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663d7ed1067e7fefbb22c9660566c0b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1760807fbe589a04fe4b37d01af14437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0dcf5b67dce62b8e99e59d57be7fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71fdc058346de96cf70e067685dca5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66851d6e54bd0690695c3c21e85dee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4735d456b92b33eaa8e18c096ae1880441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe556233f1f753b1b439f28c8c79771442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e62cae69e53e055d9daa803d22d3e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5f74257d76019851cb34c66f01a82444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b181fa3f373f0496a753466121d5109445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b5acb05341f80dba801e66f4943d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8e155d5f0c4fec2ca355f3dc7b6fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e5a4111f9e098143a011c593255ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f941482e83757ad3cb6fdda356c70449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2907e22aa821443e9c4110abb56a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b218e2d26449021645b5a959d2fbb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001944ea5ba4dd69833d1a12ab605e36452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2d5dec69e69926cfde3999c0ed1b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bc6f4de93dae4ebf048ec436fbaf7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc4983e5c29a96deeb43fbef913702455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74228fb357aa9b242aa7df88ec9c87456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c1c6bd155574014f79afb4072e297457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2242387d26c7a8b8246627ed172a635458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb2804a001230783b6174a4016b121459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a89e9377545f1b43effa7a22f516e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f080051a8f67bf675bde3c0683acd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409844f8d789579e2f42617c0f29dad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71da30f8755668fc3ce9b732659cbcf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957225abc26d92d93a1a364227ba3bfe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cef808840c161f32ba278fb100380465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb934a433317bd0c26238cf36b919747466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd8e2ee32fc0dcf1b3509292027e2d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0febdc38ad5eaed5ed140b753d5f757468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afe05ae59d16058aaa91405b99f319469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286d0006a5e97fed74b520fcdafb0c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2714dfa2a3d900c2dea5fcee298a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cf7258728322e1c2a37c35de96526472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0dc028c102ecbf83091ff69d0ec7e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcf1913ef1f26c0ab100c72dd4eae0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e86abd7726d2c291f3a92fecb3a020475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcf00f4c4c587165871dc8284ecddf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28dddfb08d2ac432fdfbc55e212c7b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5017c0a373069a414c578064e825f7c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91584992baaab7cba29591ddd87b628479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3f4674d8db213e77b86aec2beea02480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b970564633d8962c9842bfaa2d867481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf495948e0e8d94e301b1d6cb7f99b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f206899e456cb102b0014eec116331d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1a7f7b0b2864606882471ea2545bb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d7273e371fe12c0420d303d910182485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff0bf31bc744ff5864a57a58926822486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224344e03b90ba3af5ec6702ee6b2083487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6d2cef208ca5d4859651db3a3e08a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93ea41d88161d77967340f3625710d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b73822ad362d810be96d5f13b9b8f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ce8ded372de7d024eb539abd06d24491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98aea872388e3d72b74152159af2a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26393d814e17233c5fff1b942f42721e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3f6592caabb19a7ca843cda07a57b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50491996b5f6107725c6072a69d53bd7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473c802c06b0029d27b6beeed366c9a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a5339ccb51ff440e4cd22312ae6b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae3efe1651371d7ac1bc56ac8816ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aba6f72b2811d6a441ed1a8d4cd085499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade35a3b1104ed7cf57f9056d3642673500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d0abbdd6e50d4960c9b4e63c7d03a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef6a224ab6a46d2c8e366c9c8b3a71502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8e6ee608d7d7a7a8b05437d1420cb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ed2af3a7f6d2026aad494f4fcf590504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5d25e3a5b28f9b8a143864010cf93505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d8fbb93884861fa12bf3601c6a658506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54732e231f5712962c4eba6c51d7f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb398dc245be1f72b99ced9466bc98e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1405f0bd79bcb14d7ccfea3e9d4bf4c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c289a31164b709df6a58679d66b26510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2000bee7f2053c20280da08dd1c0689511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f81831c8496e2d11c3f04cdebf3879512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c356b5cd055c40fdd0b576f25545e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c265b4d347ef93d8f90ca87053032514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051931e36a76bba1c49f2a7e08344eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35fb85b313dbb55e1885b65e8b22e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b64905711d8c8827aea5bcd0ed332e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94deaa9c9dcfe9a67a3a72dec3d442518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fb7523f0a7f1fcd7c68b01eaf19db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9dcdad71597e9474e2cb75a000e53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d5777a7d075b84d85e4aba77362e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ca1ab70443c9a93450ac0a7f03d9b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0a100b5316d79ac335abffdc59984523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ad702bcdcc7ce550043e6dd35e41e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ada0db53f599aea066ac01531d3c43525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db185d06dbcdc69e44712d29dc7a9d70526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56f87fd1299de60543c994a7615591527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27e4267585a41e081615bf65f1f2ef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604948522e1f66afff327f9713ad473529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda8011c732949177ed4b0135abb719530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4d40b0f010085b39f487659c3dfc1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1d313d6bf756e6d54d216f443a05d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcba4452bbfe55b9b8417da28a8f183533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba44c9ed32cecf8451c1bb4d96e813534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1bf3eb3c3bca263a45f2982e47b06535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30376fa625e34fe33b540cca07112893536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776f3dda5666e281d7b7e58b31402a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab4b0aff37246d575904656637193f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45c4d23d1e42d21e8e2478436a8d0c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b54e79e97b02a45bd4af74d10785f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd4a373a2fe129d67237c612d7e510541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0448ebdd57eca9ff7e3cc4180b622ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bf0d56c1eac3ca39672d596baa7ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07712129ba334b489f3940fe9b073c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb092ab018e2911399bea5fb24aeff9f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726214296bf1408cdb48a01c3bb2035546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9327f9ad4edc1bc21fd4f8d58bedcf0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa601a3e40bfe5fbc2ebef70c7c1e896548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afea9bee1806064b412224478e271f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7108e6cdcfbb5cbe3ab28a4bf1e094550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3df51a93445cd200d16b345cca9164551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1f3b044ad5d89762a79844907d94b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d5ca010ef9dbdb14b6273a0509bf7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68337853850daea1e02a21d579efc1bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e01c68c738cfb315eb0f7c3df4b824555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794f59242e6a633367d21281fa8e93b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fa81a2d741f59ba345d9483ecb310557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950323beb197a2fb21fc35db6c617dbb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d268dbc82e11d72d9a7db137d7d12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90be8074b581272b1e74973ba306919560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054e85d432e2432e46e1a15019f84ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ca278b31b85d366f89db5cddcd0fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7157a7fad41d25301588f284a62033b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044aa7b7b1ffdc758ecc4ccb670e7d00564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed920cf86f0162e8422f7758165817f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a8aa85afb29633deec160dd867bc8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379115ae92a281e77d929691fd686a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491954c361749cbdab6059bf3636893568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da384d38d527b58f61a178c13d7fb0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6237f390ce5b2c949d0857ded6344c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413175551b034cdfff141715b7680256571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f2fe80a447e6dc481b95c4e039173572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5729d8466d745f40787ff47830dee6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ecf591e0edfec04b9efba642b7bfe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7865f1827cd1b12b2ee4f83c3951e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f30a41aecb5e954d51a72ffc8040bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d5bfa179cb34751aa0318908f72ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee11b7c288126fb68f52c218eba806e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f99e755752addf87b2f4ce07485262579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd520c09f31827211a81d2c1300bc96580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03c5cc687649678965480a14e81492581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ae15ff79bd862cafcc967bf9b65a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172652780837d24f157282eeec89b4fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c704c086b06bd4fe1a2c8533241e529584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6835e1a5decbf7b09bae099a597596585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04831ef8aafe0c8c582004f4374ca7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1a85f172a0ec612cdb53ec6590a2b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d90be761caf341d4a03497338e15b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8491a0ef0dbffbbe6ab407a50c5bd66589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169de20034aa93b501d142cf3d80bf6b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecf5b619684c7d8b2f128880b3a1ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2578951095b873630f6a3ea84bc55c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8a0d4fd53c5ae65b69dd84a375be8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31557c7be110106c0c144c0bcf3ae281594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9996cc4db01f76cb74d2f657f8d881595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd537eb6f8e1394e29ba87b24a6325c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096df795027fe364743dc6e11c905e21597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b26a713c41b32c38f11b3b38ee32a6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcddd94b14e19d6b311d6766728eea9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e7343c831ede31c0054b59e20b448600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb5fd872ac7888dd4beabac62b7bc9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebc8a15bc04d0343cd882a517fe325602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827c80d91a5a4c3e0c157b8aec4b41a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f923a0e3ba1e9435d6c83b39b0d7b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04fcdd1234b08568b5503073ea5100605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01987bffc4ec577c9961905a42e217606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30f9bc0196f3a5d055de27a0ee7a27607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1adfaaf0f0bbb54e49f5841d38edc3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c3b33b7e393a1a6b25b93c23c25ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17434a765b3be1393c4463c83a12487b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d1e559d240ccebd92c6babab4e8bd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e35205af57e4a0ce1bbffb4c10bf7c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599ffb5f399a2d4528c2152ab596568613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6f64de3467d8f3defd126186f3984614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4da7ddd8ce655939a0960cf5ac08e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871666b8db774c579fbaabd1fd2db69616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d9bde7c9e8c250136d6840187918b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a278b3075d56eb014f23aafe45d9432618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05433fecfdf6449c332027240de00fc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fa0fe607a24fd03e0aac448a35b5f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590c91d7f49ce7c4081685ab1a5d469621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4f45b9798f610ed6dd5cee0cb0e4b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace68522c2205456a4d10e332c8ef85c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932491fa39d65f8286ec8445c0dcdd6e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef0d10893ca8a5691408b30e964f17625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed26af09d4bfc6d920e38356e6dcd2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045d25aada46eaca809eb4a80175ffa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739250c14b80925f1ee225b9d60ef11628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76a2977321cfc131b4ae7cc353b8ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edee38bc64951e356b9461d720dd02630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095140193554af3935533b19ba1bccc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31873243fc9bee9560e20a245cc83e0c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e7233f110b31ad17cc1dbc577c6b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f053e80f284a16e58a1b7b38d9b03a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aeb19c1a1120e2854bf489695e8135635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d0ad9cb75cee8176ada762e02be32636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87316446c24c40e4f3c564b6d1823a65637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0980ed1c8c52fe598273c4dc77ad2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaaad5d662c530dc8063bf6400eeb98639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d456089240a8a3224db219cf969176640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266df42b1bbfc18683a9fa8adf247b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b531ba2e725f9584f74b079d4ddb0c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413c110152394bf91424d11cc610116643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c183b9a6a6ea0ebc4ebe781809d24b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd636b92c1e6557d5d60987d35c9f9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587e401a2bbb62e74a7f24340ffc7f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400f31a9d7f65ace62aec06c852d979647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9127b1079c8615c583ca21418228e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18f8cb25b416aa1ae8a59d1f4d4fc2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f363893e4e815575c81bf7cc65a8e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3f45c035ccd34ba3ecdfad99481c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabedebde1d370115d3a1312e89d33a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b8c17c41ce3457bb4d06e8bfa1b23653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9e704a854f100eec0006fd26ee405654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bddbae47520328121ad60f800bb015655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e83b64a93f6f2d3a0a6e0ec4c8e4f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31903df0bf194c4beabc672533292f0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e7bb1ccb9d6a7576226cc4f8a3acc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa473d5b30b319001e87b93e365691659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cd40b70b11b3c8fcaae9f73a6f259660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3771311e4ef80ee5f724ee461c4b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678655f5e12a26ada5303acbb3b6142662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cab1c9ec952fa6806a4816b2e21cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5911865046fdf87a3b027123a75e64664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c2f6df3eb5debaca4113b7997b273665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a58a6ea806cdc6ae5362b3e7aa78f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add3283d3ce0f3937aec5dd8363ebae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1b6b92aaec36e4c56ce2d3e2b37b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7283374384befeb9adffe4b73541ed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df3e8d28a0c83a163ad90e33340001670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138d3af398f2fccc753e596fa4054c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d430afd4d3fed2b376e543e749b57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0560498ab49a9219f86857430609ab8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883d5b720ac027c3b327c761389f68b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda780518e0007ac0dd0f620b7fa2bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858835a4d5c941075c0100228049a679676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc85dc64563c29d20a7788429ed314d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2be26f16f41d76d501f9db88b5404678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da7b6252e5c33a0b4a13a7c0c60a2d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6045555d57366e116a0b5a7362bfe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adc16f8347e98328f839237db34bfe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b39f1bed15a9b5a0c84dd385e6d6b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1439320c4a9898e878428c2712c4807683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007d19bce971caf398203ee356974bc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b793bbb22f04a3f9e0f9ba3928d588685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7672b2ff4701dabc9f8baa9edddcc5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119e4fe5e3b654c0b54642813c44f2d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605624a2032febbe072273f2a438aa77688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c49477436bc0599397c0a29b6a9bd2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03123f2f4e8fdd56bef8a03e957c1a9a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24276da9bcc4897f23897c8df14e203691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298e715997ea894cb5a8b17a7fa5c1f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1febd38aa9a8cd0fde13954b22a174693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cdafdec91534f6c98e50c20bc329a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232a4b45c1df432efd3b52d073325d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dab1572b285196fc46c9c262dca740696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c949efdb5f3f315de672c809b7f041697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1eaf0d36d249bf6f8fc4037f5f951698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4abbe1170394b581031c84953c0ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9e10a92047e6dfa4d5ce6e8785093700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc5f8fd42be629019f5929e14166b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec586d7a00560bb4f53b4936a248072702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0454803c5bfcdf3c6460ac063d89904703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c800e4438069df3777f3dadaeee34a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173ee5a453f25ce57fa155dc3880f00705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8c5d3e6d51fb69820a4f859b53a31706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44443348dedc91a6667bf780b76728a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f224c8a7e38e188dbfa8614571621708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b298584af5c0a09ad9e6c6a02a74a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d855d7ce6da27ac17f7429dc630b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6edaed0d22ab5f8045eaaf163b5adc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70300eb6c5c3ffffabbcd1909d803dc9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f3f536b428e8d300121e6050d507d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aab604f08b9ab328bbf2b592d9a419714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa8a53d0070571444369e434dcac7b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bd24203801712d52e68592bbe1ed7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1865768a19612ae495867affa89f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6fa55f20698ecaf14678f4ef92111718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451c8c1da3b6632034bb56d5b4c111b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb448500a1b1e9b5ca11b15812623014720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc5d17e0d79c76399e4b2e8d1de377721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9356af797b6724cfec38ecff700de3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b43979f398ed0379cc1666611028eb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf749f097f214da7b064f763a95c3f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca550363060f6187bc1fb70316e124c9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2c7c86ea987d04540c94c4a6289bb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1a3ccb77fcd31d2cac9001f78ba06727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc038849bb424a3db304acd70004aa12728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f03ed97fa829ad1ad75418dc6dce3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29eb5b28eac45a7905e5425e5f8fa28730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa45593a107f142a588a66db1d9057731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370673a056934a94d2cfe462d17f6ffc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dd1f05936e04ce74c12df719af882733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32895841b044eed641c2829a3209876f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115ea5104f937f5bc2926f0b9c743e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2689160249a8b28fef21595a537c9e2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726ac8873dd38c9c481523707d76faf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5cf2fcfc5eebc522daf610b34a16a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9be43b806348c134ccc6b3f6bf297739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea6e39a2bf6a2003d2be4adaa76c59740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2a10a3cf5c1afdc6d70ca225c029a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb687e765a26763bd8ed74c6579fd2ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfede967d627f40ce047787ac008b9e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfc4523ecbcbcf68f81564eefde446744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8f6306009c08bff83e370236724d8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900061333e976e99b5207ef56968320746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23872eeecfdf9dc0c2e0a2e1895ba2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bb182466ad83a65c28c23e9c5bd5c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384d81fb28c67c587676c604d866de8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89c12b3dd8ad5703b845c4eb49443a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75110cb349214e16c6ed9703daf883d6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9928a55b65543975cd8197c847af16b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c14d58e8cdfe92d8f66f23259424d0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2fc266ce24ed4599ec37d41139db7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6798e4ad9e315c411445458a0ade745755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e31f5f97fe0ab44f7c7efa85110a0b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f69b12d8996918a9886348723f659757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3502d99db3c93653da6c6149f1e59e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc05401a6bbcf0d39aeb34f1054f0c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7f09fa8aa8e671d7ad9896aa01209760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c52a31a443e72ed4f5ccfa72fb8741761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c939835f61bef1572154aac3501c07762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032f0e890931aa6fb964f30b5e0e105763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463021cf38798458ed3cf18f39e3458764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6b007e000af82065fb1034d662e15765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d7d83dc314cf4f507912f166b59c1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b526f4f21485f3b9cd84e8f30376f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48221c8fdf8e142042d10fc18e75ead768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c057a404075fa2f6b92d4f774c0c2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686346d85c0638000a7a13d8073d862770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc470bca7552f22592b99401d20acb10771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682434536574e4a9f1545498566cc6c5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03877002a638109ec1405e6088e7c81c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfa093759b89487d3280f77dd4f1fc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f44322d4ddfc5c83962f7787cccecb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12912c41cbdcafbefcbfa43f1960461776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99d658ba412de049b49379f8a76230777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd57bfc2859169d05471d21f8be55c1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da233237c8b4744286aafef9c04965779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b535c2d47b46b084a42bde38a96dda1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fc19ad49711314cba9f45ee260016781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449636b088c0604d70311330fe035915782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ce8e5c40cbd15715502d804019b82783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307402bb1fc3517acd3305f45fa1bf6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2832cac92df6172ff5faa7584663b8785.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>