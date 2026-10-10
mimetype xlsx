--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4210d96380ade05cebcce94b4e05c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdb47785ac7c7fb3ca63511496b80e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9272e909941471729f5f398737dad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2777aefddb4fc365fccb0317dbd22b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39026b9766cca6fc1ea4e9972f2343455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85360ae429947d6e41da8e659282d7f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578693c79812278322c392cec8d235037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e143ae9faca91d4fc9f6ede83b7f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0a2fa07f74b2f87b5dd1728c089539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e21e48a2dd6984f068aa879eef53810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb152cce63d980c3edb1b40e37e8212011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111128e7b0319582ec272b8a658e823812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03873bdc93c2c947a026272e3c5b12df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc3217fc26a7f2363f945b95572be414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59c6569a1dffc84a4722181ab1eac515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd73f0c2edd13525f84ef681e00c46d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19781cb5475cf032cb2abb6556230c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a42ba3e951a5313bfdbe42eca5f6b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fefc77a24f4402b981fdf8a833875919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6d8928b8d0dfcde539f4da1542f2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421b483ffc99fdc4273cbfd400ebddd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f639139188f310150dda31b1d08a0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796bcdac0fea0553a4261777d34371b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8234d998d579f28a350b20c3e4a4d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f253349e4e8cb733f64c02cdccabc2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab933bff1b13ee2db2c8101880bb434826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacd9d3563b045088b8c3b761ef8dbe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014a79a120dd771a43d61bbbc9868c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2226f460cbfb0f81fc188968b5aa0a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ada90091bdcf7d6c2b0b40063f002230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b250c0b22a925a143116b7b8c5b9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acdd81a142c1f5670afab793a8a95b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1c21855b0abfc1d73662ec91ac17e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5508177e0df10d5b3431159192b3834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c5451adad4b8a8478d6443da659bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33245ce1c1f109cc2e612203293f95d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a71952a2567da59ee3cdc51a3d17837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db45c07f40fe194eae1c86afab3c6af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bf1b0017dc3f6681f4ad94768b15a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6a9baab5f37b09c5cd624350d716640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60822ab20d7607d4843b46c19b8ae2cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df5f89055990624bfa53b0a444320642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21026653b7e8715d9599c89db753eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875129f4e6682976de22cbdfeb8cd43d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3954054f276ce4f9bad609661b34445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611725a09381ad5eab25843fc3a09a2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e20dc8a5830700faf612678c3a2eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962684e267ea89b33a4179d6eccd281248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb160a551ac2fef61e382d2e56b9e4a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e5c5e45b0b79f8dd0cf7beccdec0050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b0939796dfb0fe5d513de0924580651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdd347fa1a6f8918e5c7bd398b2f2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1114b3526619fd18b0ab37db219379853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b09d471bfc516443ec3cb244f7235154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6838635c638c7629b7474d9eeaf58355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e9b6fbda7b0c346f81a8f80887fd956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f88f8cbf5097973cc9257b6b30a80557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e10b9ef5302f5e6cfb92e51a95cb7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c702492e57979ba41551cad196f4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf8b8d1419bf451796b3969d934f5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb1a1b25685ff8db9373819a029cd361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa1d81da3544883e6ed9bd9ac0ef4c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432841c8f343b0796b26b721dc0bc27863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1eb4c3276433b191dde5acd2c5bf9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66480718b95bf3dcad69be363fc53b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd014fc90625cbd33a7e9fd28eef352966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17936f5b92aed83e5ed7d06ad3b2a07867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f950b24d49b6dfd79a3d239f0bcaa0968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b579ab6eb1d9d722647b39acc8cf369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fbc182c0d78aa3ffa2bd1dc4adefc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3f848f6763d42928f74d9780412aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419fd23fd88fd32f1282dea9f898fa872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d806406f707873607e5a55e855d45b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c307bf171068e3dd89b78b435ecdd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac05e93f7706da6ccc07472f48a04775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa062ce906cdc30014caf4d56eb2f0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f350a4b3ba8ba9ea75a31fd4f81288d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eedfe2eec080e8172fab90fe1727fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee9a0b3128a4c48ab2363efc8c676a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608926be0bf5ffaf7576dd8e10edb2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca05bd2219d47440bb26d14113bc6b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7224945c5870b96a137053884cf1de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f992e517037ed1b61fad968bc4f00af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48823751d4a31ada5ebb27f3a48244984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3905e3c5e363c6d9b1d1c8bebae2d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e397a84ae267577f736c2b1fa765d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03f1fe5abf9a6b23d6c7c023c8006987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff07f2768605d722362beb35d2285888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5828579f20fb23be3e525f2bbd15989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37323b6297d8a4a9c20e6d92ee10c6c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d18958462958e82cce11eb18ebd4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b016cc6291e01bdc6241208e9c2fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d24d40b39e9fa237f5e02b94945ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf260e819a633a58b9f652fa9e088b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb86e9974eee9ab2e3e3798ec18334495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129dc5a886079e50aef58b134d12254796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be129a86b5b4ea09df23baf41e4c8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5f19f2f25e081467fb3b91e71e21198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccb1e4140c11d3815551df811c70dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb348b065cfcb63d40cc823f2c76de9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513fa7796e6cff75de7effc0b4fa985101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b299e0ff745191b95f94a6dd983a48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5fa34007c98ce7211cb0fcc531a60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7993fe6b36b51f753f25910108821f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ce1f598c6c2d3a76d23b576337faf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90719dccaadee35893cf862187508693106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ad2cd3b3e3baa720e54675b0c15cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485ba47a2906affa8a75d296b3cc0b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce141f1f1b071c7210fd8ade9c040e0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7e55bdb45a38c7bb5ae50df8337df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acf2e0e743c09e6a60bea98e6565bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650a6f4f85a41940d4acb4446002235112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5719e6157d5c267f4f91fd97c05c8e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f479021c225728f54b115c3a3e71b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649537723206a27968c8974e88606f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2e6fc6bfc48befa5e3a66bfdeebb4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9211e23aaacff7ab0b900a2efc70752117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fa650a0c14c004c7876fda04e537a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6fef2ca647b0459caf682f3f549c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2308bc8932fd51f1db562148e15b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a83fc48e4111e9e293593bae6d3c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd07c68377993234fe6e1341e09f154122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a93bb187b29d44f2083f2268da5cba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8f7248d1281e46ac6682c959ba176124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20e819b325bcf9e3f231943fc1eb8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107268734a86926fa84c04877f478d8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bc4bdde3486f20b31f32691f12b05127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048be35326e0036fc70bfa3848557c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c79eaa4b5039afa2e158e03f5d758129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793dd273b0e22ce8340ab2e551cbedd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e6a43546424188e9c286223166a6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd650371e5d36e00d0832d8cba3b4a76132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d9751e2f813f5cb10fdcc8e2023b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72805073ed1e3255d582fdae7ad6ef23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb79a33646a71cad7bf53e73823da49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b9d75c8293f3cc4aa8407eef468a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804825ac3f6a047d3dbaf9f59ae8312e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f512385d983c5333f04d092cf30acf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc625359e6228034e24ae0e9b6999f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84cd2ab42b1f76e34157f097773172140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22645983fa6c5645423835cecb77378d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785721476372349ee661d849ce5422c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca69a76a9f65bb12cf0b1f5df1906c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77895b280ee795816c3a683b35e0c15d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9765104a38e2d4ff245e8cb4d4ee748145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dfe8dca7162e2c5cf5124a78030e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58a9314932696c103abf9dba683b29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0be00044824f9ec5d97ebf2555248148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fd3befc794570856fee05f8fde2ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4df4aaec7ed949a015f11088f3aaf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4ed3021ad68a9f61213056fcbc16e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92255658c220746ad43c6cd5f118541152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934f399baf5453d572975a2351829bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3aba39a7418066ed3c3e87a067263b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ef95a08d60d210233fc655c1e5882155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b958b7943a7107e4776c09ccb04435156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0f743ec6cd6bbb5c4259e69e9c3ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634479a7dfa98f2d093f070e2407f39158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d6b882da999646d80e2554941335e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a901a71f11c81b24b44bb7b589f184160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6e34fe2a6de8a1cd47b5258323058161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1440fd10b24eb77217f52845abb20162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dd3c5dc70f22ca1d35810859f4b3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cb5f58e4b5d56397b40a3a348f596164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598c1da135e448c0f883c34404724de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520d4d1105a6ba7507b26b5312bf1bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272bf9a2526ffb828cfec89a98022fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10235a8b5b8dea1bd1ccf548c04bd9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead54e136467098546064197528e908169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcd38e5604d8ec0f56088ad5eb397d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356c8c01710c0e574e9b59b605b2d55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dde31209cfd87f29253246261ae19e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb852d711f76196b1299b0bdfcb12f60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ee913dd8272d4a1df475ec467f43f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a002307b04cbb8d33f82ad911faf2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c663d15eff1de037be30dfbc7dc8a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7aa69ceb79ca325d82a453576e0da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364a6d84d1c817ffcc4896c40c7589a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef1fcc7449de4ef0a46fcb19cf738d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658741ccb9e1decaff30700b469dd501180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cab5a489ba2374d1df098cf89ca56f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d9bfabd096ab371eb2fad6cc406b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefc19550dbd3da750e04b874bb11dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7c1eeb1c1f48755cba416675d5425184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c1b6bef74150206477cb180ffdcbb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3ca9cc071e8fe2877d715740a9c93186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc66a581e11b2cd3ad7ba117685988187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2282954f05bb407d0671c386afb9e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5c2e5006f3029dc71f40ece6372ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92c22882bb872d9cecaed4e3b87966190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6099c07703f7f21f4004fee5ca1d01191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf24ea80c1acfca58cefd4d5dda0d1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ce2b3c08f8f338bb1777966c9f6a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a28c87a122d61d8de10c57659bc222194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6f67450c750cb87cd69a23509410f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aceb3ed9fd326f0b8d89d871c90b78e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497891107aaa8d4b76bcdf01816066bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefb395ffb5916ab5b32fd9832059d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7c3671f12b391678398088549e9fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4feb5a240c702954cdc63dcff51c17e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42081631ccca17c5c1effb748ca28b79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549944d4e83f207305c8b7bf5132cae1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7585823196cdcbfecb7643f54b450203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd2361ab86eed386100cbbf442ee44204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42ff460131851dce2194716f95f250205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19ae3ce5c3fbb5dff50878126da7c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edee5d65093f257931aac4bbbcf617207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2645bbc0559408938f24f8c2c739180208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297662cbc681124528e7b38af8f94e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd812a0f438d39f5661d33383627e66210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff552424465af3f0e34d08fbdfab89ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed66ace099171fd84f41bb1930ac74b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67181bb70c4d97c2552e99fbcf459d1a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e3e18d08876c5603fdd9343f639da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32400c6c61e0d1dac2bb77aac80fab69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b1dca07a7220fc5be9f1e08a92373216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d798933dd9ca65d9664e0bf4805720217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a588b605ff7a079878a578e1c6b843218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c6fd8c205b9e8c12f942ebea4eb6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffbbfdb8318121324142bd9fdb0944220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f7259afa1601225e932f424c36a33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708961c3f3ed4159bea105881897b43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a5bb7e0dc75df9b69b8b922995ba6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe1230c24472353ae3a05d151de53c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5a61f290eebfd25b3bc6fb285e715225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a826e00501fffb3f5145e9efe84e36e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094b3bd0f74b4eb26586abc721195df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23571b2e31d344f51dd388ee5716624d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3634f23b2ace67f4d0f1815a69f5b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7508862aaf858ac67a4199b7e23a7a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7451045f2f4e0e3e3ecf58c0d70adf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5928b4151fcc39a00e0d6ab909d84232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7e312b06012a76e0ae8c6f423bab2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdb62e52176abe4263214917732d8a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29386ec25729f55514f621e4bbee45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6af6be6e48cf620633940e0fbe2ffb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3619d6963a26e265ec73c4beac992db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d166990813b107e7f6832ae4f4e240c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd412f72d0cbac5886654099c8b7f5f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a17c61d12e18c74043670d155608f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bbeed8f53c1e847b9937af4eb10a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a255d5743addd2c793b0e8e8c39fcd3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b637724196a2ce01dcbf660f78f80a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06616422e9523050f29cb88a1b4e6265244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29a349a526cec5c5b084c9ee97d1ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859007b95c84ef0799f69b0f335f0bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a45da529bf4e9dee4efc2b74afac1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49746e975a16f95cbe42bae1bfd23f82248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e744ff7e6f9ea795a69488a3a96fe6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c90fd5ca0eb0a62e9e43b5dc7124f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229449aaea19fb828f33c71ebfb59ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8b26e286e4f119e6f0c7e4ff0a810252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de404874fed7ffcd3736bef332e62c73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce5add38eacb1151883becef6935b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d2244128a0a82c743a613186dca23255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134955f8ab0d89644994d8b6196fc5b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc4c59b00f2857e748cea4fc964e1c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d06ad2778858559bd91a0eec5264a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbd0deb08182b58af1662e9acbf293259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d44034fc9ca18b7c4dbee2a3a89c1d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962c2f27b1672e03b2f69b22cc66ba0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84995d776c69fb9b9b557f20412f16262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cd3a6fd3efa32ea9af1de5074a699263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7f731556b27f01626c0400b29e4d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e72b57da99971469553c66966535a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df7cc8faa015f0bbf024eccc126429266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68456ee50d4e9948a471202a97a566f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f7109fd5208b49a11289b991c5504268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be18f78a60ae6e1681c3f9b5b6c80a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c19c92e38d158ae876fa82133516c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b5e4324e9a184b387da24b418b381271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97780ff6b79680fbe050ef279f43cacb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f0e58e7455864e47b67fa612c9f4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebba9ecf0e0e344ae321fd31eeee46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51786f1987703423dff8409201a78047275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0909811a704dab81eb3efa53a81f8f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98041165788b6e189b7ef09ace9fd2b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b98018b8cd8d603d74964901cc257f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcf58c6dab6f704a964c455f7ab524279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa61cb8560ff4875e5508c4df1304a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca07051ca37f05c1398615f4ae796ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693ab31b6362b8207437699b9273f5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea602e7856fe18c61a781db06fed6cbd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4f89d362b719f4a455ec0d753748a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f40e6b8498e98a1f2effd42b39df2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e3a67f6429d55d8e7a57d4e3deb24286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5621b1527843f3db988e4b29a61d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83174fce322ab5ee1207ae56abdeb26288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60c7ad6298604a6414cb2c9c4950be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66722f2a0e280ee5d6f06085e9409c62290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecd587edbeef0667d68df3db2fa78c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116eb753c3d51b4008f898c7b9624e83292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a6db62a0d9bd1e97f4613ccbd44ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53623135cf90ee2aaf09b1e687c6bf89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac5639bfcea41f5854875b26f40ac9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4583e678b283d166fa338c39fc9eb9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa6646fa737f65487dc0df753d1916297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80ff3e75cb8c150682b9610866c31c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211296a3db55ef131cecbd573ba6262b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e285ee3d0eb6788c7e554fb2ecd458300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b386457925bfbd3581d4a66c61dd8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9474eae52faaa8f6112a39163bf980302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4a384b6f9fa248078a3c427d91e84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3cf795d4684de2ac7eaca5aa2c139304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7460ce3c295b8f18c9b9b66dad27fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2b55e07be8f4ab0f89158cfb4809d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592c28009396f76803430fd62924140307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cccd269bac66b834d6bd23888ee9f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029471c88c8422aaac004e53297055ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb80c9bc1a11539ac7a03acbd1f46c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e913cb20d3b80797d1b17e1b7f9080311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e597cb023fc8abb8492b55eb70bb40312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80833e6ab05873e212c5d52da9b32070313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d907e6e2c1b5d19716179a5a3cf2bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2116a6ed22a8c128a21675192a8f01b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba013ed4e9d80a4b6090949dc3925013316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112561ee1daa51c92bad3f697f94d03c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf2fd0d9000fe5b610e7742d035340318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e491398c317b417612d108ce2cd1609319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647087fa62d6bccdf383c5587d1d8022320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228052c5067de0cf047b9add2376b3cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96634e4a1ec7c0c1258a753cedaf47ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8949b08cb2b3ca4d1b0fe1e12525d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7daccb5680471954fbc81f7489511b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce12bc85a4d5132b2595177b4613968325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d432ce5458a6c78e094851104cf664326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1347773ae91eeba5ca1d82776c277c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6623edfa352059d7fa5478d3577f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e315601b85eff9a3de74dcc9bbd467329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cb1d2c68851a1e2594dbfd1696cf6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723059501f35b0b783bb93d4a3610db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48291d5ca28659119b28abe48b00efa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6cc0b4359461b5070c53cef9d6204333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5b07eb6d7508183223fed0a8e48c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644962ebd39fca2ef75aae9d43be38c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fa4e5e9a41b049eb37443a2b8f182336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ed79d46d72e428a07cf127a3cd107337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631892891ae6b81c3318553cc2695f18338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99581e759bb85c2388e99bbec2c662339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53c1add96bdc5fa0e765fea8fa2f0e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46176849c17f6a59803d8a1b3e273c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3453c01b9383819eb6ff65d6f3e543342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17be11d7bffb7fd33c29a389e41d70343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40998312ef021d9a97307b22a5a3be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9abc799b62312e32f8b9427510a8c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ca62f4b7bd5f40eb0e6761b3a8b4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960536c42675cf4801b4c7d35ef7880347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff053cb6bf736e8d77dc7b7c268070348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92376572f90d66fb8c3ee593303c669349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe027a70a841579ba4e0692f2da003b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058c6225dc4ea336abea52065102690351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5c5987243861f4df3ef52de76745b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552c8c9f1040f34aba4f96c6e34f2e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670e6c29c73839d34ff24bc9078f690354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cab78f8d46cb3942fac5401e3a9e25355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a77caeae4db440b6dc9ec05e8ac2d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e10da48c03a5f1ca0733b2ea3aaf3e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171f60a418740d21f8fc18f9652b700358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4bbe4c1cff734697f5296992259ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92554075c4aef57d28e63cf63d3c2c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db407250aedc8845de714bb963df42c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b8876949a498a48f063be624cc27e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e48c677302296957bc7dc47b2cbebf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066c775426a6666e8d1f0019bb3364d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df9d652b3b90593a31e278168350ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f0b20716c64f7267ebdfa571d5f34366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2034dd25a864e667d6aeda62917f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c05f3bf5a44c102b65df61f9932e50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94584adafa46be6dd969c8eff85530369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6f4322d646a63756484a548cbf4bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a122e99e1f9d010e79e7efeab772a6e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a027d48dfc289ce9fbbf2148c32864372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec2aa1ff70e5950395d36f8984ae76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400b49c21cf9fa169b43462a76b5aac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fc5bb19e9bc82b993b3987cddbe06375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da038a0288ee33412788ea54d4857c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b0dbe67f38059d25ad173210e589c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de5a2e0f3f55cccdc0043c596951d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db16f1089e427c63c32d2cebcfff163379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12326bccfa413b57f4fbfca9d7a01f80380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6755f92a8182460889c0e14533b55381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72f3f4db67144ef4c105db0170c3fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720973db06e5658ca7d9df0c96aecc6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab93bac98aa90e3321f4fd4807586c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03de1734610f750efdf0e10b1a884d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1551a4f3f2bc2c9552a57070723ddf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa99a0391f7d03b87c687b7a64f25e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47126e418086aa19e548aaec54206f9c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10ebd1a045d27a2a50554179e04be0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667498db032e0e57e2f0cd18d42f9d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7148fd72edf9c003cf9931f05171a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f35b7ec7a5c39264123b556a7be23392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a6f1e16bb6dcf0238e891c7ebb473393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41fd77a9546314a22eaa370ec7a43c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23358ff94a7a9443e4e89e63597c48395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c959744bf98d86da59ab50f73b912396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e278f02b61d1d99fb0761f2aa6779397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9ec5851eabf24599a4c431768a1b4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af995dec03b61a3372135ef179c86a11399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9299c2d8f46fb0af7afe106f59590e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909a2657cbef8eda0433358df847927401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738158f4723b86e3db9c1a969111cf3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e6611349908ae10242763bd6fa156403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09f67fef8db46f9475dea074fdc1ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82398aaacfea36c9e6f0f83ffa2131405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83d28121238169598e170e17fff4dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cb2b87a69295587d0c1b697c728d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed23ae7b192e12408b35d270e55c20408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7835aa10676544c786739762f227b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafec20009670970afce8a80b30547bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a628c7db4a10538e16518f61cf8474d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58a08a9ebddd95dc038b7e3d3c79af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf362f0cd9047e9425d0da4d4945ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1bde3daccbb536f301ec12c1485c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5ffbc5558351a215a240990ed1036415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c77fe08cfa612e70b205a2b8b4a3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc867a9716869e042997c975b3560e69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61bcc0b39da6e8de09d472299d6fde418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2881826dff7f5ad2361ec487c2c5db2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca65993023abfeb238367e61458a309420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44f02fd5c5b91c9e8ae8a661b9c10b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f15ec786956337c648481267d3880422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863267d205bad9d9e98cc43540352d2d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3045382f7e7f0a501decf79718190424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f77ac2af0da3400697d162976b3bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca46af7fffe0c2d3f5bddb93326fdc0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393863acd1789e6cc214ce8a24629a20427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29fe026a573fc8cc3fc72a34c927db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88207f404c44a333c5c62590e2803ed6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627317dcee2ddb4acd4945fec54e33a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9a1499603b3e4202b14061916da21431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd2f8ec4f76be7176c82bc66d11a51432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39f830367250566e9193c1bbb2d06c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ee1c81daa984cdfbda4bb2e725e2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6abff12cf0dca1fdd74819d5f2bd0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af051f5fa03f03f603421198713b61d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb07831fd810b3da7f0a5ee54d74ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e284e160dca8d855e77f5b4bf045f97438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83d202e2731a71cd729efc9cadf000439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1276feb264e17244826408d904abe9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1ebf216a952afbedab8e36c5acd97441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444a74c7be39f8aaa934b3240bb7d2c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb284e8cfe12e34c8379310a37b3808443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad195a98fbdc0124e3dd5a76ae5c88444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948f0840ee8b3db0390065d20ad213a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96d554ab8f96c98efa3b8b4df7087f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ca4c40dfe153d5000e52cb645eb2a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969dcb5db2abcc81f0b8e956d09b637448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1b81b1e19a064cac44e15ad4f2888449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5e34681e290c92df97b1b5bbb277b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2503db01a12799d99a463e1639370f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343568ca508a8d14831dbf7f5a774a73452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599307c94bf45425e9a52579a1954cad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbb79062d84bee2da47e7006f3bc05454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2603eccc6aa82e16cf3d9c25c059ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10583be0712dfe6ef9653647600d03e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4121bc2796517ccd92c0f3d94bf05f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b888ce509d6927365611168c13b219458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d02e5465627ad2c9de3fc0cb177a3b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823654dde6258aa8d665df6975f87361460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199016e462e19c7e7e3cb4f3493f024461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129df394897c92e00b6996d723ce353462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c15051a7198ee8a9b9ddf50ae224b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a746ad002f4b598271c357904366c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b74637bd36b310abddd0448b5dadc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8197c8e164c65ab0e885c07b54282466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346504f3123a6f2d2434944bdad9d794467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376f3e8084dab9e31261793e25fbbaf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9253a9504186320011e7309d86fc9e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd532922187351b4c9b7b4524c6f66470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031579626523a371f3e68d89cbd8a37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d0eabb017de49810e7e6ca69f7cd6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359ef1e44e17d0c70b5a9b154643dc5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460142559e9a6ebe710ed22c1b4e98db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa71eed87144013cd91f9698f636b3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1775c240ec06c6a919beae05d11671476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff71d0afb975c1fe691772706def8e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a741142ef0fc234eba56620d9c7555b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3bc6314a715a81c4bdbce11883480479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e22ce2c30d22b86c5cf02f794a32d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe792a282c5dfd757dbdc8ed34413d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd409e74f90d3438611e3042f5dc2216482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96930380261fa59757ed515a9fbabf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fdb99155a6e5660cba5f5762368d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff2fcedc7e67de29eb5f8bdd06dccb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f84aecfefa8befedd80819b3177fef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40377ad70b9c0a05e0b9dc3c3d3b6e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7910e10224044b3c3ef2e2f200783488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c0a6e7d0f3cd305896968cc6cbc62489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caf9abd2b0cc1c5368622bcf938358490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fc2b9fb2de6fd3b621f7076ad1689491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8f72f81b9c0378003f97371866640492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e91d9b2fd7fd123bb1690dcbc6c0e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956646385917d29cd7b9df598e325db0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d31a2d84753c665253bf818349b65495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79b950058e6ecc2d8447ceba9f3ef3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e80bee193a9a9cab95b6a0a1ee9c3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29b2758a641a970c37d964e6825473498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4028b474e9398ae54131131da22ad5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf23f09b8aa8aabd09f0a2a3bd68ccd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41112745760c9e18983608bb15d2cf6a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426606744afee2c8cee5796fbb493879502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6775a27bb73a2766492e0d4e72ab8cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5885ea73326347844a47c7fbe0b38b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6698b25b406193294b5e67af3ddbf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ee8b18b77ee058bb8f53bb8ef675c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f8cba349fdad947ba05bbb34abbb6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ba7935146af3f7e97e25bd9281fbc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadf5e4d57250f7e42386abae783e2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133db15d816709c48cad849a7d9bdb07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfcba541e3fffa333d24e6dc438a49511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b3cb3a1ef139a5e0bc01fe749ea80512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb962ad8078eae4b2c37ede3941e223513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95e64d6200bd0a0345c53809c93ac6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655f67371c14760900551cffc958f85515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18849ccd4fee20b45c20c5456f9a8283516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfe793d8f7616a938ff1e773460678517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe9d61479a650f3d6fa00240d27690518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af178d632f49d9c4e27a021a356b76e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555def5b852cd3768350af4ef73de936520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcb3d9e5dd1fa7f1dde71c48949dfc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffc60c6a57664912acdbdad81d7378522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70199721e8b889246df7fe2e2e9281d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248f6c62f162b0719695df742b8e8c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f6cbf6ebe943d9bc4edc8059760f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973f3031efb0726010f74407f0ab0f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2deb0538a9df68ccd4b2c62f205439d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8852a1411d3fdd827fc2c2f93a5fc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bccb4b416c0a4576ddf13206f9f25529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d046104f74f94075bdfe3b89c59586530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785e8a54dbbd14849ebff80d824f5ee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23534008d46ff7e8ddee32193c949a9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc435d004d12b3d57f95cb2303b0dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efd71fe99cb46a7914991edd68d9d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197edd0459a27d6ae4482d7dec54a981535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5e78f2bd83dc1b61f1ba2a86e89d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2888a25e9cecdf1e9299efa4123b08d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b362c3276ea4f04f32fbbcb0def0443538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec9da837001b51962986b9eb430cb1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd2da7336f2a153169643ba9ec1d6d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4f5a077f72c000e28be5c17358dcf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f372a6473784b18b8eb1df977c33eed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb7a62fe43e6b8daebf486413a05a6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74322cf066dac35a1a67d9efe5574a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ed3168b68fdeb9323461c6c0c3b57545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc130df74b14d9a4b9f4e93c19327c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433cb73a6957d960b67dae6dc479479547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d020a661aa1775f79b628f71fb3b55548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc2cb184b9b13a6318aa612bd0787d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e278b75b949eb2cd647a106f2a3356550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abc78211d4780a26da9e2a51b70022551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faf607f29110a3ab84bfdf74d636da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29455f7f35d8ccf2ff35b5f61c5741b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb212a90e8f2e28f8c4450955f9aac7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd78d0457c403a1561a713c631ac61555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e4c20dd5c5ef7c1a42b374cecb1cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b157f32ca6e187d5c783389228499af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc7f573a6fd2f89358fb8913f98292558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850539ea6cb5e875c7825d74ed72868559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b6f2f175bc4303d21e4eb0222141e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46981aab118e4913d293850a64e6b23561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d6909b651b9ca6e84f847f5279cff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0460d416fc73d252c5005f0564b1b29563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31f13a96eecd1921dc0515f9f5b09e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff60c32559d035edf888cd21df3950565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af924caad5298589556c54b1715082a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285592d43c57e61165c00742f5959be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849a56cbd380e4c7c1fd38cdd5f2799568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0160cd795cca26db19c01a2ad3996569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43fe75d763256abe25412838dfc8dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733fd5eedf6e82fad4592665046739f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413aa46f568155000056a647a5d7797f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3aafa72331d16d4e9f386b0ea39dd0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0434878d1e91047c83bc21d08b2919574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212239aeac6250f9189882da9548d92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda7424d2ea5db4da9252939bc496b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769858631c9d4a81bcaf4bebfdeb4d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e33ffaadc3230512b6a57df211861578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473938e9895697166c88e7e8e6de0b05579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae8062a2958cef62424a0e53242a67580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4249812614b44ad3ef96ce0532b0eda581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85790bc91a15523d98855fa81d1f570582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe945c3aeb1f61b23ec46b047a5fde1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393d3020e327c9715281698c80d626f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e6f2a5db7764413a7f36f7be51cbf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c1275629ae8b98ef3f91306cfea8a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab397d38eedfad00165cef6a09383fb0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6d14a2b2cebeb7f9f16094670cf17588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87302fb7975bdec99d459ceabb023b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42bad8c828461b7a4eea8562c443ed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa7a74f4ecd47e7247e2b5d4a7d226591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5535792c37c3cc9ea4050466c2073592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a4b9633e6972acf0b70393f3179b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd58e5eba29cdd0b36ba94a9aaaf6f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14067817a1bb6dbb3c4a7688b8b96b2f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed3f37967c36e6d114af9855854733596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746a49e7b681f7b1df813827f874809597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c6977ffe98c980f2df05484856258598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e48d2552d70f57961159e12195b77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df33e50e0d2f52be33a20443fe645b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce506126223312686a409b73a6ac5ae6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087bba0e12fce8330e1bce0ad18dcce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb068c8c34be458994ca20a220ece22603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458bc4bd28a2a5c79990dfd00b60151604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4ff16c4093dc9fc9e0b391dad464a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec823d5b6c90f5999058a0e316520c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb855bbe49573a9117a779efa1bd2433607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19611be618d738be3fcab7ea65544ce3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb05483dfb540e852da7bb5602aefe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c1c5d89dac74231f3a6bc2747d248610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50276e4e3e1092665c2eed7b94ec1f72611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc93e04b72b64bc6693449642859030612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5054eb5ec077f06f552c29b75fbc33613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86540a5b326830475b49ac7d3a31d56614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17273888af580c0c435087d7b0d45229615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b35eb991b511e9e6db2a33d258af1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef540c90efb5052b5a6802b48783b3ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a754901deaa06e95f7e23ffa6c9ed3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c116c4f500b33075efa07942b9af41619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5d1e65b700e533aa86773cd2fff08620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fb31b3f38009263b0883551d9f7c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9158d4291144061ef02a938c674a8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeea4c857548be0a1866f98b93268cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2998922237dd987bd0ca863f0cb4618624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c3736b8ca1e30696cd6b781a202b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee34348704d0fcf14516a908c6e56b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3eba7b2a1721b3764e60da790229b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301335508cd22aa14583fa719d41981d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a937f8eb0cf80470129a9d0bec38f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406395c4a0901d7d3d36f0fd8d8ff708630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137bebe84fb89a2dda5a6772425bcea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdebb7a087a45d66f5d7dac0fc8f8e8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aebce83c21da6664552e19020ba2e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353846d67fa5cf76f463bc8382e53f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01705a5dd28eb6bc8fe863f17983a5f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046a42eaac99d806b7bf8846f408f71636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237beff01aa7a408c42a3193c5f88e1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbe827463dd8001132c78c97927c68638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b52e922437ef2e5fd42b03363e8a26639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b27a7027374154439cb97ca505abf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52580f14f180dd593dcdf2acfb2b7c13641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf2ab103ade567b463cd62e796021b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814380d28ee12ce01ed900a11a1462ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8b3672c9a7d0f95768e467b426fdc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4276da8489debd181e9dedc1b19fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bd9d94ffad711b7baf8325056440d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fafe6f40c331bf081a6a32f01c77d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93258d6583046c6369c4e5c74f723e83648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445994ec9b3ab60b6f4db111d81a7f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fe05e60615d4c6fb393042905543a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b5e0b9113f196d2ea473e2973b787651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f72e00d79018f1af51230e41f087bf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dac34cf5df210d617864e9fc51b35653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54f2d204c1564299155cae08ad1051654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87de54ca273e58b781bf6859f1a307655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38579e8e7a8efe23c093c0fdeca8aa65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134abd2626794b24f2c6f96fa35e667657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103a4d45415b34027a11e8db2a57041658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11674c6c971e2b51e4d7775300a08487659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f964c411ea169203016b1082ed12b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30622cc37d352bd4c2f07adcf1dbcab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f84bbfabdfdc6de7ada0bf33e6a92662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239228d087c1c9752c290319d7c0bbf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989a71d2d1cc3bda19a8319d890309e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742e94a4085759fc0945b7185046a03665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8e351c4745f6bb234f4933f0285fb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51130d543714e1183770c996187fe45f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6d169a80cb78b95772404fc7f22f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aacfc3355c49e353a97e3f19574fbc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7105258d5681e736185cce4ed62c286670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7307341ac05c2a4fb560abae6882d36671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929aed6fb4ab2abcda6d2fd2847accf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e91c51d4f12eb6d42fe1d90e0948e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3e3b9af29af338ca82889e2e78ceb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a6a03bbbd1c61301ef34645fc8875675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd8b537f942f37277050dd05735b6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f900ce5147b2fadd7f06d6442b3bd58677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79058ce75ce4b558377a291517a6cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14bbd1dfb505f2afb82cdf986bc09c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c445df4b57e90607d2763bcb9d46b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa5afbb4e66f7039258100b22f6bc0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfec1b279183a2970f4887aa835ee9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83836b1b423844c252e36f6829cae448683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c3f735faf5427eed1cd12e15393b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50765b5e31431bbce9356ebbdfedac5d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c8c5249522e7c2626eb0bee682e1f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13990e5ef71776c9e4528c952d783b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6deb9d0ed2fbc94f440d21cc288d5c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cebe426709334299c30c9493fc46dd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd627beb1cfdf2b50dd923749474bdc3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd8cf3bddcd3d53e35389e9038b54e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74717e394a7a4094097bc45158ddbe84692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5528f40cdbcfba79a80bdc5618a7f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22cf812449dd096587e36eda4fb542694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bda3646b32e13a48baeb80590762d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2473df93ddc4f5238fe04cbb65d7ccc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477ca93a7f317b8d4ec2a8a496ded04697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf01902f7ffae2346e679b518a021a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e62f02e2789e895b51eb94b4023566699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05a7de4f093cee1f316b63eaadfb97700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f8781a66fcdab51ff26980152e7ef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b831a5640323346ddd0b3d7bf1a2b49702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89811789f30bffec3e97712cf2a959e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11663d396d9643de9f0c873e483a5292704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2a90acda1e9cab1f8db6b49ebd005705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c48471da102ce8cbb1a3e0c8d98e91706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dc7ecb7effd8db9e3107180771552707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae9095e2ac3cd53f8bebf504841909708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c111ebd813895bf34b3738083ce585709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453183462430533b8ab4825f2f91a74710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8315bdbd6c7d3737ad02ddb44b17e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca991d12958df076e3b7252272e722712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3990c78e2c12c26f99938fed5dee431713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8844c9b0275dc20f292be24e9816a0c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0befbe7170263f8d7ac40cfc22260a1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53727ec11f0214c1815266535ba4db89716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfb5daa6ebe4720be25aa00418ff78717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582e29945fb365fa6da4f9227162b33718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03853acafe43f6020f3067356eede9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8d4d6681f565a79732cd73611582e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e553523aaf7ac83d0952e015f8d112f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2beac4c0439b2c686d2a6007dee4a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debe3f202477d8757d2a9c084c59dd6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fdd40869b4b12d84df1d2cafa1306724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e21abd7edddd22ce7bb730e64ccef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cfefc6493a6ff0842312d3e1fc2f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec59a32578ec0089056d0dfdb380dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b33334e930e2009adccdd11c73f64d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412a972f661dcef6d15625a81b7642c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b902c423948d991c297574d251cb8a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43e8121bc331b93b14c24b254f0747731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6027c8bdcea9178685c3f7c0ff1e0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9312393206eca1b74673a87d9d7a6ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829eff92525ca7f1ba0128a36e08d37734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4cb81413e13c4ca979ac4b688f651735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3c909a08c9a02b9c13d26dc67b0d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb8c55601de428fd666e15b8bf11ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887f700bb50cde4440bcf1b955fc78f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523aae4496c333b36faedf7293d7bdf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6eb6bfd9daf3f65259a57b9188e216740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec6f9b516ca73400bafda2be02c0c0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3e20eaf752d2ac3aef9142c4faaad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e0e5722b65e7e1897d4096a6c8d62743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fb9d42aa798a87fe4bb42884a6342744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea771c46ddd2bc5034fbc6ef70d6bcd2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b256be4bbb45e7a9b0e291373f93e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcbcb379046c802c7142f19fedca0a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9f321564cc1cdb70af2f74fc086d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55bfd470b8e0fdf7a12465592178da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0174d421dffb9628e09895abcf68ad4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31164506e2d38ec08a5e31088ad2f7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94e032452b15f742a9a11238975614752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3ef59ee387c2dbbd7615e8a905786753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57729bfa99865174dffef95c6738b12754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1faa554fb279b06b97451d51b6968e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d507c58961cd234110c616e41de9c94756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4471b4ec9704cb0b4b38814bcab70757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc323b182d84d294ef3e27cc016153758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee55ec5fb39003d68dd5bbbf7a26390759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f0bfa6d417c16d69dd1e58c907c7b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eef7117c24e92edcd1433154794f1f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e8b7cdc962985b4769ae1b7cdfb77762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc233e09ae27742cd799be145ae36724763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ec6e41187dacff346e4148921e711764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e0d7b435b0eade43e431c4537d86e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb009f5a60b7b090f72ee78ba114bd6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fc49bae2a56144cb1ba94a7ce8fd6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a492a90ee4d50f4369bdcfe2b2c5f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eece6bc85da246c593e9655d18cc500769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0859388e0e84139ddc1804c7aad5c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557506b876d11db7b9c6ce507ff3bce8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9c8aab33ba895d47ef9679b09d593772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ad957202190d7cd4ca7617cb95214773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440673b92321163139bf642e7b7fea1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84564c9e4b90c548e188776a131c6a46775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3263c883d3866c04a20cea0c14b5c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b9575dd995124ac52f19c1cabdd84777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffa42fedb08106b6d6af1b89625f7a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcf131da55eb095fe2e3a895c337b4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b167eba129f8ffed8ae462a98ad44e4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9045200504f5cfad0123e3e073843781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f7394afb84db9a72fe8857bbb7636782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05f2bf94f8947502d3cc5f17234737783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec88989b388e9f4dcbfff503ee5bee784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575065aca0a31ac26561510930933f0e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f16a8a233739ee5f90adb45604b61786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c32f5f38a43792a0fa07e53b3b1ae5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da6286ede9687eb656cc9adb78598a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2758550e92e77c7329f1801aa0637789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6be57d2094045d3b1a460fd8e9547a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e10cfaef9218835233e842256bf4b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7b81ace3444e2c0f0f24bb702ba0d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdc19ada0c17661759331897655139793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a6dbd962516de9a59bebe07e3b60a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447377b9c5fff68350e93e06cd917f21795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7ccdaf3b859b9c42de51154de1fe4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65620ebe8fbb169b54710378d7abfda2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f824e08e52e10676f28a38f35bf1864798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64267e358b25c729984a3c410f8a9fce799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3f985b069c97655bfaf583ee70d88800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e1b31c529bdb1d8044e40fe1222cf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fa715e4cee5e83a5f1da1cae54fba802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c73ecb95b932fa28c97e2a82568b73803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ad11567761bdaaec5d4b5bf6cfa56804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc109f145a0c6f59ea3354520773c9dc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba07f23a7a72e51f17b22113ea9725806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049db86efce401e5c52ab5bdd6376f0f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ec6f829ed44a77db91125937831ed808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85a066b63ca6eded8ac1c002d125bd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10485e1346158eff1f87c3f0a014ee7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9808d76096fdb894d18f61fa31fafd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626b02fb383b325f785f68bfe31fbc3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005ba6e1075b1b3feac775603b2d978813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e318e68e07f7a110811814a0570a2b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d05de442d694d85abbe1ebceb4cd7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f3bee7998c1e90f5fac5567bf6b6c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab2e3479b7b19f1036e5fb7e2ed705817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09893b2af2340fd11ffa0e60eb379c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09411b0a87f575cdf84e517ce2a787d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103061cfa10c66b6ddcac81aec234873820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed3031c0d1eab97557e06bd7f28158821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba16d8485ce180c415168e63acf7fff822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4ddb33f858f36f6684065e9bc86f6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c90b53fd22aa008a1f6700e23a61f1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b036594da6dbac6c15dfbf0c7317a91825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc5f6b2fe48a0704a488c8885834c4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7a69117ee636eb5fc9aeedb8fc6eb827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1bc11a29e19edd674cc43825fbb58828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a77d1dd3c0843c8da4d54a04a4381829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1ebb59fcc87b2c1fa2f7b7e744d73830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e88db0f6cc89c986a9dbbdbf7a6b5c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f652d05bdc1f0265841011b2a5e3325832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359b86a51e082517f25dd47ef7e19a1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d168e077e46f1d6b50c9081610793fb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae7fd08a5d8e7b4fea2ae340ddb5e8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd50ec8f94daa0f405242136fe6e54836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a27722617f71243f66826a581ea73837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb7031e7a967174dd9771ee3de018d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad06a956f7567f67e35b51e72ccdaaa839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d7011ed62d41f255c3a04649f7f37840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af629a3d6643c7fdd2103920f2bf5f03841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452b18dd2ce2c4943dec562eac6c364842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3fdd3408c0d45ee41759c47817a86843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3d80a65a6b3d15beb890b39c2b4b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e57d6a0a68de8640578f4da94dd252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c354be67591c334012476f341f4c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca577720349a73fd1a0cde27c3f1ce854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c505459a966f186107be2e5d990d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c58dd3691af56a4c3de3a374883736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de124cec100ab826fe47ab0dde21af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80feb184dc6f92a902d3ff356c78c9f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19398eb787b014619cb88a061f4018cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bab5c2ddf60d67e7c67bf00de48be210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6e1e77eb7287927188ec5c471612b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed41b6bdc2ef92736149a16f0d29aa012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f769e12d2ca09c495c0501cdf5027013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1521ff0e2bdb6007eaf9468be8d5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9defc4d9ba4c0f998e33aad73f78c1a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9c469636c0d340f72590fef01723716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671613305bbc8c9b80aecb16ae03039517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9fc5db91cb06cc314c9fd36ffa04918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4cc5cfad1f6949ab7946e89622e0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb46e14c7f9512612274ce99075d2420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67380aacdb47d34ae7b2aa02886c93ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3b12d7cb669eacff93ed9622d157922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84b3c4f85cfaca1911954eefdf15cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1c62a168eab324355b95b2a7a386e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a1c91c68e2b31f5030171b699efc625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea215679a42428368c178a13606f4f1a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e333b33fe1960c891459b7f63c842827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d33dca1be361a6c1a600547f90550328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea011b7150083a3684b60b629076df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0e219e37d8b424f80a7971c6b1ef930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b379a7e27e055a5a4afe22e4e061131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb8e3eccb2ea2a29e3965e64550ae832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb75c7a923c6278c7c3b0b205d25b4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052514327337db73dd77d39c582355b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac9b644d3df59f0b391993bef07d4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c52cea2c27f858cd5782a7316dfed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d813ea75fd2c397674c1ce6bfe3fc137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54dff3ae0bb72c188f77be18b1b84938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893491850e9cd6c0d2c2d0596b773ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a9883fd3ea6b028e178202410ca6340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9ae798cad867882665324cebdbb8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c6576024d1ad97ce0c1b2eb8df60a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f96aa0cb9906f8ffd1d4ecf4e4973743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48931347160469b3fa759961e4087b5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d47c4ea020035551589750b6ba12245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1988ba9875339e43897dbf6b3c9b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f1a77b36bdcd500d012d0edaf24b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831b5acc560facc35bf229ac500e7dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1cc2d2a21787035ef466d94dc19cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a0710bcd2af3b28432751d494ae6950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7272a4a9929e472b21ec0a5d723c97b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66934b697c8a438abf19ed7c189be3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd224f900cb2f42ed9c91b935000a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff73dcaa2a57e56849cfc19554855c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b061e220638409de46255df1c4bf8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88375f382580fbb74a3f376a3b3554ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae58a01eff0b22b864c2e1bfb92f0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ca7fa35cc8b63ec7efdef5b87fb2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517f5b144e2740bb113f34832f68f4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c958474fa2060156d16da3b41d1e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f757b2c9dcb2e181b4a752c0358682f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467a7d5efe1ccab5bf1a5c47619aaa262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98f3bda2edd192b383bf0692658f2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39181975747ab31997b3ef89222ba41164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392be24c61394284ac20d0d63e4ee6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87432546d8fee2c16eb4a8648e425066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e087d0c7010c87b7fb2f52a8e804d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39887b01cc6e87aa07a31683b8846468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6a1e3c7da4536ac5f5a95d42805bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a737147f7a4d0ba24ac2242c5232bdf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7875367f2ace7d16e5a024a9bbbcc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbcfc3083482fefeebf6c68bfd93c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93254b442920ebf6e959f854142118073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35134e1bc474d656c269686ed8249774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c19c1680a8d86398747746e7c1adc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9adff90a7c8fcb02ced12935c9e95b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbd0611ae412cfaf805fa95ebd80d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01852e2df867391440db4fdbae1a42bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869178a798d9ea59eae6b3dc2a3e32a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14cf6af34d06124c12872c58330dd280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd06dccca7a33b6794fb2c3679e0c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e8d2bdca5c8c49c2ca64dc4548f0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e04e95705cbb36c46d998399d5548a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025653669c6d6efd04ffe5b52fac2b0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986818ede8900327d6852905ae4a7a6585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24852773e1991bec92d384944c8a473a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480e6f5c2270292add2629a6baf254c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea24bcf065f02fc3359d1ef1e9ab9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc510bb1c940344da9487d28aed839c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b15ae7b27c57feff6423315bbd89b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b17ccb19fc628dccd7c9ec96de905391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c116ae0b31fb30565f8e428ae614c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b93e4fc04ead8f773bac6d0cc950ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232d6b6caa12ae4656219fabfa85acd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8616cf0866fd25aa8669e1875eec595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e7e293b3bff33218d7f8c4750325c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7563c44dce64b7303c551c72ddca9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf02f335214b5d6ec35c2fa9a9ede6998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9d11a13306e10515a00e96bfef5ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9f21da4e63f71d0f784fc6c893a57100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012a21d40e9501764ca271ccb76d80c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c88742212ea4d72c26b6a87e18876102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9c59e9a6191d112720ef60a6ef775103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1f466906c763bc3fdd32edf8515be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7797b032662c426e800eff87e2822f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49972f952092eafc3e044ec31e351f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b642d666c5376c038ff4aee91dded107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122131668959af5c4c73a7a2a48b32c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a523e730742b3c23a5e8ccd6b4f499109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4145f2d653d8881d66a3ba631259eda110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942557f0171da6df11b96ae9b6f1ae5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655dbb26a4d0f8cb211b8e0c13ce83e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c389d8f68c3bb5da1d60fd6b5705a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a633ad36f2241f97a15d800f2787d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c3e4511c59969220fad2044b933a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cf51235f100e6578d120937655c5f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b850f11a84da5b6908891a1cce4f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb88fac4946c412242744bd67d6cf98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e09534a345b98e7a97d95743b1e23119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf3ba53cdd9acdc9ac9272fd5cdd90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83291317c8cf014b54afca75b3aca5c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b7294636087a8c773633dcd046042122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393d61238dcce372900eee96eab732e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c81e070690f3b74beac961312f017124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9068e2613c45c0e2cac2332c94edca2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624dd708815dc0070fcabafe5799d0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1923222ee80aa830778d80ad67b1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede58fe7cdf5e9a43982d40e2aa86e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc008ec5e856166962b80400faf49d33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ac7d608898954654e247fc2047524130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c71d91987e9129b606e8adbaf7188131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadbb84c06bb9f2bafc33cd9f8e7410132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9927ae9a5f0fb13684c8226907106133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321046a3d940d1eee2fd95a7d874c76134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529a384cc32d00bb6b925047168e86a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67b58fa443f23a4dd367467f1cad30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9aa88dc9ffa461613da83d3944796137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f43201c4a555dd54887209bf3f7923138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87db1f73c659811d127bddf363525a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5862e9ae7603382274127306dc27c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef9c32097154ab3e9de0de8f9a6dd9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06b4a62e2fa2c1edfc257cd3d6cf08142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb3ddae7c2bcf7af0b6c9ad0ccd25e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee5bb72b1bab6d4662377c86ceda6c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96854bb00ceffc61bb0008f1f2c19225145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cad2e0a0918a5797b8a551337dc30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da09d1b7b3438b5eb3bf8be4a011f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dde8da72517072b0af8dd43bdd0ac4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b8ca2160896ef68861b39c66b5533149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d97a550e917dfe5c8a92f93cf06ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263383c641d93478f35804ee50a9fdd3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d879a8b001232c5484e5e3690419d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b00e258f5802d240da5d54ba084faa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d48afafc5e25f943bbc02fdd6ded3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6ebe01030a94d293ec8c92a27e870155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6be8c3c0195d7faf034296741b0c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf749276ea3c07f2cec9bafbe3e000d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bcec6bbda580c0f40a999710582e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98656f785245cb9d8c9cf455e82321159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdd90c7d08e8d53bf7917980e7ad1b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b712d3866d80e3e0043f218445ed15161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10f4c646b669f488f9fc64c27eb594162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcc16edbd1af45142a853eb7436bce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c65f0841ff8081c6635e8ddbbc70e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487d1a86085158ba05dd3b24131d2cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5cdf952f4137364531354532e2276166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e16e1bb570c1b96545287b127456a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7134316d68404479e8fb372a514760c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbca0f22c9c7b8857140960269a582b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dba5978a90ae5805d5a75253a172c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5767a3636e4fbf7299414cb4d49cc9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acadde17f15f5965e256e08af35962172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef6bf0aa67e7a3282daec460f9b94a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f1fe1f3668d30cc07f3f1e237117c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec37db4d500b30bdf376a092a31f38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161e2a1e91e10f2a336fedb36d6071f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879a92da5414ae039c5121ba63d1d1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc215c47475cb05e3192b9f601926b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad90aae7e022a23e014c535af4ebb6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef6a13fade58669a27fb268d52ce46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf3239c0793ffffbc7ef8c4167b72b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ade246033ac67fabd709f9b7438c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c9464e74f33ddd522c9fdcf41100e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651111f1d33a78925a86e7bd373589b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2302a1d207f029414fe3f46c8d018b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449328482a9a1b97876efa0b035fd19186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfdcdb18afdb75ce82f96284c7b826187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6561374afc5f11adcaaf29c2c04fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736462461db9083613276794b58480c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239558adfa82f9d87feb0a33e58e8f4c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3603a9768ba3c9a272c739b1827d06191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91cca1307220b33a47ec859711b706192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bcaf66fca6bc61e7adb2687f3a347193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f162aaf2bca37326150743f4042e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f148b5060815aa31cc7ea37259cb4d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d23ef49acc95ba166c9275a5cf74d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65dc3c1fa223aecc1ee9db0eb82e60197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c821d43ed7d28b3a760e66947ce1c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6f9f933411c3ef5adbb399b26d423199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419f2976f7b91f09786bd6fd615d324200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a120f21fde5c0a2a99f815d79d9f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34290e34f8f2e67b96f9935a586fbec6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442d427cd041bd6cf3b88d2ff961e66203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c76bb33593083edf3ef2595e03bd7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ae6eba6de3b0acb1b3bb6a414a1bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a5ab0fb5fd68849e5a735cc8d8c26206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3975cb383a9ead08855835dce76894207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf25e27a551f047f5d4a89adaff93ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdae89c16d9e2b417d8eca4e19a6a6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25c1b0f49963c6ada62af2d907cccd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529bf5de402ea609934cb00ae659469211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebae1156a83cfbb10d17815a0bb335212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029c5b74e3e82e832c3969e2008555d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125e4886db2cc69cd576f14861107d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3f27f1e9a7b37a821646ec2064f3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eea26c0d3de6bb5cd756fc5527c07e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46ad0b535e8a29b8403f1c5624431c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245709f2b7ffb95c06a784b8318ce6e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed6322758ae45b83dde9f3de620b6f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712d3aad1f7b61a7fd535b46e3fb34d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24491162e8ab9855589b587d4c98d0e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197132e424323a278283778bae634bcc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89f8aa66cfae8194b3040b1f7959b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0dd656fb6eaa4cf910fcdd3bc2f32224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d24453b7ea83c694f9fc7289b103b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbbe24507c6f2f97a202eecd868d17226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c831c76be35b07e56d30c68e5cff2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d2aa883eae47d0020e5ca0d19fcac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc099de3fe42da359c3a97f5c5da04a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5c4601eb42f1ddd5dd4be111f7f09230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39eb8a50457c0656c08bb133d4ddc7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4138617e9b922f85c0e7b153235d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7041e2c223d40e0346a2e67552a38233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa80bf1441d5323b3c2e03d24f9dc47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02a482ef5fdcc42d3e54ede89cf6e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b176c1e8487a0749a1e732d82721d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981813e5edb246b070260b9a6de1846237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c98d3d059a7e2ad47cc13de69c5e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e8fac614ccc891e2e2f59529697d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9df809a8abe59a14350e3482624367240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fd72d1e3fb940d978bb9103fda796241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c92b23b482a2a19da4006e0b4009f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59138244e66936c45739d97737a127243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410a5f709cf673d7563feaaa981a434244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ae7026b0cd6ba671905e29edb3c63245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1660a9ed01bbf8e7f711589893382b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef686379215d52f7ebd3a5e6416a30b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11acad744cd07a5f7c54cfd21333f57248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1dc1ec3c0c2e02d6d231fcfeac4a7b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ad0987f0d79a4d7cd40b52a8f7275250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bae570ccb23a4ea3c83f9b3c3067cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082db697f936df78dc709a4fa16218a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cd66d9567c52f5f584f6555a5efec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2826fe81436008dc0b6e41032d6b1dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e06546fade7b5b5e095df09a627ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a8f96f90b72bf30a9a79fb0b09cd0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a2549b817bf85b4d2934993402787257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d643062702ca4eabe4d4c9dccdda6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55147c6e4126bb43e83d63f075f6623c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9fa98c0d7fa501797b07d1e9ee8d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454b16526b45e28c237fd7ab3c0a0b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a949ba1499de13e342508e42d71b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d281d7edf7e33d8037451fa5a77786f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86bf1a2192dada295264945dbf649e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915911552ebed37a5a4d1e71cb347323265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f02c8fd2b7dd48dbcd8531728ade4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cc88d6f4f01b56d304823b60108f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f6877404d6c7d936c3ed82504b2af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5eee3436b375a987110461fa064b99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5b359a7369759ca685f355d2f7707270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d80fbc45f262b01fac4028df2356f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950f67747e8a20036a0cf1f1948268e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d0124155dd1fc00c7b9cdfd4d67d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a846b0d03f011b1f9c5bc808f57024274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f20e0946380c4744157d7d657d7866275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0a21c34e2e385e5baf83a18193d63276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8335651e9d666a2ba1757a798ac8526277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49bae0ff597b870ea0c4d52df7c990278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e01144d420a88e6288e22c6108dd63279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa761262c914a3d3debef6c3adcc09d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07082e9e844b3117495f34e7fc1cdc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf629c2ca28c79d157c422775a462854282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb07ef2e500ce2457be4fe0eb02c554283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f517edd5d56b80861e596d8a9c0b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9991b21af18aa4f3e0d681fc4981f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c93b7739989f4af1d2758b84231b03286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435dd343c35dedf31e22fcb2862d0e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c276b7d8d8e00a72ac293dbe59d325288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854a73bf9a1eda299dd604ea0b5ead5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33813b0a786579a77770623cf47a10fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044529f8ffed5021391092b3a2e695b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da5baff7edc63b3d3a5185cb17d026292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e2db28e003fbd937b5dd4c5f2b8e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d3a3b503ba5ce17d99e0a64146268294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a844724e131d1013ff5ba20be9c6146295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132613b33ba9a6c90ad45871539e5a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14639126be4a37a76ad2bf9cd4d8278297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5f2e087921e1012a400a51e7a33a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc821b78d2f908e5c698d16159b00b78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d41a26e8c3169924c661158158ea22300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebddae4f90a265d0542dbfcc6bb150301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce4e45cb231bd9fc549eb127f79f4b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b98a6cf3d387ac7584b4f293749ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d60abcc219aaf13d5bd7306bc8064304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6f9753d7b0c7e7ddbe41031b678ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc230ada900007ad2bd70f5ab149a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5861a67f01a3828d694d2ac0be86c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19c891f1c3749cabea1deed23968dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f38ed7cb2da68438a1caf2a41d59d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd2b972b5b8d15a8940a54733f30e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50cb7acaca4f7780a34aae5ff33592311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92069e86bc5a07055d913d9f1f4c9d80312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4647646775fc5e5c282571c881af3f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac2a3bae3b4600f5af77d7f815cb18314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020854dc061fa1132744c173304e2f76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a24d15b68155599462b88874c1a152316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3be58e7636d1970d769f77897f840317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c09e4259549fe7b1ab658fed346f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f41e4e412a257852d89508556f10a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b48d20b31c7b927e1325b80af213d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd92519f841ae3d8617606150e4a40321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66120dce79d05f7394856c3c6cf54be7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428cf9880471917c632afdd73fb7ab8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3ebae88250ebf3ba820a3f8da5d9e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eab1bba01e7820af005dc711d91456325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b9c7226ece2967b457eb042f598bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa629be2658849ad86b4c18332a4a21a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c744510eb670a55ffe65b9c07fd55e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12322880efee87c95233442f5ef42f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8da4c4e4520dade3c7091eb7eef9f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c11614437af81a8f4c88a09509bd7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d2ffe5341264fa97ea377cff70a10332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a352e18fd48af22e9ec631720680c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13b1ac97799b18a4d7f21f740f816e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d299df51eaff1807abad7d205e8a451335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df0afbade828f4952d78282a131f74336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30a72030cd86fb7a8464b172929275337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7fcbe296405387649600682fedf55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce769a2f00569236765611adb60e60c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5482af4ed96fd6ca99700134dcda43340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c99ab7e6339e45e0ea36ee00587e0f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524371b2a4a19e63b2d92c56bb489fbb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913f2b35e87fe8d2cc354063320a24e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d58afee4858d9806a92c1e4165341344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef030fea72466942a07df0f12eb09e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4d34b39e7820f07b17bb468f333e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa1034578d05c1060e30eae134d9e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90756de49ba5918ecf07c6720ce529f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f38a68c19f47dc1ec1c831c2083ebb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e2731a75ed7bf91da828fb7f2c1ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1037b9e6187d10d4e75906c8f9e1d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec737e0a444b5cd98a0aa2ccdfe81cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dbbcf473e34ea123e607cae85d8f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec615f7053ee70fcf44ac838d3a9714354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07c66a123d9211df8bca1359eb71df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ac07f18766c0982c2f0d598414c79356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf47e619baac7cbbe30f944a201fa6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af1086c346f53d6e9a2892593c27d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9283dd5e97dd7649e4eac2d8a5454359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76250b6e9f449df2aa49cba0a58fd7cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92846faefaae83ed256141390d39d03361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d30932cee5e89dc2bb5b523226fe2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c7e97f4d77405fd85653031a57dde363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94059ec97926817fdb3704769896438364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106b7b22e90801cb8039bdf86885519365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876a2cbc2664ffc0a1652eb86722a24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41819cec74275e38c88fcf8846a18b2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a12c2a107cd166b4ccd8952eb6db1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cf05db30c65d5245e3b7e43320b02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80ace461f516c03ddc0886afdcd4e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ed5904059a5573a36516e00b9c7a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74aafe80f3b3baad6a37ae37482a367372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6788bee70602b07d34a640d01f20ca2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdebb5498f12f1cf34b03e774cc411374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab02f7d7d0bd545c3f5c321032e224375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b87550af78137a43cb3982e10767f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dc46d522b49aedd2816c95d5949d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f52ca5f168ec8854cb5e9a16f70c73378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa9dd8b62d2e137fe1d8aa05b7bfd2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c3ce1de5fe8a6c57b02d8ae611f4d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ad0a7d23c9123fe1aff84e5504545381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdeac3918aa25d859286f558d448c97382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2642182f0aa99e4f6b16552bbff6d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65552c33cba7972857cb3bdb979148384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9969a5a7b8155486d932414ac6b3b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6499fcc9d711e77336e985ed3e2a37386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569690bd71aa920693b08e3ad9a8229387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8b7883f7f4991f93be32038da13f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e79873ffeb51459a2bb3ca526e21d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326440adc546547f7b455c9c39d3b7a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b80e166dfa0c85e58aaba05601ebcf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3de7b4ebf797dbe339ca6fdcadfa1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123b441550dcdbfafd07934ee08aee2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0424fddbc9a3489f9036cf111f7c3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4a5d5b1a985e7fee3f6c723a778a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661709dd63345d0e584d3c8ec7aa7e56396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2198535c9d68575e786f909ad7cb2d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64009928e0752099292baca62a5d693398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcbaa38cb2fdf29947e979207f3079399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079243ca7664effeac95352a33206a57400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9980f32eba9ae0dff4fee220af181401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d3801d8e4a4495c36d3cbbdbfaba4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c4ac35a4e554d37bd20f2a89beb33403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240cd4e160798fabf481cf622634ff0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f58de0d124e813e7b643c908b3ca1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8785ce1c14afa3a23a3f3e055f3fca9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221c75e110d37136e1d8d167f9a03b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f00a7d317bd0de8004f663e112ce82408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7fd3c140532e80e9f9966ec730b6f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfd186bc7517ec91220b888898c52b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6bb38ef47605e7b9113a867fcd1a9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e24df53feefe9a999dfaa38c3cdc2e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207555f6a7883872ab9f28850a481f67413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae88d52625039b30405300819bfbd0d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a753ce228f00ea63ee1151f80aaa661415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea5445e34d75e43e51ac6370e70613416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1758a3882b078eb5be5f18edc2a2f7e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64065e50bae22291b23126308c85eecd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d898324227045b08d6e227e31931c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c73b729164cda2042d42a4901db3d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47f01a65b4b741a4272cc0c9e9a48e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ab85c2f450eeb403032f4edad9db4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f1a0adc97f2844f48e7c6dc475af6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c943e062fd3fdd627c92b22bc9a16d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49b7518b45fb8160162b061a28dc6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe532b22d456af21ccbfcbb1b030d5dd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89c5b96f65367b8a6f7ff584899cf0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed4153b58d6497882d1c13c3e9c0dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17156c8d6dc46b26df69bc3a64a79f0f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05126af2e9d1c25b58a2087311fabc23430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37112669400f8b6f3bfdb9ec0f5a3b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3ff4d357a4a80cd72a3d191955fdb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc487274614ead5d7efa31103b366a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903604c03efbb38ab8cbb3f8c2b9418434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89375b167d1930ec5f5c6c2df4ed1707435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c207f4d09d45fbb5dcfc27a6be3cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193a3312b5dea1846c59b2886ccfeed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9deb866d6332f422ca0c981c8c976fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62949412de3aee9f0964a9817559d38c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3ca409efb853498e4ad02114437e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff026f5f65712a70a66e57cf297282441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5de03cbf488de789642ec9b1bbf0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6020445b1636d20bbabc1d6858a5e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a843bbab0bffa1fcf25fd6d125744c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b134a26e30fdb0b8b48eebc0ca5b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd3e530c6dd805359efd615fa10824446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d3693e6280b0ac93a991a7233544c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20642365686982ff505820131bee7233448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81673518b77a452a2650e501288c75449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c34f7ca284b06839a5796942d9d04e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603d2096ee12a7b3e581d69742868b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23786b1b43b78835bc2ec0b13eb5b1a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3659b7e685cc23466da860166b845f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991c310f4968d0020b0d6c5d34d9573454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29c1d2603d1a0dee657767106ee2fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a847fefde14be6a14992d6f72a3446456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fad3dfac175b3c486f205e04e6a2a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a48d8b6f236f33963b64cbf39908ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195d23263dcfdc84cd9c797ad167a9d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545a4dc7fe8374a96a575a4f858af51460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265391830229b954ccb8f9b006d7fb94461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b84520a8e78094185a579525745467462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697bab93cdb60081d26c80bf559fe8c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea7bc495c42d0a717adf8279e76a60464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9e0377b6def32ca1db28a8fb948f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa434dcb235faccddbf2094a3379fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7d5ccd1bb9d9d7346a1b67f80d47a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f93ed78833e9eb17262fde7c96b54a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9297ea6a638e546eee7cdd6b19d13aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440fb285aa1c6c1b6065e1dc4e69d15470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a730a9874135d7dce928c59f09f99471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b009272e0f6dad69b7fd1ff76cda319472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e2292b91ba8d1d0ccb651a2fe15b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9d42e608505c2635897629520c04c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570d71ea3d77fc6e3c10039df5fdd65475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c043427756a236301b820cae18da85476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad9986b0d616f94545bbb85d1d9144477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42877bb0527e44145c57282713d4290c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ba8b744d455c4f5c7b31b9d681eb4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990461bf4644f42ee94283fc075236b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139af74b1933990e6d198a68c861eaa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86e585dd96a4f1d0c4d639803e43b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d43547888655c8e9934bd5f4fae82d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9ed4523fb9258ef3b4254c74f8417484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e617be6f7b76815429994980c3603485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06351a48a0a3cbc94681444b2c208e9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b02db1601fcd51e80a7881a7b24fc8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd49e458d2a55538189ab0cdced7e36488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04309a2895331c8a3590721bb303e697489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbedc59f5410f5e6fc59f3fc16e4662490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6c56940579bf35fb7b5df33908e5a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a810af91e14f59b8c35f082ebb06f74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fef6d92d1666bc230595939c5a1c15493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a81d1da68be64cb9e112910390e50494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be41919a631a4171f7046623692e83495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49e6fdb69bb206b42a15b6c623faf8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930be9cbf979e9abfbe9c355b9fe712a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f405f8ec41ee7c773929f061e6b570a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a27adff50fdf79fe288325a6d03bf6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013dd7cd38400643451828c184643ae1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296ee166ba63ed914c04f8ee8c5df5b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50979ecf9102b5c1071fd511dffcb2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77657c78ed74486202c42e3d4d558f55503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f4fe3a036b19d9be0170d080b351e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb0f33218691c992a287e0b655ca31505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfeedbf4f021eab850fc1423d96fc43506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99547c83ceab60311d2e6c05da92db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96ace8ec8d887a1a06bb01d36d587f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e06be34cda5264de7cd85090c74de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac2f25dcc3eb8b6c017b4967f624e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ec7e4a475e59593a2787a2dea9fa6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06a31d96b1d3ef5e0242b35eaf0f1d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59507550c56959dcd9ebc31275f3c075513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d04624ee4b54c1ba00cb609c7e811514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429350a2a4f347e5c0c96aedd5a3e7fc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404c0db74e6a4c3982e6152d251a873516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93c1c4c9e04037b5ba41f996ec217b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629dd67df93bd93b381a84ccb6d566f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92938675f992f0ad5a89c7f9edfcccf0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd63f67c3386f034b26f5605e0505d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a13179494d47869c66371683f991f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66345ab9f96c0baad9079edca39b688f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad0324655d7754d71cf877ffed11e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219d237eda91b29bbf05fceec6f27ea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a88c21611bc2f72bacd82eabbab3e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f278c4488ab9726b35ae4b5a064e594526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baeffade7513e2f686ebc5d91586b9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617de5a451107931cff21a7e60c5e3b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507bf300d06ca0da24999ff4e95abb4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262a20191a7373c564d5eeed77fb0d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f43b6897355675991062208d799e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044205af96759d59a59be794adf94b3f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b9c96e2f3c409c6e83be7ea87804d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4bc97ea1bca723dccfb306f5a81f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90aeee99c056bb7a115218f0cf8111e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79bcadeff7d5711d817c48e12047fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339969e1ca004b6a0dc3454a02ed4501537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a04651f54ce6a810e1c6f1f0cd9907538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280f4bf425feced0479b1ace04465d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68290eb3395f4024a7db55d9726a8e4a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6787ef22d910683b00e5ca666100412541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb506b8b704642cc5ac2a7c2dcc10c30542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6980159b0a9ad9a4536ff864aae79543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd5ce54bae6d65167f42e77d6f1cfc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33687642a8d2eb9d35c1c85d83d208df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30994c434021b5a0174ab2885f24f235546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab7555df8cd3b16fa34f69281e149b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e359d81fe3e087f0986eaf4bf601c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab68dcc9babc2111ef8953bebbbfa8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5501fa1dfffc1486df322323cc3e9ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d66d9f949c3c7d64e052fb68e3ecf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941d1bbbd5741734b6d2f7bd049d722552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673272182f990d55f90227e7956651c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622da677ff4f3d8a4b899542941e23ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f23d2919baa4354c8e135f61ca6be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36387cb6601c075800bcf3c7fcfa863a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8667bfe8bad70aa904eff0a225571f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2378b02ef93fe82b6a4d11de1ec053558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cd19a704b840ae68f9311218a7664559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663bada3f8e95e92fa69acd97fa11bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3f2260c7f2b27f973c2381aebee3e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82ab9c67ae7d46c15f01c01c63baf6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfe6a76ef04674addf76bc4ab2f6c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eac1af51232b69f8953f028bc45165564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43d3ee06fe9a09551fa3772e2ff0fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203f7a46d2f082e5711c681a7023d55566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f369f9752f942dbdbbe8f05831b40567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06266644020975b8e5c156139a34590568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65452ded0990c6f88c23dd5f9c5f58569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb10a33afba75c9cf30d7c85dee64aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834f1e6c43bdef32eb5f5868f615367571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5146d7c51070347e78036cd0b4a7e71572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84018cb026b29ba49e7f1b2e7eba9b0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c917e94b3348b1f8cd2ec3ea78959574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0ddea43efce3d28b8142db86b30b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058eed7bbfc0d8fb5419b879309b1493576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7b758ae4d13bb1fd2c4682ea7c81c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad97c07f76951aee7528980d2a0f92578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8ed9b979e2ba20390ba59fd2d5d8d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fc30e6a7ee62bf46247c6eb8dec86580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c398b81ff2f7aeb763af2e81c51a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554e93800313050d90f04920ee77eae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58d540e6b29d3d26b4c862f43732f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca043ac4d27329f16285332a35f91a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980694e908be2fa95fd04dc52a86f76585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e189503902bb9803c24e0e4eaa038a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e840a0f2926b3442fc55b64bf8ffc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac088d13880ac90518530ae1c4092ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe6a972d5c89f7c500adfc49fe4cc0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7dc52d344ae4afcd557d577b7630f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8989b453904aa6690a20ac76f4444591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976d23a208b7313fba6d9bedc38b1ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70588241f585109f173573bb694f01593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07486b9a7f28c2c43a94e929ee0fdc1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9f883ec9bec4c18e28bd26412ced1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bcaeb42bcfb5a1dba01cb492cd04c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce64bc1e65a7f95175aedf7b8bcf93597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f01a4a3fd0629cfbb059b43450894598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44747cdb83cbef2469e6e03c573cd00599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dc2b3522b575a25415416d55cdcdc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464eb5a8bf04324b8a7ee0b6b658a11601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dec0f5ce966419cb0ca45283cad81602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd253fd01a8388b5dd1b42a15a905ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67006e41dc44f974d736944bcd011665604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a67da27f5a433c65645bfc7ae6900605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc097e8b4d4ec73578fe6c62e0c0b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c997b8f635707e8c541a2f44a48029f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4e4039949e1415c3efb4ecddb6f90608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25515cea0516b9038fe9d5e83b585868609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5d27d090e3fdef962382ce8b23e57610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea799acd4201d5c5496e803c602278e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21099be3fd970685574b6545d2a82827612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a93683decfc68e50a2dfba89bc0c6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe995281d5ce1675970d021642745a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044739229e91477f1bea08cf7f80792e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6721d3dc68f31e7173a14507e01606616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3eefd29f99155d23750d5ec620f4c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48047a42ef3efeed32d995e82d37817a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192df566f8cf8c468b60c16032b85e5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1f2b0c418676cb0300bf59769eafb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a687fa7886533067276dd9a5c73f00621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e558958f8ed7f06bda23a82c494b93622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb51adc144d072b2fdb0b9d7196e5d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15d4438616cb62dcac834b76c5da46624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201796236e062fe391ea2f47bf5ae95625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d41e0c36ff82d677b1da8e0b4a60fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5761a611107c1b7a46feec849b0e34627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e78b73fbd46aa201ccafaccdb099c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71266ef6ab43758da1a504c3dcadb761629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8efc9f0f2ebb3119b59b97b1633cf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb466d098f8148fa0b8fae87b8dba605631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088e3d39091f314b78e3da5daeb7c8b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2703d5b8450669219674ced05b9e91c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235915fce924da23f83c06a450919653634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c61336f1f950dc1dbac67fd838128635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5eaf9a3c67e6bd92d71cc3c86f5dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc896f96519085872b0c86c8923f70b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8058f9a62bf591e317ed450856ed26638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e870d697b0cdf84930e1d40f9ef5d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42062b2a900fd893216c27be638e37640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e47f065be6366f9b783b8b2521642a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267a0748927044fba0a06ecf548eec1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a54ae1c9980eee2cd41c9815a0d1a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ec5566face828974d9cbd58571388644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b17877bec04cd7355aab4c0f14d3be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d566e4795a3e34f34867cd57649df1c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a8f9967ef8d51a6c7688a7a69b0de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6657990c8d94402f1a3e7fde8398a11648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea420d78544848d1172520568ed6f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4a31b94a9173cab8369ae73ab28ac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b30e0cbae20582a11ff04ec27c1e5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af754529c6146bc3620b0723916e5b67652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0276e03252b45056b899d7d6617468a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7294fd4819ef906498be030372b7066654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecaaaac122c54c2e8fbf02d351b867655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91215f7d6eccf16602459e0519856a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d657b0b0422b0d87e142eb52408ad5a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f33be86915c4f654fa8078a2f5045b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c1e7103403634720e75b51b067821659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f8716dd52a654a49e4db4bd114ac5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62c8c2feff20b1c623eea9d3ea2eb8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd314b2faf661e9724dacccb2312af6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8ababcf1076663aa6b5c7b61a7500663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea5e58919088b58a59e9072cbd5f3d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616fca6a414201627aea74a66b5cb36665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be067d3a820e60ac2847f4f29c85b3fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e89824f572cc41e084dafe64369dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c91c8253258ade07206ba4472f63c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb94c978b935b83ed097ab5ec432df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715517e7c2639d5d63da8cb443bcce89670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313eff45db4262b1323acdb66012a80671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b26ab404e2d96b2c273950bd3087bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e64bf4e6fc757a0fa0842323cc638673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ba6b324e75ce0632509de0fd76920674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee315360327482673257e6c74d1f12675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0c31345328472e0f9b4135f56f99c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af444abf9da9d19306b050cd4ce4538677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6757e39030466b998bec990c2c7603678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bec8e120c4e142cdf4106fef4b8b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd3c203555f9020983bb897261ff4d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082643e99297730479c451e7013ae42d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6f3db2cd60029a94951b5b27c3085682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1cf01d6ea6a73ab859d205e9faea6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfac2c42c32f4ce73b75ed7269c0bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f54f44dea388fdfcd0f984f97802b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ea0dec8781bb461138a24ef5b9804686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58a05a4ec2a2f5f177b865ff11564d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b12d29686dedab2752eb45819391e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60dd4669894df4bd6a1d122cdd00030689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedfb283d44b336d3adf568384acb32690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9f629b820992c4c6403b5f29506f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8caa99ed7bbf1f97b78c451b9bad2f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f471c4f8b255232adea1d17d160d375693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e12e5b58a998740b7cdcb00df4e59694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fc50eb8c4ccb87657cb6b8fd33184695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422992115d397a43796b41489edc4d78696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef2147734f2264712949ef990912cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30573e72e2e83a21f0b92e9cdd964ea2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dda7550ac5e4aa4f101f5b0f9b88c4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6071162e58dcfb68deb4671cce58d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed0255ce420c68e343e46f6b03284b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275a777e03f8670b42f7e6461d1aa5e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4bdc7421959359aad0dc661b4fa04703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54cf0710d952bd1cfd22e62b01f3d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dffd6d545a0d2052466f1ba3c448a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b60abf94cc3c5bafe913f2b22108e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2317954b3afb53394a7e143c76f675f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e474fed6fdeddf9cdf11f6aaf6e9869708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15ab34078e1595c9457300820c88dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d492827938832c91edb11b353eb125710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd56db76f7d0cc032a361035e15045f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cdf4108051d1788aca87f4896e727712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed4eca9628a50f6fcb3572b6728754713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b9122173a4260226d6eaebe9c580e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f127a1945bd8c93a306be42a6414e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f16904ef8de895a5cbe52e26edb74716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735d8cd56135c0321c5b38abddf380c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1712a4d557092fc3eb48c9bd8cef1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4242238f527b845f626639c214667a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b30b3225b72cfa06243ca402cd28ce720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b9ee465ad86161aecb443523af679721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfb2ce11c787d6905f1ac0c246f53f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374565dfe0b17ea357d858a9685a007723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0b1fe13439c5ee40734a43d376444724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53ab041bb4905d05c6b4a649028a91725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a5184a5d10baad2beb43b0b40f3be726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcacdf5bc4033a74558022fa2e89fc2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f2e721713196d9b83724edfdb9934728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3e5c0131974151c57db77879fc68d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c6dccd291447652dd2072ea86246a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0f0939dad9d0f2f799722a80d9193731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5c61721b97613e782923242bcc700732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10d477ef927d7c90b840142981e102733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1fe3d765e85f793f17de071af6bf0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060507569b5a19a04c30c061c5a5add3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c456b0f911835bce12f3cada9f84a4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297a70cc0c27340e7292999fb2a46a8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bec71b1f7e64cafdd3d3d8edb83d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a849a5e4a5f99649191cb8665a02d9f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66203a28d1ae42ace9d8bc7e48be1ae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781a066cbaf941fd0b73b771be5f5f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4db085cf220d0302f728b3def6cb5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf9e7aadf18e35151dd61c7eda2c24743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7472454d17cb963fc23d3c0d5b6d79e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db4b2a6f9a11c021df446fb794f004745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba00b9fd437cea03260deda9866eb9b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d70834a4eabd46f4dd42c1726fe1da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f92c842f0d95f247f0a33787eeef0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888afdcf37ce941907074552fa0dbae4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8893197e0f313010229236ffdafb35f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637edeb01eacb1e62e6a8873e521512751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b36d2cd6f20ee3564ba926bd6332d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b5b14e3f5534d9fa3ae19483b305a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ff8b06120b942508223f1794a7f6f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52a31ef6337fffbca48e23a8c814a3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3acc853f1261fcad1ba90517300882756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148675005da454e8f8390278bd35784757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8107e3ffe50d1e5eecbfe539e6c04e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bf2504b64d130e981f71fbbe17da2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e37329375ddcae1bebd69651da18b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c08383b55b67e4713a1e9bd58d1e65761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7aac00f361107c71be51545915ebe762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82f077c277224fb7ff4fc0961738bb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab142df07d997eb6bda900fbe9740f3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426e17127b3b78741fe9af64fb3246f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962ea3e993116c73489dede21e0b4ed766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d691da195639bb7bff24271f9464b99767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>