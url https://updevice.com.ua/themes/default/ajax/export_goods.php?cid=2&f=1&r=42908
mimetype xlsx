--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555676a6f81151a3d850f29e4270eb861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1f49e0aa7458fd3fdd56d465629842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5040aba39e7b97662084ca17a41e2143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f1916109ab385de98ee90565b8d5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9462f612e395c7d6dfe36fe9550a325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc45b684b78373f007de20add0fdfbe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6752ce7fe8a430c216f58481dca1a727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f99460ecec04f676456d87752eb3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79456b96fc8893a86ea081c161089179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359afc509c7c9c4b5b782060fda7d9310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ea9c5dda1ac8a4b7ccaa5e9d7638d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3623eaa6c406ae4bb328edb715a844212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9e9174c5294e3e01022acd8141f5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945902bb90a8459c26e36f202918b16714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53f925e09f3224185ab6898aa96bf315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bac686d869f2e26f6bc47c7d4ba4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489429ced8e50c62eb22ef9587c6bc817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e20a7cb186440d8e613d67dcb87a8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097dcf8541b2f8f990c484f55f5c6b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f56c11ee3134625ec446e6e02326820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7762ebee613d88dbb68bb43c2b3781721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5da9081ce6cb82a3cd260c3298b5ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29157673d81300d08a5c5ecbaee09623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53fe7fd56b3b65153083eb32faf15724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aeb825b645536abc74db1ce961668225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a94ce2568b582feb179bce07bacc3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf8feabc60b5715aa077b763ac34a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aaa87410d507c98116ec57e81b7ac628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd2b21fed8fb07f7d27a7755d2896929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2a21536f2e06c3a6ff8b59ffd393030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4582afb90aca68599fd429e2defa5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484a69f9790774b23f015282051d29132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50862e8e7402fe7b635fe26d125c12833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8083f4dac74c621e82770834ed60534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41adabe720371076193f44d395f3a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ca384ee64f850f320ccc6655b4c1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dcdac688cd6ca3bb092256c15bd0337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31703416170bf12a852a0fe6e13a7be538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac928f45bf971efc7914db92b7abc9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686091dc365d8d9134e55da01fa666940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ab55a1f2866c505e5fad9f79ecfe641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad352551e73c80bc9a53b545d2947f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259237a75707bc50c8f1bd2263985c6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fca777cbe0d44e884207f2740e00d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ee1a4c521a305ae2f62b83144549045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e07bc75be4189855eb5023330e22746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad63faf2b6867bd6d3eb6aec7bdbb5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ac2136b05df6fddab4158f7a2f54448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48858aca84fe8816beb51a77990fa749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73153a8638161177a7780f8363050b7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416edf754e1889e216ce8744b75973151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47631bd18d9fb88cb3f3045a1d562ed452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f75361fe9cee23443d5c1c7d9613353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a835eac74badcbf465e3a75072398254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc518da75d8ba65131db78b1d3907b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385920858b74cc44ea5a144d79dd76256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48e0d6737d6b784e1a0d663d57274757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d01488221b6f75db29c61d87ed141a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f99046c22c607557dd9d5631c213fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4e7ec2c5d5ecf9fad26b871cadfb760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14edd1f116b14dfb5fb0dfce5d3ca3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0c17b3cbd6abd1157b9c7cfcb38a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f431be3ea34d44f08ea942060c46863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d015ba7c92847cd5265faaf19ea09764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee582994562c8a39814eabe22068af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f439e7bbf5bd6e06962af68a826f76166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed4eaf703e6453215d275240fa9e4b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42e153c2f365fffd7146929115675d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657aca503d6bad788cc8604ea9832e9369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce162e299d37cc80611ede619f4fef7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc3f69fb4cc614d3808f6f8378a1fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37db40dc2426fb46797318e2e8571872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbb7e49101ac465c0746a9efcf03e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00543b589883248428d9c581f2e9276c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852d99ec370423a7c63ecc88a86b1cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5932b4b0e3ad15981d39f24a0c8e7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb97c7f74ce5620c39b3b34e62ebec777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778e32e8f568360e3332dd7d3fde5be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef875caa16ed24b300667c12d9d3c0e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed131cdf8908d6aabb3634026182c8c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291a5317ad951e8950aa09fce6c47b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01bc68d04e9575420e1f21a5ffa15a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c21fb4af0666a1f8c9a3bf2948c65283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f4d4405b1f7f63b9eeeb93c40349784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a94af6e1e84d1139c809285e1f5dac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bff9796550404e880963f35f7f828e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb71ae8595b527b78039c00ac0d015487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05020be786c9811bf5059d5a4db97b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc5825e7b2cb47bb21afb85f59713c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf70318db45a0966a44119f49a3b1790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29063b3519704514227f08ab3e7726db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06906e21cd253b23b065eac5f39af72392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef149f0628ac4bf2fe9bbfefb47e8b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936219e08c1b8310575260f29e8ad1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ed0cf09b3f605a15ead517884ae3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b984a13ea6ea9955f05a08ac8288396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db771fbea6ddb71420cad70b7361cd3397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71117b0bc248829a6d502753edfb569f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082192caad063918176e13256b8871f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faac546d5030f5a968bb8d7543264f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88751bc10a5c36d9a0feccf4b43e38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a09f2557ee223189d9cf05bf474eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072524590e9d8fe5e363c5f0131cfa26103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98e2059f0b77e05ae3c11253feedd5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9e9f67d73c9c208b3ee251d56e282105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fae748c65f21cdbe69178b243293c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648154f24351185e5ca44e75d3ba4f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21feb363b4a10ef741374951fd5d3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc5c9a161b70f121e734e7104d48af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0866f91b6c41d83ded94e6e705472110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec973dd7e1bd83396486e77599eb1a1b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c44418b2b8ac57f1456f8c5b934e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8641701603bcccfc87aac6557a1aacd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86df97bc0b1537e99d03eeee8e451d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015ae03f740627363da7a44e309dfa7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28d1df154b8f24ca60b979965af409116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5556cc798067a93a193c5da6c77cc05117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3f5ef5f2be703b27d04c2950a72cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25faa7d43dc5aa460a53cff3c36b6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c5fbb74d29da3587fc9b631afe216120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126eaa94290d43cbfee9058f4ee14384121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc716a472dee368ffd786f917dc8ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484e50f3ce3cc86414e9f14beec4e5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b4e98595972bc111820253c76c7db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45895573762289f47956cf06e0a5a2dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45109213a84b7434a7f3ec9e5d195c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fc173730973d4f2b2da34b050b876127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6077fc6ae6b954adab829c9f1eca2d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034af9777d85c763007370bf767c8975129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733ae623d835a0f63391daeee4e3579130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa307323e9918790c28ae91bcd8ea3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a8f8c502fce9fe2cd9f128fa08d08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81602897607576bd06ee51bd8259963e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a10cff55413bad4ff29ac6d490614134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f6afd4d3a2cc5cabe324ce58453bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca7552195c50d7325078243cec8e8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac24221f89046e541f22c566142849137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8b25b84f6825e858563bbb814d3b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfe6ad825316d9b82f732a37cb561c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1deca2946cfa41ecfa7e64090ac160140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7571559aa0e8535938a5d0b9ca016c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f311232b7f2538e9e2618f7891af37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ceb8991c2700fbec4069687c5bd692143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e44a59a0bc1f7efde59fa28ecd30de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208be4f921c4b1fe343e10eafceef287145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2358e0cd6b6b54b30051a330706ca5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a1ba38ed17636e106af00d0c54ed6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310e3db6e198b0922219637e991b4a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679bdcd4ea95b4235a22a664dd5e68c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6599371d6ba248fa17c3e51962b96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608315be11c969ed61e95f84b0ef162151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73a9d2164cfedc486fd24b6d43dbca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b57deba88a92beebde4e6883500e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20073595d6e901654dd6f955b709c2b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68174c6de097b9296aeaedfa54ac50155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9892c19a2494bfe137354f4685e66156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c512baedb79b20a60f3279846405b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1384dcfa5ac9f5e5383ff0f8bf1c4d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e5c9e8f1301a180e9b165ef9bb675159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51853fcfb391d5d91c194da1ed4d50f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a6908f7dca1b286d63757596e36e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242859088c3b4309264072ffcbd02cfd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116759752ff9039a56054b83b9fd9c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996643a9c4bc1a8be0f440100f59a758164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc20d9a99689a3cfa0b8ae0ba23e175165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3c202382ba09b2bd515bf1273c799166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd44362c59f85869509d738245356a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4ed04ec0a6bff5da2a7715baba015168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ff2b8ca42c678d2678e7aa300387d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5791605a72d756d19c23620e73f47e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4762c568f2f673e947f79577fdc91171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0cd9c2a11b1792a56b861a386ef95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1831bde34bbf414d05af17aa71677173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4bf94f6df08dd5e3bce1ab77121b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e9fb3453ef06f1ccdb22a9833f7ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648ba1472f10c4a6b1dcbc99ddc86b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a56909e0b78b2aed2a6b98402f0f71177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef10d82876e4a486b8de918674644a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40670b322ae9a5fa25d2a0a3a00dce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2317ca3698ce3a0ed8afaba044638180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05656b0ef1767a1cf86f692ad3022e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7261a6f3c926d7b4dfd28fb9eec8d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccbf13745baaaab6f2022f85b1ba55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c55c6f234a39631c5305c8ec157dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408975c2f6e4ce4c9c739cb04c5b74d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662df5c220101c49565197f71a1f21b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606f7d2ebcc22e926941498a1e5770f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cb1bfc55535d9efe3903a3e2141e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abe496e7690c5a7034606f712dfd7c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0c0e081fc7dc3de0ed39bb65b5148190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3fcc4fd9000c0b41a68a3ee600817191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba118e606e1b6861806f2975ac03d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037af299b4b97e78a0d60a66fd2e3685193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce25a3ab6ca474a8c4859aac8b90295194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56c409e190ce6c736f725a98ebb08e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049249f2658a045ed3a647164a3d4ff7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d702a2fe0a0352b9264c66873dee40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e79a08868cee05301cc64eb09ba1c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a1b8f3e34931f0335fd949d24f375199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5af1f07327f1f680f17bb7cda53cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d04a51190be37341b4086b2c69fc7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61447989561263da268349cd7f7aa331202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b134dedda2f6ab1b6f635de5d5d10f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b9544081d584920f80805134648b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec0880bc824c5c1300a3398cb1852a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3615947cec75d0f821a555c0af0e3d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481fea176433c5eed449c2855b069ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2548e738df92e2b1ea1b36bd599ef4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bce3aeaec7dbf280ee697aeb1bcf1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fe103d6a8456b4e59a332935efa6b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5d84931cde1e9920342308521da08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506d73dae231d11d6510f69f4917d06212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fff4ceeb2ba4a4ffdb0d472e1da5e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75278d232fdb2a15f012d4d647dbb256214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbc91902f5edb81c7974e9f45bb140215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98101afe84497fe7425038d2f8d8f59216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d8d7b9d8d9e158e80b5b76e030fa6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a642b5f701f09b7ae5d76c4fe7e04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac719c41ad11ce07cc150cea46de81e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492a69d2332e56bdd174e1169a42112220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f992e2cf73fc4acf577623033260065221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d2cbf7f2b27fe1ca9d6cd07f2aa49222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d071b0eae74779e03705cbc526297223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d2f754d9a8cca94e917fb508879aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471c796bc073475863cc3c2f0f122d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1484abf872a724249c7be29359d8b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cfcc0c2278e3cca47dbe86620aab7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3313b85011f44b7266f4e7d69e26d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e12a2394bc10332bc93f5ad3a40bc7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819c7442c9d5a30329326d98b0951af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb8cc49a2e183da29c8104ffc45309231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e73cef28c26732b3f04613545ab023232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb10ea6752ee2a2ff54ea792627d0f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82626fbf2f2dbae56bd45397b522ad26234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bd87d570fb01e8f2f5d492282dcf1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91bc5acf33cb42f7165fecc49a9d6c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715776fd6d44703533e13ea45b9b07a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcdaa54f93aa636c64d5607f33e974238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394f06cbf829db3a97a569fed16ffbd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ff9691bec57a976c442fec9e83241240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931022e13b0f22328530d3101185d05241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61599c31ee01d9c808d35c1aa3e3a9a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca28982f81def3a978e3abc6dc169e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ee823f8aa975050dbdff4591e4973244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec420e135f31788d579a13d1f98c18245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ee45709141c276cc5df7e8f043ff7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30262ed6c43a284d378c1f627404fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f869cc7c7d615c474b75b391be46957248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11e61717ac1579f952b7690d112701249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7007c82f58d91b66b9f162db0bea7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eaf40b5bd27bc128fbe53793739c51251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c77fe8ec194b9015b276ac06c1f3e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fbd5232c9550ab6bbc3c702945085253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4b52a729e2f060ead138b7f44910a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a2507085a078331ca5839450f8cea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e310f25859fab1468795248ebb5e64256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ea89e67e8bfe63515b83a577d86bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b23c061e97bbbdbb2421f7ef0f138258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43b55a1090f49a6e0902aa1e48e390259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502fd3346106b81bb6ca2ebc9cc9ddc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e5f152cb0c43f23df477049ce1132261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f8dc658b5ca437ff14257cafd719e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7133dd019c64899cb5d354c0d490868263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17839f8106cfa6f2ea40b2eb3e876b35264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91ff669503c35668977cb022fbe197265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a332defcce76bea1b69d687a874a0d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6e82f160203c7413fb4e428e5c1c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ad00813e217781729d94e00a487c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6e96168453d67bfb7930c4ed8fca5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29b4e9aba68fd2cc79c8143e82c216270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b90d1f476dc6697f13c67d71107330271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f3295862d8d078bc36daaea213681272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ad0effcffd9f4ebb29fcbb77c26d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca85776fb67703a6b4ce985fe62d4f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6488c456bcb77c859cf50c61ae334275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cd9876afdb470a7ec33f4fa649b62276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a0073482fa8600c498de824ca3905277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0a35b6157a6a7d743ec565713ea5e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6742315f72d94cdb374576af7f5cc9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380d9917301c12a9a4d03531fc24fb1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a191e19a79e910f1ff3ff1fa6ccd8a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444be5d580ed354fa69a42771325f328282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7839bb35357d1c79d772e8cda37da41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f1ed0c9669ceb479fbf346afaa304284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76198fada6d996e1b7338f1ebe03ecc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea15c2dfbf31523119ad7381fef8966286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d7bd16d8c3b05e7521ed3306c4743287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf28397b5cec58ee6c150525e34903288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9b32e3f118564b4caf3056c9dd015289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0594e5fc5870d08f784266bf30a9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf601a683ab200b774c5247151062d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d3d66bffaf3a704b183306dd47aa4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a51b5a77ec1e68e28cbff3deb5524293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c701957df4569bc4480cba9ae8432294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da832b72e9bd64b6424f12997753dfdb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87289bd1125078d53356fbce86c981fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c195e63dd2802af017e70bf4822b2a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee79b0b296583c284f6cec8e74cefd0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed40018571658360384078b0d5863a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec56df8523c1612b8b567f3ca2b06b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25fb39bde2f909a6b82b1bf3f7940d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e68a92ab27675e2262e540ab8f8e80302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e89f54fb7f5cf73aa155ff5cefa6d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34951177c7a951b969f4def34054874d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d04ef367260177f6ebd64a2f06afd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855cfa7f11f1feae4dcbe4be009c099306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da9262aa8a9ff0fedb4c316b6b7a3a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f863a684de010d2366f51cd59e9cf5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cc573c91d9b527c11fe7be6a83486309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a71e08ec0f96fb9e5e4f808efc7fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dda09d18408e72df7b3f1acd5d2265311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924ed9fe9ee0017387697aa85ea039f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9af72f0fe4db5b28d9f9fae6e7463f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947ba556129c96da4322b118e7a4faa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e56e0cc50fab6d90407cdf3165149315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688aa8b56e1952d59271280339aa49c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b4cf72cf1c625936bcffa1f4339c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ed09114379fac67fd32c59faa04cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf5c13baedbb714f80f847ab8eacd6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adf291938d81e448c6d5fb0f99c735320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a3f0fcaca14fa2b09a2a9a6372b27321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc43ccd94ca1ecfd1648522446e03a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6970368c1ed550dcc2245c12ed885b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433a42aa0e0d7d82c44f2858443ef8c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c29148815d8d67b43df9337000a05f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2a0340b8750872d96d403494b2844326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5b203c0630b30026a6219fd3ca86a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66a4c85dbb894d8a22eb8686037fca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5078ea847314a1608ac8ba2113edd68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7aa2bfd3e660d497ca9f4d083aa973330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074d31442e02999b55ed4514918c909331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15712ce0674f04f2dc0a3de7c00bd33332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cb24ee695304f9cd9f717a509f1dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ea463a551de06dabd762584debadf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5381958ce7c6cc3be4da4c76a297a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463e2e56924795f9b8c03e9b28f8d4c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7fb30996a8ee46cc614db95f7f64d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e48cfeeed8442cce649de14d071fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99c0880a0f66a372872218ca899139339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becd88dbe9df4038c99a5bf21419aa7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f6aa4a566ef312c14102cd8e012a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f53746ec0a68123b57c1044c0b5eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04560df14fa7f3904b5d6f8e87c4afaa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a1a830ca7a3c17f52f9b502b544a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ddfa24c3db0d4547c6950ee087799345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1894e8e8e2d5acd02dfd83add4f42f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf5cd4596335415f54169ba5ee0e43347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590887cc9e1b341f958485864bc072e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b90028c32bd8e6d81c7fe68f857d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280b4091c82dafd669c4fed6c8e724e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32df2dd94398dec78103ef75d1fdaf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370a2f938d5d9654a67cf66b72d8948352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21283a817bda14385868832e3c973505353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccecb2452416632984214bfcd493a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f0381914e672145a087a6b4c74f3f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f57d7511a624fcbb2c50084089cd8a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ea646e0a4d0c96a89be262dcebe32357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aef5859f8e9643306276c76129cda3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c157880145ac58e4f0843048fda90359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab50ed0189e2870696bf6128c5f4ae4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ece60de127ca85f5a22edb7afaba2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427065a4f2c665d83fbeea97a7f22bd4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76346f07968d8ff1ec5d4abf61971e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab54a0bdf51ee4310061120f99218d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601861adafced19604c8e42be251a9b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44ebc98b1ee554ae86f0d56386f0f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46eedb541634acb49d20445bc9fec99367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5a3b56eaea094182ad3591aaa114f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0eec0bf8699e0ee4b3605201a78be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c93fadac36dbc0aed59368febdb4d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bae4f4a22f6877b040ab5d1fdd2fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f710c23ac949f40c6557c0888592ee0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec719b822562807e673ce331f66ce16373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55174d396533f825f7b415248be586ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc153b4366a659d4689933de963fefc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b0de70175912828f5e8b66ab51039376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b549b38fe29900e10fb8b0ced97f5f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c301e9ae2ffe5de59175dfb91a3dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e18fee8b755720d1b05ce24d984c1d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b2b4ed8149060c5adf5875c955fbc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc71e6264b518b7bbdcf982b9f481cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a164cede81579a966ada1cf7c7a49382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e012de36b448949b35f881d97b2933383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6b9c90219bf105f84b4b897a00b5e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37faf296bd8286b674db93abbe3733385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6399f42692a2e779d27564d92093d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fca7c0cea0d2e724bdc89c49248e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff72758f0dd7cb48d1ea590083335e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9c2b1121d56d85786fe72a3876667389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe3c9073974e3836320fae58369c34390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cea4cc5b6ed8c1ddc5aa6d8f87bb8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551a677a495f29985a91a9f86193f44392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227352de4ae171ebd64ffad021b9c08393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d8dc0b947ccef9fe824da3d082eb9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045b8cf152c0a5dee69b72f62f2b330395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07379bbb1742b88f6336b87f677fe34f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cd8359169ded43b63ac520d74ea1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c659991ac0734e2af2823918f05eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07724837dd2cdb0a0920f8f054c790f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80cd0a5c14f4e4c3d954ed752a6699400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cd43b87c347c8ab5deef5d9f004cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849d97aa60c1b2cf249dfafd362b65e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c12bc62f3ad81f23c713857dee6463403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5907afeaf83f842908d77496ed58cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79774d65c84342e8661974578650f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f1ace37b76ee726849f149e52f9bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12ac34fd3b1fb7c0baf81daba108ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b08d403fd32f55c77214c5e19db30408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5c88f2810af171671c15497e98203409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cbfe7d6a2f2e3556088447c3372b0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47425bf5c5ba9cc9f1efff7e1689bab8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1774ebd43270d65e1fe3c6aa829a9a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9672319cdf07ec736f0869264abe599413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e0c91cdb8c1f1f213509a87dde8f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae2c778b6a3a5b46569cc769f14c99415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45612b931cc2cedac85d93b69988d85f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cae19e0b4357c1f2fcc71e5feabfd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922890c014d78ed9029704fbd7f10db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5583747a489e24dc0cb0afd41ac5651419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc11d31e4fe6bc4c0c4b179038f49a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e61e955c871fd558cfcc225c6e34e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4a6d39a06e98679548b67dd8646f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d94fb85b068bcd4a674148560a55b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a71dbea36042536565151c2162fd7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd553e8b7277427cb7fda2757b658e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1dc9432255829beec71582f9d6159426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d9b7e41ffcd73305e257abbc6df34427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6008a9dc8f3a91ddd6d9cff1de00bd6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad582e3563fb0207c5663c7a484259429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3ce5c243ed827954f4de7315483a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4aa1179536d7caab4f054ba36ed8d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677075a978be744124755434b2aa898432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9e16087f95f8317c55bfb6383ab28433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaab6adf76f480139fec6879d71b659434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acafd4396188119a6494421192d0fc5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d67e617fcd045e1a7a62d172a6a67d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ca1fdd4ac673f07b9ffcc27b5c7b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce278059ac23a667e05efacadb979b0d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27623306aa1a37b32fcd33b13d5432b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1e1af774c7d6dad7c9bb294e19df2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27dfe8824c82ce96b968c5898c9eb7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca85d50facdf6262f41c377cb97aad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf70d62a4e7c4f8b566248f7d93390443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659445edcf3a8446df09e991336d112444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3be0453fd43caacfe61aa18439109445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80e9c11e7cd9bc9b3dee83e1b1df34446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c729f6df5c0cbf0f412a129b75fb0ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7f6f60395b5f35e934791f8bef367448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc307d46d9fce5cdf41499242c9f1171449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fb584a7ce3ebcc32532c8faf0afcd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3b1adf6fd6e2a72c7ba525d1d84d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c83e52e9ab8eea9aa7797c8b74c7f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311235ce6cd125654653550236a961d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39900b60be996fc0efeffbb49df40980454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ed73bfb640398a8624dca0d06a384455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f049bd6222516b631019a2d3f88e873456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80ed277056f6eacbc0383ea6bce947457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267d9162afec70f89da8514c8a5d468458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03010589b19bcd45e37c4bb18984cef5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d8b28821be38af79042ac7db83174460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446a92db116c5dfc128aa70bc78d4c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e833f853cfa65fa2085f22bdeb18b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b4f23dd56f20a0ec737a7b1b575ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e449357c9e48abf940e7d4507bff3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8c638078eff4b3cc16460aeb1d6cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0e404f762192086dc1fe87bc957be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73ecabb53e9c934ec8aa4d81ea105c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc33488eb570c64595f41c1075d116468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51ed5d73e613d2b7c2aa022e42b9ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76eef7abb07f40f5f8a723f6b071602470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca3efe9ef25ae6506ab02e4945aaf7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee4f358b143d6fe46851c44a5d6bdb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89435e72bd6e724da068ac03242fbb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ea311868d503eb34cf833c49279ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcdc6d1f7433156720e8b3ea636251475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00f11999ff2f86fd015ea715a1a150476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8c6068e2a4d67fb51876b27953feb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509dcbf237955f987a0899fd81922f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63be1f7457d5a4acd730d52c7c508b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2ce53f9a156138d1c9c01a69d9c84480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cbd07363f704ab56ad9811b27d1aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a3ec79151873e91164d8f1a466ba6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec3b1401dc7b695be63e3f94cd1a83483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74c6d6fe5d131c16ce8d6a3cb3de87484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2889ec120a4a72ea619abbef80084f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cc4c6249a0f95ed4969b951c4d2b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db0652a8fde97bf4362e3b8ce3e0a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d2d156884a2ffcde340e30deaa56d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5222c82558fa95d424e960954e0897489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05971c879b98c0eb989d40d17e4696490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dc999400ca7c5f6a30116644986f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8609f1031fc6b0d0b6f611f5964e29492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848339e92985379e7b05584f3c449f4f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29db79179f6b7d88e3a0e937affa4b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a632ddaa6f49d9db3a56565aad9f7e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32813c2cb710650456fb5ee0343c1312496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e480d9826c00a23376de64ce88501c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be4f4df591b21bd3b33631e55aed69498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ecceeae7821447409eea5c79be20b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414222a475848ef6038a8cd92c7d1c9e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a2fa936195be295918447b6fd876b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fe2ac5dfa2de3b0c21eafbdeb0c17502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2295d0ba803d4cb8fb4c8cb008c217503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e84576aa725be7ee45eb60b80b2f9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd68fbfb6aefd770c273f671fbc15bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b7fde54b2d87272ed416aebd913e0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b00da0e19ae9f00d0fc80170fe225507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95dfedf3b45effa23dd9706ae55f01508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5353514f10db125f645f7b44bfab687509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ce5a4cc435845b446412a6dc64249510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ccf44cfa725b66e54b6d9743c40c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc69f87f19cd99b2485ba38975d2308512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe1745de9fa4338d41225a61e97d77513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d858c2705ac50788c2bbf7318f5b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ad83e629e3a7546873cd2fecf2783515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336d46924ea9b666d46db217a34fe49516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb9ac35e31e6a9a171ea83bdd73052517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e556621db901f5943f6fb4576817a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1798273d052bcc22ed738310ddcc03519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49a8299044f22adfe8a52e5bc24f89520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426673dcb36057ae99e813db3ee30af5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76ec629ab9a86cf563c85d2ab12f57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5567669d321c47aa8c2e8f5c77a0fa0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d82b9800cab2bc97622cb1f99219a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa151ea75a95e354c3b9e99450ad42a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224a7a249fa7741520dbe9814529b14526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462385d40e77dfd351e3eca5b853b1c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fea81235f38ef12a1c8d89fcb6a8a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65778b5db4fb051c6a617319c37e51f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6546ee300fbc9c88c52dc4010e3c911530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b0dca586a619e23c61efdf8721242531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234d345a9acee081165a87abc14a4ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623781828fa514df8315821b2c4b030b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a85ab7135fa4fc0c0bccf8237db1fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3503219560e4130fa50a0ecb5c7db0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ee7cf76f1f8f6244404bfb211b920536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a2df82187dcf67826bb625b62dce1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c935a8f724c819ba1427ce4b42775a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d33b59dbef080859944ef7858c26e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c599b35fa584ecb832ecefc8b1b56540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650425a3c3352f53a22d6cce29b9dda541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946db4fa626e26e0026b844725c0e8ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed24ce932742993fc60c1b06a38c3a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bde803f80e1d6403f06961f7440f5b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bfdaec06740f1453080568c665a2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1763bd3fe02956f686d67a432b3e313546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ccaed731a346ceae9e388e3758ec4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e805b27820c227aef6cca5718477e44548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffa4f08559931dcfbedb416476e286549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb678ab32f1386b1058e74d1980bfa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab99faf08299ebd5b63f6d843b550a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c45546bc917996f630d989dcca01a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8b4550747b15dea6056bccf2c3d9e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce091ffb4bf29cf6a9120acbf71198d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d4c3902d4700c44d0b3ab2df7b662555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c260dcdbe4f0199a21b62854769c4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d344f60bf7f2da8d9f80b9ce7de393557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056b20ed8e9bcc1f02323917209ea42558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ac790b0033d5fc36f763fb5acab3a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f133e1eaa19ce848f4410bc876dd1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8056fcba2cabcbfc89595338cee1f3d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f95513b66c7027e14c7b7c97f1fed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d949c3a094341160ddc814995f3f85563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba029195c173f4b320b6162d548f57564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee1b0fa3a2532b234817f2043cc321565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0b69594c8815018f4b618dbbe963e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de9952f3ac5f8b2d5ae287418126d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae89734fb3579b6d7de046e3279e5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7d0bd9854b8e305382c90c5e15814569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffe46e230734cb83c4b9c7499a980d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4eec1951e63aa9c5c42bfe1befd9b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86512d643cfa96ee249348acc0561ed8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e7f50f10c509a3b5a3a7d4c5fe634573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49b37171ac953bac03f4e3759a2f7c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaffe5c7e9465c26208b401150faf4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a868964b88175ec1004d422461cb6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34c39f71db8f071707a8e4b710ca43577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a483e2b2ed7a6f88fa4bf4523b55def578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eef7eea765701c9591d9cfd48a38b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764572a256f9d0d520b588c831b25fd4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0849770775fe1a780e356df82725b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f0ae16970f9c2906e1d7108a0e1cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c628dd284655f811b1be27162685dc5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4b4b54dfa173ebfb0978d3508d14b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36090606fe90dc1c65139862b392aa57585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b13b74b4110fe09e2965b79112a17586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cda88f602efd13e17f1f14e0e80d7b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5357c086bad49bed85ee5ccde5f07ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b730b15184653eabc15782193ba95589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db50d37ae142f070fed0fd5242e0b4c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66655bd772927275b9f2ce46b51f8e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e040265222db8f53ab516be0b90ab8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248a42e2c75354c187a8183bd304c1a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57123cf9622242494379ce576e60b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15515d6d1a6d33453565adcaff4f00ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3288c9ac239be41985e60dfafdc8d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d47c9714d46376bb0a7e4975d7bac1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838293a8c74883a14ea152a5acc7cb86598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab776b3b4396ec847497a5c86b949a5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c3958aea048670fc9674716998cde600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b189715bdf22e5250360bb6ef2dc3d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96e7871332092653b8a15a5556cf4d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ed16ff894d85bf2b6656534f65929603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc146090dc387124291017d822c067f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035401a9410cda392bc16b4d4752c92b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a289cdc61b9edcb04cb631adcc3a9b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf27f895700e1f58dc7adc47790e18607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e074f48471a5c3f7aa1d5bce65fd84608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af422ed19b1a03af70fc64532134cff7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12e34c955919a9f78ef944d5607ccc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7a12e21f1e8e3564a72cf7d2171e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823de909eeb891829676b8833221cd03612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c7e27ee8ee523fc60233d2ffa02bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b5e869381676b0580326bc091e151614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57881072991ab0aa6f97f7ebc95f671c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659cead767b098366afb709cc7fadd2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d14a5606b3fa02c125232e129cafed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4e7a992e9e4d94442efe86f60bbb3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b818ae1b102dffe80c3a766fcf2e119619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54999c247e2119a379d71d0a88fc3511620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974adb046d4e431cbe8330616ad92c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d9307307799cb7c6a4aff76385271622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a04df8ba778281a35f92c2ee62d787623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f0410d4d08e2961161f556034b373624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432343a0919b22bb1949f388eabf1fe4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8a5f91c398b7daf6458d0ccb7fe39626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495cd39aebe101d83eeb118adfddf0d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085a1f16d610fc0d07831d54012fd2c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04c37c54471d73faff53e737d7a01c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8321e257f96e253b4192182572b42630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb3ce08197cfb6a9d87ad96fc5c5a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a8770d0430bb03c7fa3d482e3be41632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01221699cc5fcb480499ee0fb27004fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396510b8437b91f6b9663ec116f2481634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb6f74401c6454dff56f0055ad2fdf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d835ed24b166df38600d5a6a909e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d886d5ff16e98cb5d7f0966938e6f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced9ebb9018f7f24a15eba38f1e9aee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8c3fa4f481d0c718543ac93252868639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822072f6ef48bf8a0d661725667fcc4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7cfe859e7fc7f8c83475f5ecf9cd5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe7fcc7749cbaa0c4b5da7cdeb9f88642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1afcb6c6de7d8e5c3ec4e3fc8e0dd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa72482d8d8b3ed0f30fab5806f16db644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42657f214b43ac17396db42d9dff7fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c81a38f10d8fc1b108f12359979b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063b9efc60804e64e8a68eeffe40e97647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b830e1cf214fb16e70237cf972e58a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98feb12a0a48b388b679ba233c3c94649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5ef15f8405bc91e3900144b328222650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51e4146f3802981ff2b4618d45a8ae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb27aaf0fe4c2ff104485736bb7e51652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b253defdad021e3ac0facb20ca700bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01da1dc3a6eceff45ae208460ab77c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a03536e1a7b7e1eef74bbdb2f1d2f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdb2d399768b704458915c45261077656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf5be053357f62d1fd91c6eb029b47657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64755e2154016584f5ef8abdfc38e9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4def716da28c8d07fa9ff5a8a9a4a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637cb15d42212582f852b90903bd5a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2308cdfc97846a7d48d316626c04b62661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cae8ec9e58477108ff734f814b815662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e951af958334b12b7ed48b0ed8003b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80894d5a9f64050b35b3dfa5350ea1d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cb2d22169703dc54d366da481bfef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1345e15628d2e813526c5c8f95ed86666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003499b3845c7a6c70748d1adef666dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d1ff6fa73939331d3185b274557e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33078437fd19be3d2a3a746c815c2b9c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1733c824249b90604f6e76b1f71a8c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35235a256b7ff8c3e1437e7d04ce1a38671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31c9738f5ab2f4f5a1b086ff58bc3d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1245504e1aacc7693dc428c3019a53673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abec0f82c09daa84dac8c60b493c332674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61e869d63eaa62804acaa8b0b53492675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cc68be3bcb1309d57ed72896d3dec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9714593b15e4912c8480f5f095a7cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed371d5e60e456f4d7aee96cca18d93f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de50f9b6ea06a6cc937a91bd5a0711e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a398207d0909cbc9286be19c82feb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096dfbfa4fd4ef40f351cb01dad33a0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e8f6ad034e73cdc5db9f5166d1261682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66f15884ba980f762f3d090e4f9c56683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaf0ec52df3a5073516ee5f350b4e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bbc9fe21711c33677d577f2ef2239685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f26ff5f4f3eb423130c1d237be41e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba1f026a780e5ddb305bf7a7056815687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff109a834f33fbd156dcf28c545b6a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fff75a6d52ffa5f5f799941febbee1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479159c8d0fb0b91784607ba2abb87e3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9b7450aa84f87cfa69225d746180e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e85e8eaf4994f9dd195c8418e0ed37692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f98e04b892987beb68cdd9e81ec6b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d9dda2ece70b680099da9a43aebd2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556fe204c9b7e019602e4ce001d066f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebaabf577fcfbf7a2adf32f75a61d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacbac1d2ef4d6bac917b28c55879e2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c5cbfab88faec1efb197ee9f65795698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556185a161eae9c1dbad9ed0075f84b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860c3c1b410d4a75e923ae5159675eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26020347f92a00cc9970caed418b645701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c88a4a4f03a5dcbacff7679161e399702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a7fc59290371e150d1308b2ce4c7c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6d37161ec447e6638ec67c44aba0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddb7b872e1c4cf42c0c6fba0a01e6e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fe4ed94036fe0abc8869e80ac165d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd12af8e9f4a83e977f96826526332707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c289e9ab2cd26aa2d5cae5f9302b6b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92294da439105c005b1b1bf80a2347709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebbeb363c4d247688df20030fa720e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dd562dfb6935aaa5f9d206baf6a59711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820b35934e3992ca02cf3d4586391c9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfea69479d19ee13407151fc8d17bf1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d00e3d32b2309c0cbf18a5eb624054714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140c815a5832865d119b7f4fa778cf0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29023f566767d500c4e084a9178ff8c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c15c73a2d3c5c4f412dbb1cfae858717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89484832025977d882829bfdeedece8d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de155a5720fc3225d477d18d1ed9c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b93466960a090fcb6524bb077ee1af720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fdd9723aadaff75d455a7f5075dec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cd0980dade0f0b77c98526ec64dc4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847be39e462572ee3d33589d8d20b63723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6c4c04761e0ca0fc764d5404498d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7b045d2b1c189a7bb95451ba9c92a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d7c0d4d0a8c0e7d0ce997b8e9bcc1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38156bf4df1bdf3aeb3f94503499c30f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42dfe95fc8e8ad8dc134bc1097de36728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e899970e32cebb0587f70c12283335729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2d024ced63e88a77ef4ea69c3f4f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f761ecb3281214f1f138374c53ce846731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f1c99d460525532d60a760d61cdbf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b848981404bb0e703fe97ab5087d8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea580de7ea07ae463a581df8d236961734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412ce5c4778de147d8aa127d5fb8f1b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9acc2ac5a6857535c81bf28105f83736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41bf28365ba1ec42a62826f978661d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f1f612bf9b512e51ec7cb12c4bd12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de1f01cf329628751de5cfc3be3683739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eed747fce5009c699223ff20391cf1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613960d17102262357550dc5f4c86bb4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d47582ef0ea95909b1c8271520aea6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948b228d6b97dcdb7e6a21554b35df5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21997ffd8a868632aabf7826f43e787a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6d6b7b314a04705dc38f008d2f61b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a4d5ff958a655d41cbeab42d3ee50746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb1d23b299b0bf7966110b7ab95612747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f09ceb8642526d48b84106af8e95f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e0b853b500ed65a7fce852f00ab41749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454769a6a615795a70f502c26b8bc3ce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080602466bffad7fd191b4c729501ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64145cc01692ade5121edf8e964bcee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229c22c26e24e803d0c707596646714753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdaf5ff92fd3157fccc49cff2ec851754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c0c0f482d3ae357d8445ef780dbdb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f507c44e741bdac04c39952df788dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60567e483cacab9c781eab9f09f5c03b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526001a1e20fb70aba08c599f71dbd6e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631395f9812a7db97e2f228940e9da0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d901472742d930b00707e9c40d4663760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c9f76b3181e0cb644ad4bfdf66e6f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f060806dbac1b93a943f74b62ae34eb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563eb2f943a09b86e79b96ae9107589763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f947220b7bc8c7c5f8921acaad73d3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfa06449a1bea1a138be990314f8c1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac80b0b2098c72ef8e08be9ce8d578766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b566f3d01949220f80cc96c69cdc319767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e16ec7c67bd9bcb41af9406a94ee00768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a883de13a8f6850022e94a92c4d70769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f27e8ff24a5f34b3bea853789a8e44770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91722443125a0403c426ee223e91292771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2c413004a7ba250b8df5729cabc8a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110d8c727d1b9728ee2732fa6ffb5b5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa7f4ce082aa415298b01a96f07680774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab5294d1e4c8ccfbac8b6e69051d6a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d257831baead7a4bca93f562703b65776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2c692f44d1bc41dbd032ec172b779777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672af11a226a681b69362ba994eb080778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333d553f121a7647311d6842adc9d5f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda32a9362cd92de193ddf24818d0f1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b47b133c069ba68048f1f21ee1831781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4675bdbb93705bb436c63fd3a0bc4f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8d7e7707474b48f319d7a8e1fcf18783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f71b45bdd1f5a22dc21579681db703784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5f560b3cad08d58bbc142386e9093785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdb33bd41a4a257f0bc7804f83056b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8580d082abeb723c80c819f7afb08787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dd094759d7f5b63dab77d36c307b0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4ab206e02dfed337cf5b0cb182999789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6609ab90b89acc52fb5156214faf483790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b9f4226b23427360289177a760ccd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6520b2d065974c921ac294e04484da792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac8cd4ba11d5e6e334c285aea44dfc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e98253c4db0012ddf631fae3d6faf4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ce4d9843d6f1eb2eba745e7db52af795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9913565464eba979438553210540fce796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dfe6bae9ccc36e6858ef267c15a91797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503cc2b8fb0a244d6c861c4312f414d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d329f44b08d62fde7a11a4ca953614b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332260bd264421f308dfc7005fcfbd6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e6b10a574d9f14589aafc27bace72801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6497f2250e901f16c8e49eeb01385802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802875c5ca64b68e40c4b0ccff649d9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6fda3ea2f3fa3fd292f041264e401804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5133084a61ea09c995ff2c27c84b6cf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6114bac6b499e9601b199f267bd1d6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166a9a1c3b9c5c486b220f22112a988807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17891aa6a9b0fe43c1bb53a1f491259808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425fc6acd47f4e245ed9e1e3d582591809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11b155124660d6d2daed7ea50ee80c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12849f06ca5ce64db47da00e93ac6dca811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1dad707d09fdd62411802dc5beeb5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38381cc1f8ff6de2dd17c62fb53af94f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14547a33cc6dc74e03d88b971cd49005814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2acbef29bba90262936614a886a7b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4859321d93d924c3b6ea4c62f9492816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e77254bc3cb3ce329f38bd94852b21817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed046793630e9dd49d84fa34394dc29818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940d2a6342fd18c03126f962fcf869e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbb63a8be5f8725638fe4da0094620820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51082daaa8c375f85120d3670bec2c821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98ae02ef3bb7023014a2b1a05980321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b4d50394c95cd6fa82bf783c007df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea61a2c7fee3f90f7bf0ac4d87f1e723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212632afc007ddd513c2e3bd5edbb6e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d6f22be9de0fa078b53b90a0838ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618aa319b5d67f32de532fa2ce7f8af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70c63f92b01955122efa5cb3e9556c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f174cfb2051f12d08855b613e95ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42398bf856c8992d108508f15bc0c5979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75367a5e017e6a32c0b8a24d108786f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3d579289443e5572b25f7cfad9a1511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3ce33c19f39a55755143c1fb7a03812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802314907de4fb3af89f1693a66d8a5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b231e7af3d38f7a401b8663a05966714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a0622a8408dee536bbf95a0f985b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7155be0d1a87bc0a86e7c5762ae020316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb15dd91cbeca1da0027b9afddf74b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0265d1d195b3f63c3bea14f8607f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7325798823843ef3b137c7b2edd95519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3b44304afdd045b4b4626deeff3e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54171893fd0a0fb64b23b427e206e61221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f550be598bae2114cbb0d708e7f38a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa6be642dc43143c534b61148e135723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfab7aa054d078b744b89104a39a4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660aae4982d6d53abaca1e9940da4cd725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7525064b71caab172d35cee2089cbd626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc98ac9a2eea67389fb72a3a22580727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb144e8dba40184cf5fd3460708c68228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb351fce093d5517890cabd94f93649029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e0407e95400668296e19b4b7554c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75d7c6683cc339ade82fbf321cc03631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709d742c9b0db95696a9572fd28369032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699a8565add59defc543e7ff97bb62233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c26f2fb7c04ee15a235532f51730534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1fcb93306e72bea0ea932b4300fc535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce484edf009ae6cf9d925a4427bca6336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01329b20e6544f2aee5affad69f22e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba7b93dcac70ccdfc1e05dd92d3ee038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfd8848c325661aa7f0cfc6bcb716739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503bd992c17742c5b1f6de48aa0a84840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb059dde10dc5bc014cada486f0ea941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203ecf52bb623c477a7e7b536c3604242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d53b902077cae893839bedc6f14cfc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf30b615ede672f8cc130d9f9ef3f3f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254be57a8a8b9e5d7f9506c1f053e8545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a741b9721970fb385954650ceea6afc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b7bc7b8129150d39001645b4d56a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808c836b685215bbdc1c12d00c30f2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ee7dfc86ce6fbb7848d0df5f14f2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885087b24aa6e10f8ba124cd6854edc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25af0b1b588b1dc62f914bede9f78251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db2e6e67ded7e2c57f9e72d8584ded52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20a39ddc4d8f8b40f6d365d39fd08253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28476863e74e7b60b71d053396f7246754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e602b30def154a0921bfe09f9a92b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fa2285426c5c4d534599a00c3f12856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f35bed95d4b6cab97c0b25c40af2b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a29ccfca0a7cd807a0757ad136872658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037b5f1ced98a78fa5a036a33936bca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5b14b6f4e205f09e933f7d4857dd360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3500e6b241136419bd74a9e5b2994c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d251d34f51a971a47d6d0075842b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a41fc7cfe56106791ba10c0157be0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfadf9d5816c60e9f531283b29fc61d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1eef8b32932cf8bf85aa280cc590d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fc0ff12f3fd2ad1ee2ec189d6483366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b08993c0b800b908308994876133367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153e6610053e7f5f4c5a1baa41869f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b123100218a93927a36f63b9d4cee2d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543faecfa56a81cc08011cd8c57dcd4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb0ee20b2dafb0531c9a0b1cc2849271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe346255c7f9aef6ec65c1eddca3a0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c78a52d81a9dff1158cb74e320ce3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b62e2245fa12e0a428a4520ffbe3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604161f83fbfb33654e838e113ef43375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7596952f967e01dd53d6c18c7d922676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be52e67a2cc6f869a986e9773c405577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43149d1f2d4a374a2c4e6ecc1b802f8e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa78338ab756b189d542cc7a11a0b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25a14c83f7840753c3faa9d136e21580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353170c6c1730b1171b09cd0961f97c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d75c42d64b13b392335600af853c0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb3863467bb076156a44696318c42683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c245caeabd5594b2d4f11692d97df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d012c087c94f1a31b1f5d1adb9e13985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849b76b9c935ee7cece61a03b315b3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3ef98161bf4aae901084beaa23a6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239af886dc445db3bf1c0c87a72d3c6188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60066b08207ccf80d7db9bdf4b5cc48389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb50be13f733cfec3a340b27f3bda0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18df4c569f1eb26719707b67408ecb991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebac6d6eccce8088bc9d8940eb6dd4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b392a244f25c2d833bb7df8bbeacdc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf078fbc32b1a9912e62295540bd9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28965e19ef9b674e381f13cd54759cb095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b27d634275493191cce2d1bb6b18b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966507c5e9cb67529c555105f3f408f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268240dd2f32acae88920d34b622dee198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d152c3d52eef8ad281637a100f244299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7e53b5f6b96a9d1db4b56be7b4a10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f971f2939a83106acf4d7d89b3787f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbaf8058b890026ec025072ba2a8ed3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ed9f5861499a2a0e151a94f2d92f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769a49e57260b9e708b10bb3bb97ece104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80de394c47d912aad5c845f61d2db6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe26e442019f666eddeb83351502d23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee823042aea012ecdbaa0598d48b58107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57d8f576a347f0967a704d596a0a0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f06c0d81e5c10b89fcac33dee28a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85a6bd8d9fc44158648fa777371c81110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af027a86d112ca764a3b6977a4a32b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f591488d389255ed8af6e084deb6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ff50f54f2f68bac8f160ee652bd5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251ffa16d68f20be5fcf0af5eda36b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54245917c6e2810dca7fa35cc9766390115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53800f3c5e611b89f5652928fc51959c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9769b3b222ae24ae285113e92248ec2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2949355ee9139050b337e80666ccc9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fed536a41ee8713b1d4ec80a593b85119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94e753ebc8bf5456f92a9e8f54309b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986d98187aa7bd3efe655a2f9104a47121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8f4f2475cd7dd7c10cf9bc1cae9b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c87310d4ab005a09b4b06ecf168a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9f77d8c10c5c2b65d5d9935aaceb9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a5e7bd141c0c00a1d2725d866668f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af31876dc68205bf4a40646b96b763d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffb52be7566c58200f411349ac4644127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5627cdb07b05b61549f192d09e440128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee1c913ae4643a67f81e51a6702dcb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a71d0f3184ee38e9400e1745c77f55130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c5a30add7e45010f0ac8dbdab8569131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089d80f6645d940ef4e9f749d8b2fda132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6e401c338a3d62ca77258491f1b42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b764853a147a3f11cebc3e5156ff8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf49e25645ddad9fb245a3248398804135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93b83a5c66f497e00a126f505c427b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2e40f030fbc3355d46ea6e5af4e32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bdbd5bae354d97fa7ac79c72326c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5610c1727dabf456b1ee8889f172d22139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534692a321c0a10fad655c8e453cb1f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34662c8ac96e5b1dc5c06989bd1089ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e8276f584cd1dddecbd429199bbfc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec9a447e19b9211d8f103d3859658e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957c059132aab288f1fcf2fcae8e580144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fae72a002c2b91cd9f2b7385b50c49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234524253722b330ba71b46c72a6af17146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c26a544b4593b12ec3939c2d750928147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caac84dcb78b50a8339bef0641b72ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdbb7b27773938583e4be07c059888149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4da7e41c89b9c7a60327fcfb473823150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72afbe4950a0682f79643f391ba1b1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340103887187d6edab73b694ca5df11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b486cea4e3459d87ff44ebc1cf443153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee7ed5f9ed645638e1cc5297b984d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809cd57ad3630599c250b7f99987225155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0a41961e9f2cfa6e03faefb1bc0b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb0ecb1d0b5aec9a9aca070cfabdf2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2106341106c0f7741fabc57d8c5e51d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6765cb50ea68d3cad245e6056781b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2500f8318c4484a5af19f4ec625e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071863f866272c9eda4c408ec3c444d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a50f2d1233a3d2e307664bb2c06c37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd7dbcba4b484f827a9c3e33744699163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4e6ac95995770cf2afaed648e3e2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588027025e44ac3198bdc6d835a3bc7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35a940251b1c73883036e0a33962ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d6fb4e38c77b6b170ad85e04bc50a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf63eeb59edfb28699a4741410b68ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf0026cc0c0674647af851b5dea7d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80017176686e3e8097b4a74c9bb77716170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9280f7370351ee63a686aef9da7240171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7761f21775681364810e6103d83a45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b90fc74be747c902d11f4186b2f42b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309350bbf0bcb6654fad3a0a3b00e48f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b45670c9e1c27844e19e3bf6567ed0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06497b51f472d2c0aa81ed646d330e7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02e75a10c507d46da9c029b1d970a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbca884c7742153740babd33f627463178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4f47125314ce972cd0670570173d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228f8b223d8016c4e96d6f79fe4399a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1da2c3090c84bad0589cbca5f455f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda87f072644c74f8c26c0d309a65c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79e849ae82f3835178c16d50fea650183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d9b3cac2a04678defd99b8f1f03bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bad5c41df4377ab504162ff4ca5245185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b343eae5ff189bd1896fbb06c454baa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8760f479fcb710df78815992d14da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e64d556042ed1fd671f8f267086ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb92f97e207e8478994860c0ec73f5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c747b84eb28d6053a71e08e83e7b06190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e67a0059ea10d5d91fc490538ef261191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713e3f7c3a6f00715a0b5b6e791b26c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea13e7a55110592513216a53daef17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6657cf6591ec6764a180d7b228235194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c9b047d67c228fc5290eeb281aac1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5ab1bc6aaaba70095acacd5733804196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98e66b7d5709c773f163cda6aa85f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31b07c2262953a7654873596799595198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28347c16cf6cdb36728d4d310530bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dd25fa1a410636ffe4a5d59acdf2e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ba32376c4020156b63fbfff40bc5a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a88bf97585185c6ebe152620b8e985202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94443b0260e7a4bc3b2d247f6dd27167203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cdad3e622cb9abc00d0af6307bcd2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de229ba56dbfd2951ad80cb950d11eaa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a64964f2f13f56f5425506a4e4186206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26baaf4dd949564ac1c6e7bd0ce655e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0704254f0cf1e037b66057647130e23208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de894e454cba79c14c588704d5cf045e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106678d6a045677c06500e85f0a18ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce29a9bcda42e89cef5f35fbdef6655211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fed23942efede58f0df62a625da67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323f3423ed9538dba49ad6f6b5744a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade5c48c4c340d6759407652c3f04a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f27d1d4c5a2bab8363fb1f90090315215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f22a24ec58a1ebe2b8331dde8f7a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab743d819ee1826550a4bd2c3bba46b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05385b2fbae2f731cb3559221c9af923218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb76fb927fe87304cbc2e789ec85323219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd5c4af33b677b095b0c6037afe290220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de300ae1bd2d154926b9c37bcb95f88221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777a67a3b05d6e4a427c9efff52c184222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc8fc801a94a11f739a213b750488d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab28b97694fabf126767808b94529fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa11ed12ee622986bf488816e85368225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dec17d98371486186e5bb4af6f983d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66da723f2d7945bb3b67540220308b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7ee76c0304e1896ebd4398c76a61f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34874ecacd97f94ac2e29f344980225d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a58dcf34caf31adea060262535cb0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db97b60d1c3f62897f4707575b144c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d286d20aadd5a8ad1d8860b6190ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98547ced7da3bd8b5930c081e8fc7b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b05fa3f4df7548e8c4f7b8ae47087234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320ee8cfac24010038397e794b7208c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493998f1e0dfee8ec4baeefa9a26bf6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c49950e36d4dce276de14a05a644e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef9e37a9e9838a05c6717df4b40bbf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34275983366f7cb95e5232d866341002239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510009d81ba4c944939b8528c53252f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb84cbfc87c5256cabe48cde5dcbe0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216ec3b2747ebd0c23ecafa4be3a6af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab665143d80bf7ca3558f2c81e79a69f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6432ef8aaa2ad4f2d25ef1f6ca2e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64208d6048d4fb1a27daeede15352d91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b26a7b84b63dd986f2ad1b62b1aa5a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e8f24b524ade07265de8ff875a767247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274eec66b3a018ab8f0ed5ee565c1865248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab0e185e93d296abc6923d1d4fac62249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34456f4a0974a1d8071a8d36afdb622a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3042bc83f5209e6114ad3471422de91251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e8f68084bc702b7692ce3d7f847b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862993e2d9f132bbb0197f1aae84c35253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5d3659885667347309bde71800bd3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6a1969c4d53264a30783e791a2b1c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e49fae3c465cca57d334cc50bc623c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416d149066d3fe04842750dd38d352e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339a5a9422db53f943f8d24ea7d5cf4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1fdefb56c28cfc41ecef968e89656259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abbfef60a4b9346cd2d08129efd9fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f9d482012fb4be6bcae2406e9f9d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c25a0273dc000143a3b19e453d9e1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fcba79a51d0c4b3f7a1b950df1a55263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03a6775f7a84044e3cd7db59761261264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c209cedca0720a9f717033b6e1dc17265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07098226d52dd50e743066962200362f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b794a3bfef6383693eeaad6cf2a7b54267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688ecc9659aee6cc5d613ee7754e127268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e26375598a8c194a582459c9318a56269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f5c37da8ccc2299a102eccd76bdbd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b890931e2b2c6838ebeecc3cf8fa191271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c7a402bffb3f6c86dcf9d98338b11272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf7a8fde84f866c196767df375da90273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d312fc18c9e05fd899604f56348282274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04249bd3a0683c1db250c8cf40aa6bac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f1d6983392290a8c255ebb99e3865276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2759837fa4d08ab58e16823fe1078277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32b3d2eb77d8ca9b34a0baa9040b9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae955a923cf1d44f763a8271202215f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be57bc49f22d118d716425b5d08f922280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd21e3b53f9c981edc0475e3e646d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8871422bcd6acff0502a55aef7ea5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25672a818aaf03a1a93cf92cd0d7d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35123237ee6c0fd3f8a08da841ab8a9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa8305bf4091dcb0acd0a8a22e853d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce0b9e4502710bc40dc415783f34b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32086a503dea84d11e69988ac03fcc2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd77b250afb5bd2dbd23f6d4a5f21b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f17580f21c66017b96e20ce9194d46289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321375cada5e5d74d9f3939a51e521f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382fa5c3b0f02fd030344f13ea1d50e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852194d2fea8bd22e36b004b1fcc200292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bce4602ad0a6adef30a3eaba2df469293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274db5422a58c40aa522eed6e285a319294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad604dfaed00ffb24a7e6477a7a8a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc695f55b996bfffeea81a9ffcf7f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e732b50086209b51762d23baf125d23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcaf28ab281f9467a55d8cf173b2d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5515d08c178e53ecf4674806e75820299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9af8959f25076c2be8dc6e7f4004b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cd44c62a52e2ad8b074c2f4fad124301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ce4458c36e6f67bd4eb03a38add57302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7c060ff80e476dabddec2955a87bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7111aaa9e86a407f9276738fb4fde304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b2cc74fedfffca56fea50581d8efe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d140317f334dd75fb9a3aa3cbee0627306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b34d7e7fefabb5b36ea125cf0216a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af1345be0a5530d2bad9c6b3d211d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562222934100987e95e78ba79766ce1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130aa214956ec23c57fd8d3e4314d8ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c540848f32bff178eb065016327bae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da685f0505e25a82b145c48ff93e81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d425cd000c59ac2a2447dd45410272313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad81efe8ada698d7b1163f4881c5dad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45851c752d61f11c6e604d371ccb2d7a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0ee8c0b0fc68c253bf4e34924ecd5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b091abe6e2afec2d6fc3ad355f155f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d80f82250258ca2c3d31242c44ad7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406cf1fed6db3c02046553fa26ac1f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223216c6a2ad311cac2404a10b9faba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f651a011625cef66d123fe896cddb7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7031b11982a6e2f600161b319002ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928542cdc4f6378e83b68b9c42df6ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a770c14329d59393bdc753a67ee7a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20080b57ea2ab8c4e523e3e6cf0010325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c408d7ec3954bc2269cdce1b2648dc5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ff30138c4e1ac0ecc005ce7eaf379327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8c4b1cd7ad07034d68bf57cf1bcb3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02eda05628cde502c6236b07ce480ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023b25e604d814257706bd3f6aa8082330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c963e8748f16a552f2519f3d20822331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ca1f444bee79f259261f40459a6cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49362aa2382392601ff1594298d5e9d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746541264a5ce91d94fd8b751e2ec2b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c652da1d8c21077806b354e324f5b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da7f6be71a5ca29154a14235fb9a53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a71106f362b62af57d936f6b39c12c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188745aad640cf3cb69af4a8b990c581338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52fad347dcf577f7523d9efbeac405339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152bac67e622a02a7a2b7a1f141f77b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed27ec4a4c957e64fad32d0ec4fff3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64824bde2b4febc6c031ca8466af73d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0edd6a8279ec2996dfebac14b34b26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf868be27d7b60b6e9059d3363ef155e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cbe46e327a9d2a937c88d84940ef4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2847e582a86b929455ba6b90bbfc5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc62fd48fc6fcc05a3402706a1e5f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb2d8065ead61c13a23463c3426959348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568aecfb874e615ee4efb39e397ec566349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f8d33d7cf94ea8fdbfcd9cbfcd450350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8529987ba233eb090d4243fdf989c4a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59907070ffb24f26515e4917c0fa2bd6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dacb336b911ff14718bb145e3b23b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93d6d7b3e4a91bd82e4875aec60990354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ae05c4a25dae3900ca55995af0a7e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9aaf7885466ce041ebe7af58c9108356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c873fa90fc6027e2c46d4a395f3a74357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88396e9d844856108c156fea3bc84c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbec8cc1d54ea222ea0294a40be2a51359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bce7f4b94f30456e4af4f7bb5abd2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbead2b33b73461187bdfac0db699978361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda51f7d3724193a0f50ecbfff31a64362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28211a21507c30f7da9956ad6ddb90eb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e546452c359f32da26f44121378f38364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a35fa503b279296ad69b23e1cb1673365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2f4584a74030a77272452f1bdf5e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0cabf8bc4fe152f15a907465b6311367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c4c1481fd6ee95b1a7aa7436c1aa7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400aa5437abb141522f4e6c5f220d65369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1110bdc009816a18df09ba07ff5651370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e783a2dda3a39ee8037f91aa04074371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fca5662688cc3720c4adf050a00582372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4474909f887fc9de3879267d6afd6e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952d3930075e1a5a33cde2b8fe73646374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615b1b44f9964e931a5b8261e43425d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26525868c9baa849c8e9c8fcb26881376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff34704344acd0889e46986aa1f8cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4001ec565dc91dccbdcb6b5ce511ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586aecfbe646d37ed588415d2036bb49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c061078fb709bd0e40dbc65e21c2a76380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d331758cc6b4d3bf3b6efae77b590381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3486266e64579f706058e15af886f86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c328e7b5fdaea7b759bf56b4b01c72383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117aa4523fea633149bdd7ae62c2584b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644a83052f7d225170f3c0a03cfcce3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb03c23f6e79f196bc2245a3b0845b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181af34b1de7eafa138916559f6772a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ec061c39aabce08b966222bb724b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77e2e53999a72b64dd9f532cdf6be5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d66e3fe0e19076c3cc1bf7fabd898f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52a669f63009dc1daccbd59aa95a21391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b69d1c1db539a28da63ddbc2501dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857511a4207a05dbd08dc783770b395e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed866905c182e144c6bc11e9e5da7f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5156604f76498ec9c91fc0f4797084395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaffb244a9e2e882356cad0ce53260f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52be336cae3dc82b150d743e451e6a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751df41eccec52f086882799aca5c6cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c0b5fcfc4f2d0a2d5f4e948dc8e6f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3af9ea47904fcfe62ec7ea1cff3d0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b791a6b22f8b5b8f177f250a63c49401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d06033f39363c9e59bded96c4d9f7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39edd3221de4008b416a8f8974ccfd2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f211ff5b3765f5be4ac85b74b976714404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b452b76164d34582efb7ec2e7a2bdd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292262c8713826424f79cb54be5ca40a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71951bc7281f3b352309984caeeedcfa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6855e2dff2d69f82e43a0432f2f3b8b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed893e1b78e90ec4d6f54fb41761d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b08a873f718734fd2e91ca05e9f0c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15744d7a0f36feacaa904f89f32ca9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13f41853a2ebec2c24795b9eb9cfd0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c63bdddc8d9ec5665d1bce7ca8b9d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f848743e553b2f3ca592e88b9c54c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ef086132545abca0d85acb365995c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1de0bb20b1874940e867d7e22de65416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36abf1194b77bf928daa6cc226d1ecf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815c8ad9ef40bba7b50bde5680a941c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5d447891adfc2c859c0af1fd8fffc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbecc4da3bbb33bf661da5b08dec35e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a560319b2e6c70c47c46ef7b70cfa13421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50965e2b77b366c247bd54ce267d2aa5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64dc1f253b40bd2e8f6135965f0a5a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943c31c62ccc09b74dddcfd7b6628af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf6044c79a1e331ee6fb12c2ed0e8e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7bd5ec46d1a61829983293e74b9b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8d796c7f338159bbb99ebb74477fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fb8ee93a75a70a6670d0ac357e3ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d7919f17797ebce6347ba666d1df8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9eae3d7c734d02b314f512fcaa97cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ed202286c0479e60591ff56a6ce09431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2071973f91a341264d28ede56c064c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55e023c6ef852c9d4f3b117eafa57a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa80fa04b3683059f298afbb0c1d9f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9b2b60dc10d94464047888b48b44b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45bf2b0bfbc4d5046182169a8c50b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e891c7f64628a39c28871be9ab33f35437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734043db49d65488f808a857fd60195d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f24a022dfbc27aaee1b91fa90cd37c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dce14e39bf9704ba8f17528e50a383440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72035648a741484de7e9bbe788f63a2d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c27d030c46d5dbdeb2b6960f728d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a1a5f02719b07e4b6e820b41f31a3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e902b0d2c7fd7def3f7858a8788de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e29b47f72388a932d20c1b25b8d63445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a985881962f05d50c6034fea2dc3b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431caf2cc8fbc4b6f15e4b752b7a2620447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8187ff895e3d453a3f1928cc2755f1f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2870851eaf12e7152c9760b177f232a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa119890d7f0557f424f0c8474e5d6e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2438f5c8776845fddd21374ccb00b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3274518cb8935366b85a39ad0f3a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ad348bd68182f68dedb93f270ce85453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e7a95808dbd2ad34e255cc799c435454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffc61a89d605919d05dfe66c5c7e41455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e76197807d1e751fc071b113eac595456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243ee526aa6b1f9e39eed9d7aff82ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf33ef4edf6bcea9951bb7564233704458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5ddf8f6199e2cb22bc414d17587f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a61c6be96f84318e6f5c0d78b056d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf2748bd09ee9515260483e5cce557461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705213b3000569ac7ea9cf3211f404f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b838cbaabfd65c0a243d6e065197a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd40ef7943c47b71034023ad73299ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ff4457820d929d4fe930a5cf094ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9eec0ee5a3f22524cdd957d67b48c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a30627d94ac47c6874345d36ed00c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb33a1297bd7b605a024b2f5a91c31e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e193afefc544c9c5331d54ccdc5c55469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858ba66b3178fea955a6eedc399c801470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498198a43cbad2026571ccf46fa4b07471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae8ae5773568a0ff7fe60a8f25e700472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7834b03f6a86b54e02ceae0f5131e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ad8df9815fab4d03a0e2b4bb8fc2a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec286ff3f9b325636523bfc0fb09bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04364c71ded783461f7cde68d4e3d3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a5c5630ff39b66cdcbd88e4394389477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77844c8af87de1ebda847b3bf210acf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b9e15a48e155b27c8ac84dd14d936479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a72124a9ac5abdc4ee77e705e918f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b421c8a76cb23b807f606b57665321481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f1f0fa1e24ae395400fb285d0eb51482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e359325a9a0c3a459b435f8d228d5aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab43ef68241d0a7c2c02fc67afd4c2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ab4883dcece8da4ecf3c3d0083353485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd57c4cec171b20d7bb35b7b21133f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622d1932a0e32e46eba1829daa3e203487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61378c2245d3a219edcd8d6cde7751f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37d14316e61c04e6540c67764d3dc1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c20137198754d99d41cfb5bfbeb9b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51a367c43fc750935ff7633899af8b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60571e05a8b4d2463dc5c57e475720492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf1d165d17eb31019f2d32b2690705493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26710747257f38f3f18c5e56e90123494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22367e7397f67330f20bfcfd7343d834495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c49a464db073215e1ee788c6ec453496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903dbff85a01762752593367831a5c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1d6a1f69b4d5eb5361b5b3876e539498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48ae7854d8d9145aa27b9db9393828499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33848ab0130cb3574741c09c086b56f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c947e18c84fb76dccbc8c389f52bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708ef7b557c5d8f2910b6b92fba46c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55beb6f15b779a24a2191d7e01f5db6a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec75c3cdf563d4a92a6f2f7c79961c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7532e3c0996fbf4a59e5e08a5ba2ae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17000fae3fd7b111fe09683a62f287a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d34f0393a9275c5f8acc08c7d12dff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c8d20f5f73f0d6e228fdcc4c0fd0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a897d63e0ff04ff27f861ff5cf0cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525ddee53611575f181fc78baec2988510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3c9f0dd0361dce623bf0d72c589cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa03c30336b496e057f4fccb8076b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a832fa36a6ac189562834d04c98ff1e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18fc3f55d929f7af3ccb4e6fa6aba7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524520a76c5c610d98f763a5c786317515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e740331d5729adea5d2e888b96e7c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0523b51ba065edb567eeb5439d330c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8bb8284d7f96cb29def86d5994679518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05585e4e2e4a2ebc8bc70d13022725cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a97b74783dd0bb2f3b2b2918b8c74520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4fa651a102d60ed6a28f22375be71521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23277e2786c89c31e90dbffe2aa53116522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e88e61d4e858b6228b51565eba145f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd20c6d10cb76bd05888b5c9768fdb2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2f887d50c5ac27dd5754bae07a52e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26287177af1ff0e81659209bf9cfe720526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcf5bb4555a67fe3fc945d40e2f1d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91380ad6504e98a7eb16fe8a628c71528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85666d8d6cb7657a19d32bc5ec459b38529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3b62f992786a7ece707ee882d6213530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29661ada0e6899b31f80d3109e7dc27f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebdb87d407e7a983fb49d9f8983f80532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d40a5c37c3f3cf802407dc87145a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b99b5654185b9c9e20b90036fb309534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9219534edd543f1a1f5a59f5ac796535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcb4dafeb8e5c3f11e85177120d5dd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490719a06a2887ef61f906fa807f6177537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b9efba04dcde4f98cbf7e046aa828538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa58d22a9013ca7a809e883d053cd9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c93db291d91a722e4d2e1636fa8b27540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6397d1a37a573415537b064c7756104541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53424157e38985b84fd8b2b301728539542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b468e6b642d560d698e050c4ea4491543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf37b1a62235e3c33776aa40d52e871544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633b2a74286d8b330b8d177b105b727545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7b0166edcad1f038f259a77c83289546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5b0142eb4f2ebbc6aa89908a682dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d476dc7bfdcbefcc819518293ebd1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2110d1e15d01f90e06261007a828c0b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809f01610e75b87b5c4a209e6c6f370550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be7f21a95daf1ec2ba31c709912242551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54ecb1f97239dbb4dd584c431db022552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d68649d238bbb92e44fed73a355728553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247107f27629836cea351e94cef4edaf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643e349462c54ec7611f2bdcb1fbe6c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0166c3a80e1ac9cb1861f56e4555219556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58156aa6065934d5460ad1c2dd80df97557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c6294999e87e31c029705d76fa6fb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c63478f03df2176b7cc3f88f75b668559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e814e27e4ed769f53ac085521d7617f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccdd56ffdc2f5eb57c8293c1655386561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de523143ef338787c87a46f8657cf6f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea438eeb2326011dbaea508c4c6ac4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488b560d9d8b7065b603ccb6d478462564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1c837b01587ff315601abcc45910b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f191551ef7747f2120237df2236de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68299111d958c129b6b538256dd773567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c480b98efbb156e926bd4c5af5cec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240134de363fc27346c2b9570aa1d6b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a54971a89a8663f63a358025ffa53570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1070ef5c63d656169d9aed64ca7164571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8667c620e3214cd2abd8a417d8393572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76682197ab3e77e2656e9e7ac79c5ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcda950b9b98a7b1ab53d9086397b35574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8be96679de196ac5f100661a91eafa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ad62d66b121ba492b2a253bb5bddd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979790de1b2116562d5115a830da94a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148cad83a692f44debeacb862341d06578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495230314c3f031b90e1de049914fca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a1e007d07983d8bd226039c4a3ae2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b625c1053817db7bf3d392ac2ab903a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe9979791661252d9942dd5694fd40582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3dfcc2943e8abb7356c4f90b9ef31583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d654050836adace779ee6370b0deab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a656706dabb6ba2dda46b284c2f5832585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd2a92b8024d50fea6461ff432fe6c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d9dd9cd8030680f26fbb9d96ea3a7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab091a9b9dbceaa7d0ed22069fd541588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28047222cd2952ee0622e5f024aa1f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b5035fed0c278d4adc82c5d7643b0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07844fc0aa68dfecebaf0d76601748591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914148115e294a69df7dc34ee50d89b6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c562556e10b109f946ecb0101bad8ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fc0044c8cbc1df8b13f433b4e96bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b0ce489a9a50db692842c11ebd66e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df8f4d3ae746c17d1d433aced9aaf4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ad8d15363c3031054840370a22e9e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedab46a952fe61492fbdae8cbeaf40a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184768aefe170a83a95a70114b9966f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729a46b802435f64d726341d5eb3a8b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd297d7cfe7b9948124be026974b198d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce401f4d9ce70e3b52fbe3aa9830090602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5349c0081884bc2148344c1778d30a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e1f3e153a403c5dd7eff9fe61914c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25337b9c243e39f5e2911a3263a96914605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feeca153252738bd19da011f31e16d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70405bae32595590b9a238508c897f46607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e765ceeed96f1d4b69f637eafd89f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bc491b6ac82fe10ac593b9d9ca5ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127f6b04e6c34dbd4c575e6327224a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b561b0880bcdc9bd0aa33138311a15611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9df8e282728ebbeeb30ccbe0213584612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92c377ae0fff7b6695d5356bf1c342613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe189c54436734cb06896f92cab0a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04989302d39c57462568f615203041f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc0c08369b7beee9b4d0f60c9151a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b33787bbf75bb87323209dc991daf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ed156940682b7870d2255e194256a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09f199d0e6478a8d7ab6dfc3e9afa0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f71e1bbbe90e73eba9f31843ddc282620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd3e7872faec77770899c280cde377621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560bb70161199cf540f2e26791efd15622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3f7b1535e499a77bc2172810e0083623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15614212143e7215717811fcfb248a4b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e21343b06c7da7410569d143d684cf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e701d5a990ec1c85a8ec0d7fcb9cadd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6a2e1d7f13641d04456bb2be16045627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d1b6a67f36f8492da60c20e2a3a39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f0dd600b507d3d07a5069cb4ecb35629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56390867ecd10d8759b959fbe6c66f48630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dc9e5d3e14d385bc712acd5d28b1c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7caf6258b348b4e80bb0449766c99632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3469a0e129aed880b3c5c7bffbc5fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608078c3db064612295395a4c8c9f7e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1011d06a42c2a6a5e89762ac20c9616635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d22b9a35fa06d5337fb3df050702d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36978ded6c423002b5125dfc86a22891637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e888733f45599dfbdd7004e341617ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c353a3ccac844afa72e0b0c11eb95ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7b3c1c7fa6791521c5919e63d9924640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533176d10fe8f80accda8e105e195f7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50137d9e6222dacdf08b16055914fe4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c7b3f09f292b2aa540e3230f15fd5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd974f9ed1001315ca3e6bd40ec51f92644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e519f524e74ab200a29c583b22183f4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b938e5773fe4e786b42940405567f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a810503701436843d2519391703fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465e895762918cfb4ec274377465c72648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02f63d85f76bcae31b32e278668cf1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04a2ffedf36120890f22e7f8e1f90e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15be3cb58a1f0954f0964e12411dc2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3e487a47f9ee80527378a332dbacc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8e12bb1387c5740b675a93cf2f968653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9db16ba4b30656f9edcb0c2792d3de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e9f8b48f4d2568040f21bf6e85207655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ab66ff366edc1ccdab886f8d5af9c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bda7465d05eae50aaed909ff939b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3257887a5bf9926acaa1aa69ff4d24658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd82a740f707fc36b9859f1349e762a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de765cf2efe80aae010413c27f552542660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13f4ebe9e495fedaa4508456bd0c3c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac1bfc6d127c82df99e9436f96d34d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b008bec6f44f67787bb272399c0309663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d3e62220a9f38eb81da81c2163441664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629709d5aae070b8e12af817e2ab4f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38794c7f67f783e3cb6f6309c9216aab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693ebb0fa82d88cfc9f2321350e6f93667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71864560e59b32de184a87112f7ce2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f90db6c954d688d2cd942123317961669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bb70bb79663cb886a304d5dd5d35e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a0d312c77051467efe9057439c03f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b6800621f907770f90591a7df7962672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736643022b471fdd230b0e298c37c93673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757342eb70ae2e07ad48af52d9306f2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acc329ed71a030a531ffb09ed2d95e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2127faee1728c3fea06087047727ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa98ae47fa354976227a9ba4a1f450677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4acac503ed1b5ac0f67ac82edbfdd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9f1584daa8ee9d9713bfb1a9353d7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a71b27bf81adf3982540c2a4b641bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351ffbd46b771c55a43a03b0e6d4aff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275205609d08912e07a13a111e8b234b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148225643770074e335c4ee9513e7d5f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a46e50bffb42ba7702eb99f96122e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506c49e584194ff556143e2e3f09c16685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e1952d2317450e638989ed7ad6fb6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983776c3216749249d952d0c13105ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44626eb2ea430e5d158ad7649d145e83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0e107fd61a43be66214b0099f6fbc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae769222f7bc8e25d7e424f0b7490c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81111afeffeac14bcd763e1cbcf96169691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458f4814e9a88f320d350eb116d10c9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0eb311cc9a582d7a585ea8829d428693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098db81fc014e40912c8da623cb9f82b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b172cfba7949e9050b30bba3438f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead3382718e0690ff6558643917c4e3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433f25cf0fe7727af9d1da9caa1dcab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b2857dbf6ab5e4bf3faa586f4543a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9126b092cf671e8a869cfbaf716a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b833b72db4bb5e989fb1ef6b4b883b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fe5814fe5e9a00d58dd3dddea8bf9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96634026f5abf6f797d66a429bf07c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478d40bd26ad886940c20ead07bd328703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49aced5af4b5a4edb6a5ef3c6a2342704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da8d054dc880d8fab775ab9abbba9b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fd5cc362c31d5970e566defe4192e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e79335bd96db9a6038ba2fb05a724707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3aef7c5d02e3cee938b928529a8d9e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e60b33380306e953c01a274da5ef8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270ddaec635eaa9ed4a27b022579de3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889d0dbf13db20d953688bcf0f691d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440685e3dc65ef537eb53f3d78589cfb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2555b884fa952196911decde544d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceab83a8e16598b357b9f719d5196be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab9c050ebefe17aea3fc16644a5c0e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc1905105139bbbeb656966db9b65c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a00eed21f4096f91340df8d4ed89c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df6893f997866ffde97de691262302718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932322846d1b9bb3bd257a5202883b61719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89090ce8fdaf0657c735bbf020d943a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9ad7e20b5e43dd3108a4d3a3fb6c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b60630d623aee2fb43b6ecc5f5831722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ba4d7e7d15e5dbe1e3d44d5fa01c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2e0a5db8fb85700118de72947f6c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbe525b16aa297df3126c4821a91fb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5e99472acb835e9b7b05683bc9736726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950411ec473919ee69a5d88bbb47bcff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada76e32ac07cf308f2ed0e9d5c2606e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af0a70879c60553aa05d2c139edc94729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c38b5859c3ce34b81fed38315b5c12730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11b3471392f3f048a61ad057ebfaa7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf044e98112c321f7ec053c19b2e1b8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84fe0114b8df4bc09d9e173e622b4f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadb33c5f33c3e40e5f8245801948b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54bd3056fbee07ff3aeb9a2cb106e2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d400f5fa7c257529ec25e2648091c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba215de85483264aa5b14b864c51d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16f3b351edfd4b8f5b350784595647738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f8a5368e74f23c0d0a755f3e8476c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92269028608c4a2b424bb7dc253c070c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40927cb43fb147ca25ad4d2f85623ced741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe610a7afed89d743a0ead780c986e3a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397c528a7188d6c106f79fb2371e8d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7f60aeed4c5e8b27cc5ed93bf8231744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2b2abe1e088799913d34ec131ebd7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3657e8ddaa543342a211a56433a1f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaade65af10527b5106bbfe20da4035d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3f7051afb5f295d43f855a1c1d86f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269436304e28bda456633c0cea445c13749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df42a3d2e07bace5277870ba38b8344750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076f83f992b2f13955662cb9f2617d5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18f239ec6b5cc66d3407a5d83a5371752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04941690a3ca6f0f6f89d9b4f97efccb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d74b1d72c0910eb608c309b2afb8f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b856130a68c4b22082611b586e471a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9aba148ac5fe400ea0ed6d6b3690d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416324c3e90232c969b5418bc1058a8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a5b1f7c7ec5b858eef7fa4d605cb8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68215d21677ba0029c0538dfda0a3ab759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e4009a21c32c5127aa640e5a59240760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b5606c24a32931b0f4d94fc3a9328761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc809c729db3f48c6f9d707da50f50762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473a81016d741182797d5a7873f9b86763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7301806ce695727b07c520ec75f9919764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8ed0c10114aec8c2619ae55d08d72765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38a475ae30689289b2b2ba0c87340d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e76bddb629181154786bcec891fdf767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>